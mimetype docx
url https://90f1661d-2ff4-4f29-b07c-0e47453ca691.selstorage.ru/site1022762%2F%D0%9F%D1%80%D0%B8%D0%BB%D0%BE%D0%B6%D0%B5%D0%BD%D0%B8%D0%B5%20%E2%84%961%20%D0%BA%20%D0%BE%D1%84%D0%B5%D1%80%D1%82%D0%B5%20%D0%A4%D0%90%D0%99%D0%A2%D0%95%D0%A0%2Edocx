--- v0 (2025-10-20)
+++ v1 (2026-10-09)
@@ -1,5072 +1,5440 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="4B4416DF" w14:textId="2EF907D5" w:rsidR="004426A0" w:rsidRPr="004426A0" w:rsidRDefault="004426A0" w:rsidP="004426A0">
+    <w:p w14:paraId="4B4416DF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004426A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Приложение №1 к ПУБЛИЧНОЙ ОФЕРТЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43127838" w14:textId="4A8F8546" w:rsidR="004426A0" w:rsidRDefault="004426A0" w:rsidP="004426A0">
+    <w:p w14:paraId="43127838">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004426A0">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>на заключение Договора на оказание платных услуг</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2619BCB2" w14:textId="77777777" w:rsidR="004426A0" w:rsidRDefault="004426A0" w:rsidP="004426A0">
+    <w:p w14:paraId="2619BCB2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0DA8F9C0" w14:textId="77777777" w:rsidR="004426A0" w:rsidRDefault="004426A0" w:rsidP="004426A0">
+    <w:p w14:paraId="0DA8F9C0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>ПРЕЙСКУРАНТ НА ОКАЗАНИЕ УСЛУГ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5F0844" w14:textId="62FE88D5" w:rsidR="004426A0" w:rsidRDefault="004426A0" w:rsidP="004426A0">
+    <w:p w14:paraId="6C5F0844">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>И РАСПИСАНИЕ ЗАНЯТИЙ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA3847F" w14:textId="5A52F265" w:rsidR="00D139B7" w:rsidRDefault="00D139B7" w:rsidP="004426A0">
+    <w:p w14:paraId="4DA3847F">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="ae"/>
+        <w:tblStyle w:val="15"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpXSpec="center" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="14596" w:type="dxa"/>
         <w:jc w:val="center"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1981"/>
         <w:gridCol w:w="1744"/>
         <w:gridCol w:w="1515"/>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="1422"/>
         <w:gridCol w:w="1489"/>
         <w:gridCol w:w="1493"/>
         <w:gridCol w:w="1572"/>
         <w:gridCol w:w="1825"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D139B7" w:rsidRPr="00D139B7" w14:paraId="2E05A561" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="2E05A561">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="683"/>
+          <w:trHeight w:val="683" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14596" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4A6C0B98">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="501549" w:themeColor="accent5" w:themeShade="80"/>
+                <w:color w:val="50164A" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Расписание занятий ООО "ФАЙТЕР"</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="501549" w:themeColor="accent5" w:themeShade="80"/>
+                <w:color w:val="50164A" w:themeColor="accent5" w:themeShade="80"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="00D139B7" w14:paraId="301A9D95" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="301A9D95">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="422"/>
+          <w:trHeight w:val="422" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="29A647F1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Направление</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="6B22A9E3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Понедельник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="2BDC524B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Вторник</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="3E4DBF38">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Среда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="47AD951F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Четверг</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="693E8E91">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Пятница</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1FF03562">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Суббота</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="5D3CA8DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>Воскресенье</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="7B275CA8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0E2841" w:themeColor="text2"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:schemeClr w14:val="tx2"/>
+                  </w14:solidFill>
+                </w14:textFill>
               </w:rPr>
               <w:t>ФИО тренера</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D139B7" w:rsidRPr="00D139B7" w14:paraId="39930683" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="39930683">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="147"/>
+          <w:trHeight w:val="147" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14596" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="081C1D0C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="000C4E8D" w14:paraId="57CF81B2" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="14244020">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="689"/>
+          <w:trHeight w:val="708" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4EAF72DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Самбо 4-6 лет</w:t>
+              <w:t xml:space="preserve">Самбо </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>16:40-17:40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3BD66306">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="2AA1B5BF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>16:40-17:40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="18C62EB1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="05F9E8AA">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>16:40-17:40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="5F5F6340">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:00-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="696F6F81">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:noWrap/>
-[...14 lines deleted...]
-            </w:r>
+          </w:tcPr>
+          <w:p w14:paraId="73159F39">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F8A351C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Салихов Заур Мейланович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="654F2FEB">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="695" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBCD401">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Дзюдо 4-6 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601E1609">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4031C8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C2AFAF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DA80F4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5691C2D7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="30ECA6C5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C6A64B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Перегудов Сергей Вячеславович</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3CE62CBD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Салихов Заур Мейланович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="000C4E8D" w14:paraId="14244020" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="4300E8D7">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="708"/>
+          <w:trHeight w:val="800" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="29EE3260">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Самбо 7 +</w:t>
+              <w:t xml:space="preserve">Дзюдо 7 + </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>15:00-16:30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="320F44D9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED1069C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>15:00-16:30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="03F756FB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="42D09986">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>15:00-16:30</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="579E8850">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="77E04EB5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="73387A4D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B8C240">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="000C4E8D" w14:paraId="654F2FEB" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="1C0B887C">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="695"/>
+          <w:trHeight w:val="800" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="14F166E9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Дзюдо 4-6 лет</w:t>
+              <w:t>Каратэ 4-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>17:40-18:40</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C05B437">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="51DF64F7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:00-18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>17:40-18:40</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="02314069">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="3680A61B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:00-18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>17:40-18:40</w:t>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="007128DD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1039629B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>10:00-11:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="04889042">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          </w:tcPr>
+          <w:p w14:paraId="0612D895">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Сурдина Евгения Романовна</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="000C4E8D" w14:paraId="4300E8D7" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="43F4D447">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="775" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="017FCFA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Дзюдо 7 + </w:t>
+              <w:t xml:space="preserve">Каратэ 7+ лет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4E309E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="15ABF1A9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="006295F9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="61202010">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>18:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
-            <w:hideMark/>
-[...13 lines deleted...]
-            </w:r>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="287ADEE8">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="0CC62B06">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>11:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="296D3642">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DC75AD7">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="000C4E8D" w14:paraId="1C0B887C" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="26F3F995">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="800" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="6F18BA90">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Каратэ 4-6 лет</w:t>
+              <w:t>Бокс 7-9 лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22BA2924">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AC9033F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C8E786D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="30AEE70F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E2EEDC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CF2418A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C9403F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B2870E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Риган Сергей Иванович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="09E3EA9D">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="800" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BA8644">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бокс 10-12 лет </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1744" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26BDE74D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E5F2D8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04630CA9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="66E956BB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20B12BA3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E3CEAD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="097CA11C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3D75FC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="6F4F3B5A">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="800" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AC4701">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бокс 13-16 лет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+          </w:tcPr>
+          <w:p w14:paraId="772CAD27">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
-            <w:hideMark/>
-[...36 lines deleted...]
-              <w:t>:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="07FBAF6D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>19:00-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+          </w:tcPr>
+          <w:p w14:paraId="5D859E9F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
-            <w:hideMark/>
-[...36 lines deleted...]
-              <w:t>:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6A23122D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>19:00-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+          </w:tcPr>
+          <w:p w14:paraId="5E7D2F13">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>10:00-11:00</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="0383C6DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>19:00-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="7170F9C1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Сурдина Евгения Романовна</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6AD495D5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Дядюра</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F63A99E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Максим</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="162A496B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Александрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="000C4E8D" w14:paraId="43F4D447" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="6418D159">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="775"/>
+          <w:trHeight w:val="800" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="4DA4CF59">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Каратэ 7</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000C4E8D" w:rsidRPr="000C4E8D">
+              <w:t>Бокс 17 +</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1744" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="46B379A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4EB9DB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-22:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1555" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D3CFD9E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1422" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DA885E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-22:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1489" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="65AE3C30">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1493" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6847E68F">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-22:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1572" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="2964F616">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1825" w:type="dxa"/>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="21416051">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="2EF1F028">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="902" w:hRule="atLeast"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1981" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27243FF1">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>+</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> лет </w:t>
+              <w:t xml:space="preserve">Тайский бокс 7-12 лет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="34B5B6A6">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
-            <w:hideMark/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A2CDDB0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C4E8D">
-[...3 lines deleted...]
-              <w:t>:40</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="66418B8B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
-            <w:hideMark/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B932ED5">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="000C4E8D">
-[...3 lines deleted...]
-              <w:t>:40</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="58788B54">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>11:10-12:40</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2385E95D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>17:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="63565213">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="0970B719">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Дядюра</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B84AFD">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Максим</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01979313">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+              </w:rPr>
+              <w:t>Александрович</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="000C4E8D" w14:paraId="26F3F995" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="641B6766">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="800" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="1297077A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Бокс 7-9 лет</w:t>
+              <w:t xml:space="preserve">Тайский бокс 13-16 лет </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>15:45-17:15</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4706833D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>19:00-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+          </w:tcPr>
+          <w:p w14:paraId="5FE587EC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>15:45-17:15</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="039C5948">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>19:00-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+          </w:tcPr>
+          <w:p w14:paraId="2019CBE4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>15:45-17:15</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="18AFAE2A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>19:00-20:30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...8 lines deleted...]
-            <w:r w:rsidRPr="000C4E8D">
+          </w:tcPr>
+          <w:p w14:paraId="26B94DE9">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEEB684">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>Риган Сергей Иванович</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="39DCBBBF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Амиров Шамиль Нуритдинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C4E8D" w:rsidRPr="000C4E8D" w14:paraId="09E3EA9D" w14:textId="77777777" w:rsidTr="000C4E8D">
+      <w:tr w14:paraId="190B4590">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          </w:tblBorders>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
         <w:trPr>
-          <w:divId w:val="855575341"/>
-          <w:trHeight w:val="800"/>
+          <w:trHeight w:val="673" w:hRule="atLeast"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
-            <w:hideMark/>
-[...2 lines deleted...]
-            <w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="0A5AAC2B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000C4E8D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">Бокс 10-12 лет </w:t>
+              <w:t>Тайский бокс 17 +</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1744" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>17:25-18:55</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="538BA79D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-22:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1515" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FAA2281">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>17:25-18:55</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="2CFA7AFE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-22:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1422" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="204D2ABB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1489" w:type="dxa"/>
-            <w:hideMark/>
-[...12 lines deleted...]
-              <w:t>17:25-18:55</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4B6D1436">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>20:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>0-22:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1493" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="32AD3203">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1572" w:type="dxa"/>
-            <w:vMerge/>
-[...3 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="39646120">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
-            <w:vMerge/>
-[...933 lines deleted...]
-            <w:pPr>
+            <w:vMerge w:val="continue"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEEDFC4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="404CBBAC" w14:textId="1669223B" w:rsidR="004426A0" w:rsidRPr="000C4E8D" w:rsidRDefault="004426A0" w:rsidP="004426A0">
+    <w:p w14:paraId="404CBBAC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4706C351" w14:textId="77777777" w:rsidR="00F22190" w:rsidRDefault="00F22190" w:rsidP="00D00F80">
+    <w:p w14:paraId="4706C351">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E818407" w14:textId="46DDD37A" w:rsidR="009A3B2A" w:rsidRPr="009A3B2A" w:rsidRDefault="009A3B2A" w:rsidP="00D00F80">
+    <w:p w14:paraId="3E818407">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Оплата про</w:t>
-[...7 lines deleted...]
-        <w:t>изводится</w:t>
+        <w:t>Оплата производится за месячный абонемент (12</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="002115A1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>занятий)*</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w14:paraId="19E457C3" w14:textId="5A87D46C" w:rsidR="009A3B2A" w:rsidRDefault="009A3B2A" w:rsidP="009A3B2A">
+    <w:p w14:paraId="19E457C3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009A3B2A">
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">– </w:t>
+        <w:t xml:space="preserve">Стоимость занятий продолжительностью 60 минут – </w:t>
       </w:r>
-      <w:r w:rsidR="008B476A" w:rsidRPr="00DB4D63">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5 750 рублей</w:t>
+        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidR="00DB4D63">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 00</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>;</w:t>
+        <w:t>0 рублей;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F738F4A" w14:textId="01875677" w:rsidR="009A3B2A" w:rsidRPr="00DB4D63" w:rsidRDefault="009A3B2A" w:rsidP="009A3B2A">
+    <w:p w14:paraId="4F738F4A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Стоимость занятий продолжительностью 90 минут – </w:t>
       </w:r>
-      <w:r w:rsidR="008B476A" w:rsidRPr="00DB4D63">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6 900 рублей.</w:t>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>00 рублей.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2060CA8A" w14:textId="77777777" w:rsidR="009A3B2A" w:rsidRDefault="009A3B2A" w:rsidP="009A3B2A">
+    <w:p w14:paraId="2060CA8A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6344AEEC" w14:textId="77777777" w:rsidR="002115A1" w:rsidRPr="002115A1" w:rsidRDefault="009A3B2A" w:rsidP="009A3B2A">
+    <w:p w14:paraId="6344AEEC">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002115A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Стоимость пробного занятия</w:t>
-[...8 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Стоимость пробного занятия:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374F7297" w14:textId="06E4712D" w:rsidR="009A3B2A" w:rsidRPr="00DB4D63" w:rsidRDefault="002115A1" w:rsidP="009A3B2A">
+    <w:p w14:paraId="374F7297">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
+        <w:t xml:space="preserve">- продолжительностью 60 минут – </w:t>
       </w:r>
-      <w:r w:rsidR="009A3B2A">
-[...7 lines deleted...]
-      <w:r w:rsidR="00047F86">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>70</w:t>
-[...19 lines deleted...]
-        <w:t>;</w:t>
+        <w:t>700 рублей;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09E06503" w14:textId="5E136A29" w:rsidR="002115A1" w:rsidRPr="00DB4D63" w:rsidRDefault="002115A1" w:rsidP="009A3B2A">
+    <w:p w14:paraId="09E06503">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">- продолжительностью 90 минут – </w:t>
       </w:r>
-      <w:r w:rsidR="00047F86">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>90</w:t>
+        <w:t>900 рублей</w:t>
       </w:r>
-      <w:r w:rsidRPr="00DB4D63">
-[...8 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6389741C" w14:textId="77777777" w:rsidR="009A3B2A" w:rsidRDefault="009A3B2A" w:rsidP="004426A0">
+    <w:p w14:paraId="6389741C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A247DD1" w14:textId="77777777" w:rsidR="002115A1" w:rsidRDefault="002115A1" w:rsidP="004426A0">
+    <w:p w14:paraId="4A247DD1">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753E9593" w14:textId="77777777" w:rsidR="002115A1" w:rsidRDefault="002115A1" w:rsidP="002115A1">
+    <w:p w14:paraId="753E9593">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A2BE755" w14:textId="54219623" w:rsidR="009A3B2A" w:rsidRPr="00DB4D63" w:rsidRDefault="00DB4D63" w:rsidP="009A3B2A">
+    <w:p w14:paraId="0A2BE755">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DB4D63">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">*- </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Hlk192510759"/>
-      <w:r w:rsidRPr="00DB4D63">
-[...8 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>проводится более</w:t>
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> занятия.</w:t>
+        <w:t>В случае, если в месяце проводится более 12-ти занятий, то Заказчиком производится доплата за эти дополнительные занятия.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="17001493" w14:textId="77777777" w:rsidR="002115A1" w:rsidRDefault="002115A1" w:rsidP="009A3B2A">
+    <w:p w14:paraId="17001493">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A673C62" w14:textId="77777777" w:rsidR="00D00F80" w:rsidRDefault="00D00F80" w:rsidP="009A3B2A">
+    <w:p w14:paraId="3A673C62">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DE3AABD" w14:textId="77777777" w:rsidR="0036126B" w:rsidRDefault="0036126B" w:rsidP="009A3B2A">
+    <w:p w14:paraId="2DE3AABD">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BB12794" w14:textId="24BA2386" w:rsidR="002115A1" w:rsidRPr="002115A1" w:rsidRDefault="002115A1" w:rsidP="009A3B2A">
+    <w:p w14:paraId="2BB12794">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002115A1">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Генеральный директор </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F88F887" w14:textId="697FC5A7" w:rsidR="0036126B" w:rsidRDefault="002115A1" w:rsidP="009A3B2A">
+    <w:p w14:paraId="6F88F887">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002115A1">
-[...24 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">         </w:t>
+        <w:t>ООО «ФАЙТЕР»                                                               Н.А. Ашуралиев</w:t>
       </w:r>
-      <w:r w:rsidRPr="002115A1">
-[...16 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:sectPr w:rsidR="0036126B" w:rsidSect="00F22190">
+    <w:sectPr>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="1134" w:bottom="850" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:cols w:space="708" w:num="1"/>
+      <w:docGrid w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...12 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="黑体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010609060101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="200001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="等线 Light">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Segoe Print"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe Print">
+    <w:panose1 w:val="02000600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="0000028F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="2000009F" w:csb1="47010000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-      <w:lvlJc w:val="left"/>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:rPr>
-[...7 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:spacing w:before="0" w:after="0" w:line="278" w:lineRule="auto"/>
       </w:pPr>
-      <w:rPr>
-[...206 lines deleted...]
-</w:numbering>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="80"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
+  <w:displayHorizontalDrawingGridEvery w:val="1"/>
+  <w:displayVerticalDrawingGridEvery w:val="1"/>
+  <w:noPunctuationKerning w:val="1"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
   <w:compat>
+    <w:doNotExpandShiftReturn/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DB5BD3"/>
     <w:rsid w:val="00047F86"/>
     <w:rsid w:val="000C4E8D"/>
     <w:rsid w:val="000C636C"/>
     <w:rsid w:val="00150CB4"/>
     <w:rsid w:val="002115A1"/>
     <w:rsid w:val="002E1DAC"/>
     <w:rsid w:val="0036126B"/>
     <w:rsid w:val="00375BF9"/>
     <w:rsid w:val="004426A0"/>
     <w:rsid w:val="00600A34"/>
     <w:rsid w:val="00631115"/>
     <w:rsid w:val="006C0E60"/>
     <w:rsid w:val="00760C9D"/>
     <w:rsid w:val="0080638A"/>
     <w:rsid w:val="00835337"/>
     <w:rsid w:val="008B476A"/>
     <w:rsid w:val="008D4197"/>
     <w:rsid w:val="0094716F"/>
     <w:rsid w:val="009A3B2A"/>
     <w:rsid w:val="00AA6C95"/>
     <w:rsid w:val="00CD2C6C"/>
     <w:rsid w:val="00D00F80"/>
     <w:rsid w:val="00D139B7"/>
     <w:rsid w:val="00D630B8"/>
     <w:rsid w:val="00DB4D63"/>
     <w:rsid w:val="00DB5BD3"/>
     <w:rsid w:val="00F22190"/>
+    <w:rsid w:val="26EE7EEE"/>
+    <w:rsid w:val="69C91FDD"/>
+    <w:rsid w:val="7E8975E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{BB1E0DDA-477E-4D87-9CAC-38404A8A5B66}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="SimSun" w:cs="Times New Roman"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 1"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 2"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 3"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 4"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 5"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 6"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 7"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 8"/>
+    <w:lsdException w:uiPriority="39" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="35" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="1" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="22" w:semiHidden="0" w:name="Strong"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="20" w:semiHidden="0" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="99" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="29" w:semiHidden="0" w:name="Quote"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="30" w:semiHidden="0" w:name="Intense Quote"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="18"/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="19"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
+  <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="20"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
+  <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="21"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
+  <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="22"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
+  <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="23"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
+  <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="24"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
+  <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="25"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
+  <w:style w:type="paragraph" w:styleId="10">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="a"/>
-[...2 lines deleted...]
-    <w:uiPriority w:val="9"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="26"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
+    <w:uiPriority w:val="9"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
+  <w:style w:type="character" w:default="1" w:styleId="11">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="1"/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+  <w:style w:type="table" w:default="1" w:styleId="12">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:uiPriority w:val="99"/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="27"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="28"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="11"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="15">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="12"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Основной"/>
-    <w:basedOn w:val="a"/>
-    <w:link w:val="a4"/>
+    <w:basedOn w:val="1"/>
+    <w:link w:val="17"/>
     <w:qFormat/>
-    <w:rsid w:val="00D630B8"/>
+    <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+  <w:style w:type="character" w:customStyle="1" w:styleId="17">
     <w:name w:val="Основной Знак"/>
-    <w:basedOn w:val="a0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00D630B8"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="16"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:spacing w:val="-2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="18">
     <w:name w:val="Заголовок 1 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="1"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="2"/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+  <w:style w:type="character" w:customStyle="1" w:styleId="19">
     <w:name w:val="Заголовок 2 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="2"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="3"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 3 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="3"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="4"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="40">
+  <w:style w:type="character" w:customStyle="1" w:styleId="21">
     <w:name w:val="Заголовок 4 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="4"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="5"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="50">
+  <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Заголовок 5 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="5"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="6"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="60">
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
     <w:name w:val="Заголовок 6 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="6"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="7"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="70">
+  <w:style w:type="character" w:customStyle="1" w:styleId="24">
     <w:name w:val="Заголовок 7 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="7"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="8"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="80">
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
     <w:name w:val="Заголовок 8 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="8"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="90">
+  <w:style w:type="character" w:customStyle="1" w:styleId="26">
     <w:name w:val="Заголовок 9 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="9"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="10"/>
+    <w:semiHidden/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="262626" w:themeColor="text1" w:themeTint="D9"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="85000"/>
+            <w14:lumOff w14:val="15000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...3 lines deleted...]
-    <w:link w:val="a6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Заголовок Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="13"/>
+    <w:qFormat/>
     <w:uiPriority w:val="10"/>
-    <w:qFormat/>
-[...4 lines deleted...]
-    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...17 lines deleted...]
-    <w:link w:val="a8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="28">
+    <w:name w:val="Подзаголовок Знак"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="14"/>
+    <w:qFormat/>
     <w:uiPriority w:val="11"/>
-    <w:qFormat/>
-[...5 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="65000"/>
+            <w14:lumOff w14:val="35000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="21">
+  <w:style w:type="paragraph" w:styleId="29">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="22"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="30"/>
+    <w:qFormat/>
     <w:uiPriority w:val="29"/>
-    <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="22">
+  <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Цитата 2 Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="21"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="29"/>
+    <w:qFormat/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:schemeClr w14:val="tx1">
+            <w14:lumMod w14:val="75000"/>
+            <w14:lumOff w14:val="25000"/>
+          </w14:schemeClr>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a9">
+  <w:style w:type="paragraph" w:styleId="31">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="a"/>
+    <w:basedOn w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="34"/>
-    <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="aa">
+  <w:style w:type="character" w:customStyle="1" w:styleId="32">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
     <w:uiPriority w:val="21"/>
-    <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ab">
+  <w:style w:type="paragraph" w:styleId="33">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="ac"/>
+    <w:basedOn w:val="1"/>
+    <w:next w:val="1"/>
+    <w:link w:val="34"/>
+    <w:qFormat/>
     <w:uiPriority w:val="30"/>
-    <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ac">
+  <w:style w:type="character" w:customStyle="1" w:styleId="34">
     <w:name w:val="Выделенная цитата Знак"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="ab"/>
+    <w:basedOn w:val="11"/>
+    <w:link w:val="33"/>
+    <w:qFormat/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="ad">
+  <w:style w:type="character" w:customStyle="1" w:styleId="35">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="11"/>
+    <w:qFormat/>
     <w:uiPriority w:val="32"/>
-    <w:qFormat/>
-    <w:rsid w:val="00DB5BD3"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="104862" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
-  </w:style>
-[...17 lines deleted...]
-    </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...59 lines deleted...]
-
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos Display"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Aptos"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -5164,83 +5532,65 @@
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
-  <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>258</Words>
   <Characters>1474</Characters>
-  <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
+  <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1729</CharactersWithSpaces>
-  <SharedDoc>false</SharedDoc>
-[...1 lines deleted...]
-  <AppVersion></AppVersion>
+  <Application>WPS Office_12.2.0.23206_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Dima</dc:creator>
-  <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
-  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1049-12.2.0.23206</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>8841171BC17348F980F9DDBDE9DD1843_12</vt:lpwstr>
+  </property>
+</Properties>
+</file>