--- v0 (2026-05-14)
+++ v1 (2026-08-14)
@@ -1,3914 +1,15695 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpg"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="tif" ContentType="image/tif"/>
+  <Default Extension="pdf" ContentType="application/pdf"/>
+  <Default Extension="mov" ContentType="application/movie"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
+  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
+<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
   <w:body>
-    <w:p w14:paraId="14FA10CC" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:t>ПРЕЙСКУРАНТ (Приложение №1)</w:t>
+      <w:bookmarkStart w:name="_Hlk230685890" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПРЕЙСКУРАНТ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Приложение №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586311B0" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>Формулировки для подключения лицензии</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BAA73E3" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> предназначены только для целевого использования внутри компании. Не предназначены для передачи прав на аккаунт третьим лицам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(!) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Все продукты </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">edler.pro, edler.ai </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предназначены только для целевого использования внутри компании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Не предназначены для передачи прав на аккаунт третьим лицам</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="052CBB56" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9335" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideH w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideV w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="431"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2182"/>
+        <w:gridCol w:w="587"/>
+        <w:gridCol w:w="2293"/>
+        <w:gridCol w:w="2698"/>
+        <w:gridCol w:w="1382"/>
+        <w:gridCol w:w="2375"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE20AE" w14:paraId="1F453CEC" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="508" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="587"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="201B8D10" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2293"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5BFF68D7" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2698"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7065EBA0" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1382"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="110D4C11" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2375"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="462BF43A" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Условия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE20AE" w14:paraId="62ED09B3" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1892" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="587"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3E3EFA22" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-            <w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:t>E1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2293"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="110EC05F" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Неисключительная лицензия на ПО edler.pro - лицензия платформы </w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неисключительная лицензия на ПО </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">edler.pro - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лицензия платформы </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2698"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7DF6C411" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Приобретение от имени Заказчика и в пользу Заказчика неисключительной лицензии в соответствии с тарифами платформы edler.pro</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приобретение от имени Заказчика и в пользу Заказчика неисключительной лицензии в соответствии с тарифами платформы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.pro</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1382"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7ECCABEB" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>1 рабочий день</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рабочий день</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2375"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0CEC5E5F" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...32 lines deleted...]
-            </w:hyperlink>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>В соответствии с условиями</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">изложенными на странице </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://turboteam-n1.ru/rate-details"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>turboteam-n1.ru/rate-details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end" w:fldLock="0"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1892" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="587"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Е</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2293"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Неисключительная лицензия на ПО </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лицензия платформы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2698"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приобретение от имени Заказчика и в пользу Заказчика неисключительной лицензии в соответствии с тарифами платформы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1382"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рабочий день</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2375"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>В соответствии с условиями</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">изложенными на странице </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://turboteam-n1.ru/rate-details2"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>https://turboteam-n1.ru/rate-details2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end" w:fldLock="0"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1062" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="587"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>E2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2293"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размещение вакансии на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ru</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2698"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Приобретение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">вакансии на </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ru</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и размещение вакансии Заказчика на аккаунте Исполнителя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1382"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>рабочих дня</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2375"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р единоразово</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3A99F1CB" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9533" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9335" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideH w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideV w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="841"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1954"/>
+        <w:gridCol w:w="983"/>
+        <w:gridCol w:w="1907"/>
+        <w:gridCol w:w="3383"/>
+        <w:gridCol w:w="1508"/>
+        <w:gridCol w:w="1554"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE20AE" w14:paraId="0EA70684" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="508" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="983"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDDC373" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1907"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5C9FF049" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="3383"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7ED214BB" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1508"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5C723F92" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="25FDA4C6" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Условия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE20AE" w14:paraId="2E98B4CA" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="12668" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="983"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="38B1AD7A" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>АН</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>АС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1907"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1358EBA7" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Подключение сценария “Автонайм “</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подключение сценария “Сеть Амбассадоров” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услуги по настройке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="3383"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="55552056" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-              <w:rPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подключение сценария </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>материалов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Сеть Амбассадоров” в аккаунт Клиента </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.pro, edler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Создание посадочной страницы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лэндинга</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Полная упаковка на должность амбассадора компании</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Создание вакансии для </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>HH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
               <w:t>ru</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-              <w:t>, настройка интеграции в CRM (по необходимости), запуск авто найма.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Разработка скриптов по работе с амбассадорами</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Обучение проведению встреч</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>zoom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>с амбассадорами</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>встречи в месяц</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>zoom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>для проведения трекинга результатов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Формирование</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> УТП</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> компании</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.  </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="397" w:firstLine="0"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="List Paragraph"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="397" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Для выполнения своей работы по настройке сети амбассадоров</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Заказчик должен обеспечить Исполнителю</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>•</w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">Доступ к своему аккаунту </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.pro, edler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ai </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>с оплаченной лицензией платформы в соответствии с рекомендацией Исполнителя</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>•</w:t>
+              <w:tab/>
+              <w:t xml:space="preserve">Доступ к своему аккаунту </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">hh.ru </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>с оплаченными вакансиями в соответствии с рекомендациями Исполнения</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гарантированный результат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>целевых рекомендаций полученных от привлечённых Амбассадоров Заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1508"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC665B3" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>5 календарных дней</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>календарных дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7F38516D" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>75 000 Р единоразово.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Тариф №</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Настройка</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р единоразово</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE20AE" w14:paraId="31646099" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="5139" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="983"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="335C7C54" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>АС</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>АЕ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1907"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7E1A7F46" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Подключение сценария “Сеть Амбассадоров” + услуги по сопровождению</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услуги по сопровождению</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="3383"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="59919BAF" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Подключение сценария (материалов) “Сеть Амбассадоров” в аккаунт Клиента edler.pro.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предоставление консультационных услуг по использованию платформы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.pro, edler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в соответствии с задачами Заказчика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Включает в себя</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="420E8122" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="56CBD085" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="2"/>
               </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> с оплаченной лицензией платформы в соответствии с рекомендацией Исполнителя</w:t>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">консультационные встречи продолжительностью не более </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">часов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>раз в неделю</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="640B57B4" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+          <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="5"/>
+                <w:numId w:val="2"/>
               </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Доступ к своему аккаунту </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> с оплаченными вакансиями в соответствии с рекомендациями Исполнения</w:t>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Онлайн поддержка в чате </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мессенджер </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telegram) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>с предоставлением письменных справочных ответов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1508"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="223088FB" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...2 lines deleted...]
-              <w:t>30 календарных дней</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>календарных дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3B03D0F0" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...15 lines deleted...]
-              <w:t>50 000 Р / мес.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р единоразово</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE20AE" w:rsidRPr="00BE20AE" w14:paraId="11346AFB" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="785" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="983"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="72DAA339" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>TM</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>С</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1907"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="48B4B326" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Подключение сценария “Телемаркетинг”</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услуги по созданию лэндинга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="3383"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="574992F1" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...18 lines deleted...]
-              <w:t>10 лидов полученных силами отдела “Телемаркетинга” Заказчика</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Разработка и публикация лэндинга с дальнейшей передачей прав заказчику</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1508"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2C5E41A3" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-              <w:t>1 (один)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>календарных дней</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3708C7E2" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...4 lines deleted...]
-          <w:p w14:paraId="66E8EF62" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р единоразово</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE20AE" w:rsidRPr="00BE20AE" w14:paraId="7DDDEB5F" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="785" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="983"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="22F8D3A3" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>MO</w:t>
-[...5 lines deleted...]
-              <w:t>P</w:t>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>М</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1907"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDBCD63" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Подключение сценария “Кейс МОП”</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Маркетинговые услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="3383"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="11631926" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...25 lines deleted...]
-              <w:t xml:space="preserve"> Передан в платформу Заказчика кейс МОП.</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Проведение маркетинговых исследований с предоставлением отчёта и разработкой УТП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1508"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7A7D3F" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-              <w:t>1 (один)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>календарных дней</w:t>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1F23ACC2" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-          <w:p w14:paraId="4EBE8415" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р единоразово</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE20AE" w:rsidRPr="00BE20AE" w14:paraId="1F40CE4D" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="2169" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="841" w:type="dxa"/>
+            <w:tcW w:type="dxa" w:w="983"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="459BA23C" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>ROP</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>СК</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1907"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7EABA20C" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Подключение сценария “Кейс РОП”</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Разработка скриптов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="3383"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1974A6CA" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...11 lines deleted...]
-            <w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Разработка скриптов для общения с амбассадорами</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прослушка и оценка первых </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">звонков </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">+ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обратная связь и рекомендации</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Чек лист для оценки качества работы отдела продаж в разрезе работы с амбассадорами</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:t>.</w:t>
-            </w:r>
-[...15 lines deleted...]
-              <w:t>Передан в платформу Заказчика кейс РОП. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1508"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="66B6C0CD" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-              <w:t>1 (один)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>календарных дней</w:t>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0C0F60C7" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-          <w:p w14:paraId="3A671296" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
+          <w:p>
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...23 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р единоразово</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1437103B" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
-[...2 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F765A03" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
-[...1 lines deleted...]
-        <w:t>Формулировки для подключения доп. услуг</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>При условии полного соблюдения рекомендаций Исполнителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дополнительные условия для</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230685215" w:id="1"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>артикула № “АС”</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Стороны пришли к согласию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>что</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:bookmarkStart w:name="_Hlk230684966" w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Целевой амбассадор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>— это физическое или юридическое лицо</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>у которого есть потенциальный клиент в нише Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Заказчику необходимо связаться с амбассадором и получить от него рекомендации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>в день получения контакта амбассадора</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">Диалог должен быть зафиксирован в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>CRM.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>3.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Если Заказчик не связался с амбассадором</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">который соответствует критериям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Целевой амбассадор</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">рекомендация учитывается в общем количестве рекомендаций от привлечённых Амбассадоров в рамках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Гарантированного результата</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> артикула № АС</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">4. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Возврат денежных средств</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>а именно за услугу артикул АС приложения №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>Договора публичной оферты №</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">от </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">23.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>г производится в случае</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">если заказчик не получил в установленный срок </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">(30 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>дней</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">) 5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>целевых рекомендаций от амбассадоров</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="9533" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideH w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideV w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="593"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1740"/>
+        <w:gridCol w:w="842"/>
+        <w:gridCol w:w="2145"/>
+        <w:gridCol w:w="2850"/>
+        <w:gridCol w:w="1554"/>
+        <w:gridCol w:w="2142"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BE20AE" w14:paraId="0A533726" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="508" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="842"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1A67EFDF" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2145"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="2069FC21" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2850"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="1CFA47B8" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="489E2D7E" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Срок исполнения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2142"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="774417D5" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...3 lines deleted...]
-                <w:bCs/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Условия</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE20AE" w14:paraId="0D587F2B" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="3042" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="842"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="35776E85" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>ДД+</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>TM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2145"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="41D7A342" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Адаптация демонстрации должности</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Подключение сценария “Телемаркетинг”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2850"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="089EE4A3" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Индивидуальная адаптация демонстрации должности в модуле «Автонайм» под задачи Заказчика. Производится в соответствии с правилами проведения адаптации (см. описание)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подключение сценария </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>материалов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Телемаркетинг” в аккаунт Клиента </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.pro.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52B5E388" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE"/>
-[...7 lines deleted...]
-            </w:r>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
-          <w:p w14:paraId="7C6A9FE2" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Получено ### кандидатов, прошедших демонстрацию должности (при соблюдении рекомендаций Исполнителя)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гарантированный результат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>*:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лидов полученных силами отдела “Телемаркетинга” Заказчика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="21848CA0" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>5 календарных дней</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Календарных дней</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1 (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>один</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2142"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="7513A2C6" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-              <w:t>(Пример)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>В соответствии с условиями</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>изложенными на странице </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.2"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="en-US"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.2"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="en-US"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> HYPERLINK "https://turboteam-n1.ru/tele-marketing"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.2"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="en-US"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.2"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>https://</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.2"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>turboteam-n1.ru/tele-marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.2"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end" w:fldLock="0"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BE20AE" w14:paraId="5479FBBE" w14:textId="77777777" w:rsidTr="00BE20AE">
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="2489" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="842"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="17134434" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>П1</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>MO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2145"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="592C3F7A" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Предоставление консультационных услуг по адаптации и использованию платформы edler.pro </w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Подключение сценария “Кейс МОП”</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2850"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="118C1B31" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> в соответствии с задачами Заказчика. Включает в себя:</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подключение сценария </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>материалов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кейс “МОП” на базе </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> HYPERLINK "http://edler.pro"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>edler.pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46FBE18B" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+          <w:p>
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w14:paraId="48087AEC" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+          <w:p>
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Онлайн поддержка в чате (Мессенджер Telegram) с предоставлением письменных справочных ответов </w:t>
-[...5 lines deleted...]
-              <w:t>Условия предоставления услуги - см. в дополнительных условиях</w:t>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гарантированный результат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Передан в платформу Заказчика кейс МОП</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="1554"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
-            <w:hideMark/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="0015AE76" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...5 lines deleted...]
-              <w:t>30 (тридцать)</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Календарных дней</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1 (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>один</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcW w:type="dxa" w:w="2142"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
             </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
-              <w:top w:w="100" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="100" w:type="dxa"/>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
             </w:tcMar>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
-          <w:p w14:paraId="5AD286A9" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> 50 000 Р</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Р </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5984D829" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE"/>
-[...6 lines deleted...]
-              <w:t>Адаптация кейс РОП:</w:t>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="2489" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="842"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ROP</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B882DEE" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>100 000 Р</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2145"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Подключение сценария “Кейс РОП”</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4256D38F" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE"/>
-[...6 lines deleted...]
-              <w:t>Иные задачи:</w:t>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2850"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Подключение сценария </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>материалов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Кейс РОП” в аккаунт Клиента </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> HYPERLINK "http://edler.pro"</w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink.0"/>
+                <w:outline w:val="0"/>
+                <w:color w:val="0563c1"/>
+                <w:u w:val="single" w:color="0563c1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+                <w14:textFill>
+                  <w14:solidFill>
+                    <w14:srgbClr w14:val="0563C1"/>
+                  </w14:solidFill>
+                </w14:textFill>
+              </w:rPr>
+              <w:t>edler.pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:fldChar w:fldCharType="end" w:fldLock="0"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B1B618C" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE">
-[...1 lines deleted...]
-              <w:t>Индивидуально</w:t>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гарантированный результат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+              <w:br w:type="textWrapping"/>
+              <w:t>Передан в платформу Заказчика кейс РОП</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1554"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Календарных дней</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1 (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>один</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2142"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Р </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="66BB9797" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE"/>
-[...1 lines deleted...]
-      <w:r>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:color="000000"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230684022" w:id="3"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>При условии полного соблюдений рекомендаций Исполнителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Формулировки для подключения доп</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услуг</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9349" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideH w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideV w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="593"/>
+        <w:gridCol w:w="2188"/>
+        <w:gridCol w:w="3372"/>
+        <w:gridCol w:w="1491"/>
+        <w:gridCol w:w="1705"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="508" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="593"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2187"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3372"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1491"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Срок исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1704"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Условия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="3756" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="593"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ДД</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2187"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Адаптация демонстрации должности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3372"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Индивидуальная адаптация демонстрации должности под задачи Заказчика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Производится в соответствии с правилами проведения адаптации </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>см</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>описание</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Гарантированный результат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Получено </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>кандидатов</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">прошедших демонстрацию должности </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>при соблюдении рекомендаций Исполнителя</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1491"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>календарных дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1704"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="5853" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="593"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>П</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2187"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предоставление консультационных услуг по использованию платформы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.pro, edler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3372"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Предоставление консультационных услуг по использованию платформы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>edler.pro, edler.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>ai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> в соответствии с задачами Заказчика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Включает в себя</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">консультационные встречи продолжительностью не более </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">часов </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>раз в неделю</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:right="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Онлайн поддержка в чате </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мессенджер </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Telegram) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>с предоставлением письменных справочных ответов </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Условия предоставления услуги </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>см</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>в дополнительных условиях</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1491"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Календарных дней</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br w:type="textWrapping"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>30 (</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>тридцать</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1704"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Адаптация</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 50 000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Иные задачи</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Индивидуально</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Hlk230683353" w:id="4"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t>Дополнительные условия для позиций № “П”</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="0E94A0B0" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
-[...5 lines deleted...]
-        <w:t>Порядок предоставления услуги:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Порядок предоставления услуги</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E547B7" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель организует рабочую группу в мессенджере “Телеграмм” и добавляет участников рабочей группы со стороны Заказчика</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Участники рабочей группы проводят первую встречу и согласовывают идеальный конечный результат внедрения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(!) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Стороны принимают</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>что идеальный конечный результат внедрения зависит от совместной работы рабочей группы и не может быть гарантирован Исполнителем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>По результатам первой встречи стороны создают дорожную карту внедрения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>этапы внедрения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>а также перечень материалов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>которые необходимо будет адаптировать под задачи Заказчика</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Каждую последующую встречу участники рабочей группы встречаются в онлайн режиме и проверяют результат адаптации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В случае утверждения </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>переходит к следующему этапу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>После завершения адаптации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">материалы в платформе </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.3"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin" w:fldLock="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.3"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "http://edler.pro"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.3"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate" w:fldLock="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.3"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>edler.pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end" w:fldLock="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>edler.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подлежат публикации с помощью функции “Опубликовать”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>С этого момента материалы могут быть использованы для обучения сотрудников</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дополнительные условия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Исполнитель организует рабочую группу в мессенджере “Телеграмм” и добавляет участников рабочей группы со стороны Заказчика</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вся систематизация и описание проходят </w:t>
+      </w:r>
+      <w:del w:id="5" w:date="2026-08-12T12:16:46Z" w:author="mac">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Нет"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:rtl w:val="0"/>
+            <w:lang w:val="ru-RU"/>
+          </w:rPr>
+          <w:delText xml:space="preserve">только </w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>платформ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ах</w:t>
+      </w:r>
+      <w:del w:id="6" w:date="2026-08-12T12:16:51Z" w:author="mac">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Нет"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:outline w:val="0"/>
+            <w:color w:val="000000"/>
+            <w:rtl w:val="0"/>
+            <w:lang w:val="ru-RU"/>
+            <w14:textFill>
+              <w14:solidFill>
+                <w14:srgbClr w14:val="000000"/>
+              </w14:solidFill>
+            </w14:textFill>
+          </w:rPr>
+          <w:delText>е</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve"> edler.pro</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>edler.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="000000"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Стороны договорились</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">что при интеграции платформы Стороны будут использовать исключительно платформу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">www.edler.pro, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и никакую другую систему хранения данных и документов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>Это важно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чтобы все материалы находились в одной локации и Стороны могли их легко править</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>изменять</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>редактировать и улучшать</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>Если у Заказчика есть текущие материалы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">они должны быть перенесены в платформу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>как есть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и дальнейшая работа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сортировка будет проходить только с перенесенными в платформу материалами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>То есть Стороны договорились</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">что они </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>не видят</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>того</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>чего нет в платформе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>И “видят” только то</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>что есть в платформе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54FD3822" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-        <w:t>(!) Стороны принимают, что идеальный конечный результат внедрения зависит от совместной работы рабочей группы и не может быть гарантирован Исполнителем.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Финальная версия материалов утверждается Заказчиком</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель не создает конечную версию материалов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель может и отправляет материалы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>примеры</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>шаблоны</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вносит правки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предлагает идеи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>указывает на нестыковки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предлагает решения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>вносит свои правки в текущие документы и правила</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">НО </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(!)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">конечная версия любого материала — это конечная версия самой компании </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>То есть ответственность за финальный документ несет только Заказчик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115F458C" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>По результатам первой встречи стороны создают дорожную карту внедрения: этапы внедрения, а также перечень материалов, которые необходимо будет адаптировать под задачи Заказчика</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель не выезжает на место работы Заказчика</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель не выезжает на место работы Заказчика для знакомства с командой или для описания процесса работы Компании Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Вся коллективная работа происходит либо удаленно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Zoom, Yandex Telemost), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо в офисе Исполнителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>если это предусмотрено позицией в Прейскуранте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EFBD37F" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Каждую последующую встречи участники рабочей группы встречаются в онлайн режиме и проверяют результат адаптации. В случае утверждения - переходит к следующему этапу.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Работа происходит по принципу </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>как есть</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>То есть за исходную точку Сторону принимают ту информацию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>которую предоставляет Заказчик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель не перепроверяет правдивость и актуальность тех правил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>которые презентует нам Заказчик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>Пример</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Заказчик говорит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">что в его компании нормой звонков является </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звонков в день</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель не проверяет</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">может ли на самом деле сотрудник совершить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>звонков</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Мы можем усомниться</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>поставить показатель под вопрос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>но изначально принимаем на веру те показатели</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>которые устанавливает Заказчик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и НЕ перепроверяем их выполнимость</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DED551F" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">После завершения адаптации, материалы в платформе </w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> подлежат публикации с помощью функции “Опубликовать”. С этого момента материалы могут быть использованы для обучения сотрудников.</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Все материалы создаются Заказчиком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Все первичные материалы составляются Заказчиком</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Если для создания материалов необходимо написать инструкцию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>провести замер</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сделать фото или видео</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>описать процесс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>эту работу выполняет Заказчик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель может дать шаблон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>обозначить принцип</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>поправить текущие материалы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>уточнить их</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>добавить комментарии или вопросы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">но не создать материалы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с нуля</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>так как то</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>как должен работать бизнес</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>устанавливает только сам Заказчик</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и делает это так</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>как удобно ему</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и как это принято в его Компании</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>Исполнитель не выезжает на место работы Заказчика для описания процесса</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>перепроверки</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>создания фотографий или создания видео</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель не знакомится с сотрудниками Заказчика для опроса их на предмет того</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>как они ведут свою работу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>То есть все первичные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>исходные материалы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>создаются Заказчиком или сотрудниками Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E789FC" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="429F2BE9" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...24 lines deleted...]
-        <w:t>То есть Стороны договорились, что они "не видят" того, чего нет в платформе. И “видят” только то, что есть в платформе.</w:t>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Публикованные материалы не подлежат корректировках в рамках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>го соглашения</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Если в ходе работы Стороны установили</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>что материалы созданы и имеют финальную версию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>то на этом работа закончена и считается принятой в полном объеме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Если требуется обновление материалов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>их переоценка</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>то такая работа происходит в соответствии с отдельным соглашением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>После того</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>как материал утвержден</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">он имеет статус </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>опубликован</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>Если у Вас есть сомнения по полноте материалов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">то таким материалам не стоит устанавливать статус </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>опубликован</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>Другими словами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>все опубликованные материалы считаются принятыми и согласованными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и дальнейшая работа над ними происходит только силами Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>Если материал следует доработать</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">он должен быть снят с публикации </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>создана копия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и работа будет проходить с неопубликованными материалами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F64613C" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...22 lines deleted...]
-        <w:t>, конечная версия любого материала — это конечная версия самой компании (Заказчика). То есть ответственность за финальный документ несет только Заказчик.</w:t>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>То</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>что не описано</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>не существует</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Если в ходе работы Стороны согласовали какой</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>то перечень работы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>то этот перечень работы или проверок должен быть описан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Если с нашей стороны есть запрос на дополнительные материалы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>такой запрос направляется письменно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Если со стороны Заказчика есть запрос на проверку материалов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>такой запрос формируется письменно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Позиции из разряда </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>я же говорил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>не существует в нашей картине мира</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>То</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">что </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>написано</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>существует</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>То</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">что </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сказано</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">или </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>подразумевалось</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>не существует</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78F32D0F" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...19 lines deleted...]
-      <w:r>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Общение с Заказчиком осуществляется только в рабочее время</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В рамках консультационного сопровождения через </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Telegram </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>группу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Общение с Заказчиком проходит </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">только в рабочие дни и в рабочее время с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">до </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>18:00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Конечно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...13 lines deleted...]
-        <w:t>), либо в офисе Исполнителя, если это предусмотрено позицией в Прейскуранте.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>это не значит</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">что общение после </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">18:00 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>невозможно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>но мы оставляем за собой право отказаться от такой коммуникации</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и ожидаем понимание со стороны Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>если таким правом мы захотим воспользоваться</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t xml:space="preserve">В рамках </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">online </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>сопровождения Исполнитель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>комментирует созданные материалы и контент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предлагает свое видение</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">отправляет примеры </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Уместные</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>с точки зрения Исполнителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отвечает на вопросы Заказчика в рамках текущего проекта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241498CE" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...16 lines deleted...]
-        <w:t>Пример: Заказчик говорит, что в его компании нормой звонков является 100 звонков в день. Исполнитель не проверяет, может ли на самом деле сотрудник совершить 100 звонков. Мы можем усомниться, поставить показатель под вопрос, но изначально принимаем на веру те показатели, которые устанавливает Заказчик, и НЕ перепроверяет их выполнимость.</w:t>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Использование материалов</w:t>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель имеет право использовать все созданные материалы в рамках проекта для своих целей</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>предварительно убрав наименование Вашей компании из используемых материалов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Это необходимо для расширения базы шаблонов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>которые используются в работе платформы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4536D028" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...17 lines deleted...]
-        <w:t>Исполнитель не выезжает на место работы Заказчика для описания процесса, перепроверки, создания фотографий или создания видео. Исполнитель не знакомится с сотрудниками Заказчика для опроса их на предмет того, как они ведут свою работу. То есть все первичные, исходные материалы, создаются Заказчиком или сотрудниками Заказчика.</w:t>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Мнение Исполнителя ценно само по себе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+        <w:t>Консультационные услуги Исполнителя производятся по принципу “как есть” и несут исключительно авторскую позицию Исполнителя в отношении вопроса Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Субъективная оценка Заказчика позиции Исполнителя не позволяет Сторонам считать работу выполненной некачественно либо не в полном объеме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо в ненадлежащий срок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель рекомендует Заказчику НЕ пользоваться услугами Исполнителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>если у Заказчика есть основания полагать</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>что Исполнитель не имеет компетенций в решении вопроса Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>либо мнение Исполнителя может не удовлетворять потребности Заказчика</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DC66A5" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="8"/>
+          <w:numId w:val="7"/>
         </w:numPr>
-        <w:rPr>
-[...1 lines deleted...]
-          <w:bCs/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...28 lines deleted...]
-        <w:t>Если материал следует доработать, он должен быть снят с публикации / создана копия, и работа будет проходить с неопубликованными материалами.</w:t>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Все материалы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>контент</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>являются авторской разработкой Исполнителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>созданные в соответствии с его авторским замыслом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Субъективное мнение заказчика относительно полноты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>качества материалов не является основанием считать материалы созданными в ненадлежащем качестве и полноте</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">а услуги </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>не предоставленными</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C5AB929" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
-        <w:numPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...45 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7F7E1EFA" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9349" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:left w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:bottom w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:right w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideH w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+          <w:insideV w:val="single" w:color="ffffff" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="431"/>
+        <w:gridCol w:w="1650"/>
+        <w:gridCol w:w="4187"/>
+        <w:gridCol w:w="1441"/>
+        <w:gridCol w:w="1640"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="508" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="431"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1649"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4187"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1441"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Срок исполнения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1639"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Условия</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tblPrEx>
+          <w:shd w:val="clear" w:color="auto" w:fill="cdd4e9"/>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="1775" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="431"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1649"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Предоплата </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4187"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Предоплата за услуги Исполнителя</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:bidi w:val="0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rtl w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Средства</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>зачисленные как предоплата</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">могут быть использованы в счёт оплаты любых услуг Исполнителя в течение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>календарных дней с момента внесения предоплаты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1441"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">0 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>дней</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1639"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:left w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+              <w:right w:val="single" w:color="000000" w:sz="8" w:space="0" w:shadow="0" w:frame="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="80"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="80"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="Normal.0"/>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">000 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Р единоразово</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Нет"/>
+                <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+                <w:rtl w:val="0"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
       <w:pPr>
-        <w:numPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:widowControl w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="247748CB" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
-        <w:numPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>Исполнитель имеет право использовать все созданные материалы в рамках проекта для своих целей, предварительно убрав наименование Вашей компании из используемых материалов. Это необходимо для расширения базы шаблонов, которые используются в работе платформы.</w:t>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Дополнительные условия для позиции Р</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>«Предоплата»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F3063D9" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...20 lines deleted...]
-        <w:t>, если у Заказчика есть основания полагать, что Исполнитель не имеет компетенций в решении вопроса Заказчика, либо мнение Исполнителя может не удовлетворять потребности Заказчика.</w:t>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>В случае</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>если предоплата не будет использована в указанный срок в счёт оплаты услуг Исполнителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Стороны пришли к согласию</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>что предоплата не будет возвращена Заказчику</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">то есть остаётся у Исполнителя в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">100% </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>объёме</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E7335FA" w14:textId="77777777" w:rsidR="00BE20AE" w:rsidRDefault="00BE20AE" w:rsidP="00BE20AE">
+    <w:p>
       <w:pPr>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-[...12 lines deleted...]
-        <w:t>Субъективное мнение заказчика относительно полноты, качества материалов не является основанием считать материалы созданным в ненадлежащем качестве и полноте, а услуги - не предоставленными.</w:t>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Предоплата может быть использована для фиксации спец</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>условий Исполнителя по набору услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="682313C1" w14:textId="77777777" w:rsidR="00025EFE" w:rsidRPr="00220AC6" w:rsidRDefault="00025EFE" w:rsidP="00220AC6">
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Такие спец условия должны быть заранее согласованы Сторонами в переписке через использование контактной электронной почты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00025EFE" w:rsidRPr="00220AC6">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal.0"/>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Для перевода предоплаты в счёт услуг Исполнителя</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заказчик должен написать письмо на почту </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.4"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin" w:fldLock="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.4"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:turbo_team_sales@mail.ru"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.4"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate" w:fldLock="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.4"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>turbo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.4"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>team</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.4"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>sales</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>@</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.4"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink.4"/>
+          <w:outline w:val="0"/>
+          <w:color w:val="0563c1"/>
+          <w:u w:val="single" w:color="0563c1"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="en-US"/>
+          <w14:textFill>
+            <w14:solidFill>
+              <w14:srgbClr w14:val="0563C1"/>
+            </w14:solidFill>
+          </w14:textFill>
+        </w:rPr>
+        <w:t>ru</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:fldChar w:fldCharType="end" w:fldLock="0"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> с указанием услуг</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в счёт которых он хотел бы использовать предоплату</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Нет"/>
+          <w:rtl w:val="0"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r/>
+    </w:p>
+    <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
+      <w:footerReference w:type="default" r:id="rId5"/>
+      <w:pgSz w:w="11900" w:h="16840" w:orient="portrait"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708"/>
+      <w:bidi w:val="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Arial">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...11 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Helvetica Neue">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
-[...10 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Колонтитулы"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:r/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" mc:Ignorable="w14">
+  <w:p>
+    <w:pPr>
+      <w:pStyle w:val="Колонтитулы"/>
+      <w:bidi w:val="0"/>
+    </w:pPr>
+    <w:r/>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="6652E5E4"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office">
+  <w:abstractNum w:abstractNumId="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:ind w:left="397" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1117" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1837" w:hanging="292"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2557" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3277" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3997" w:hanging="292"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4717" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5437" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6157" w:hanging="292"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:cs="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="▪"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial Unicode MS" w:cs="Arial Unicode MS" w:hAnsi="Arial Unicode MS" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:numStyleLink w:val="Импортированный стиль 3"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:styleLink w:val="Импортированный стиль 3"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="77C4181A"/>
+  <w:abstractNum w:abstractNumId="5">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:numStyleLink w:val="Импортированный стиль 4"/>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:styleLink w:val="Импортированный стиль 4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
-[...144 lines deleted...]
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...149 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:rFonts w:hAnsi="Arial Unicode MS"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:highlight w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="3"/>
-[...8 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
-[...56 lines deleted...]
-    </w:lvlOverride>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:view w:val="print"/>
+  <w:mirrorMargins w:val="0"/>
+  <w:bordersDoNotSurroundHeader w:val="0"/>
+  <w:bordersDoNotSurroundFooter w:val="0"/>
+  <w:displayBackgroundShape/>
+  <w:revisionView w:markup="1" w:comments="1" w:insDel="1" w:formatting="0"/>
+  <w:trackRevisions/>
   <w:defaultTabStop w:val="708"/>
-  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:autoHyphenation w:val="0"/>
+  <w:evenAndOddHeaders w:val="0"/>
+  <w:bookFoldPrinting w:val="0"/>
+  <w:noLineBreaksAfter w:lang="русский" w:val="‘“(〔[{〈《「『【⦅〘〖«〝︵︷︹︻︽︿﹁﹃﹇﹙﹛﹝｢"/>
+  <w:noLineBreaksBefore w:lang="русский" w:val="’”)〕]}〉"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-[...3 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...18 lines deleted...]
-  <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:shapeDefaults>
-[...9 lines deleted...]
-  <w15:docId w15:val="{D05BBACA-DC5A-40FE-B9DE-F7322BD160D3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Arial Unicode MS"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:outline w:val="0"/>
+        <w:emboss w:val="0"/>
+        <w:imprint w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="auto"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:kern w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="auto"/>
+        <w:bdr w:val="nil"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:lang/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:pageBreakBefore w:val="0"/>
+        <w:framePr w:anchorLock="0" w:w="0" w:h="0" w:vSpace="0" w:hSpace="0" w:xAlign="left" w:y="0" w:hRule="exact" w:vAnchor="margin"/>
+        <w:widowControl w:val="1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+          <w:bar w:val="nil"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:suppressAutoHyphens w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:outlineLvl w:val="9"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...377 lines deleted...]
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:qFormat/>
-    <w:rsid w:val="00BE20AE"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Default Paragraph Font">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:next w:val="Default Paragraph Font"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:rPr>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Table Normal">
+    <w:name w:val="Table Normal"/>
+    <w:next w:val="Table Normal"/>
+    <w:pPr/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+    </w:tblPr>
+    <w:trPr/>
+    <w:tcPr/>
+    <w:tblStylePr w:type="firstRow"/>
+    <w:tblStylePr w:type="lastRow"/>
+    <w:tblStylePr w:type="firstCol"/>
+    <w:tblStylePr w:type="lastCol"/>
+    <w:tblStylePr w:type="band1Vert"/>
+    <w:tblStylePr w:type="band2Vert"/>
+    <w:tblStylePr w:type="band1Horz"/>
+    <w:tblStylePr w:type="band2Horz"/>
+    <w:tblStylePr w:type="neCell"/>
+    <w:tblStylePr w:type="nwCell"/>
+    <w:tblStylePr w:type="seCell"/>
+    <w:tblStylePr w:type="swCell"/>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="No List">
+    <w:name w:val="No List"/>
+    <w:next w:val="No List"/>
+    <w:pPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Колонтитулы">
+    <w:name w:val="Колонтитулы"/>
+    <w:next w:val="Колонтитулы"/>
     <w:pPr>
-      <w:spacing w:line="256" w:lineRule="auto"/>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:tabs>
+        <w:tab w:val="right" w:pos="9020"/>
+      </w:tabs>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Helvetica Neue" w:cs="Arial Unicode MS" w:hAnsi="Helvetica Neue" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:u w:val="none"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w14:textOutline>
+        <w14:noFill/>
+      </w14:textOutline>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Normal.0">
+    <w:name w:val="Normal"/>
+    <w:next w:val="Normal.0"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="160" w:line="256" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Arial Unicode MS" w:hAnsi="Calibri" w:eastAsia="Arial Unicode MS"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="ru-RU"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Нет">
+    <w:name w:val="Нет"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink.0">
+    <w:name w:val="Hyperlink.0"/>
+    <w:basedOn w:val="Нет"/>
+    <w:next w:val="Hyperlink.0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="0563c1"/>
+      <w:u w:val="single" w:color="0563c1"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:lang w:val="ru-RU"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="0563C1"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Ссылка">
+    <w:name w:val="Ссылка"/>
+    <w:rPr>
+      <w:outline w:val="0"/>
+      <w:color w:val="0563c1"/>
+      <w:u w:val="single" w:color="0563c1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="0563C1"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink.1">
+    <w:name w:val="Hyperlink.1"/>
+    <w:basedOn w:val="Ссылка"/>
+    <w:next w:val="Hyperlink.1"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:lang w:val="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List Paragraph">
+    <w:name w:val="List Paragraph"/>
+    <w:next w:val="List Paragraph"/>
+    <w:pPr>
+      <w:keepNext w:val="0"/>
+      <w:keepLines w:val="0"/>
+      <w:pageBreakBefore w:val="0"/>
+      <w:widowControl w:val="1"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:suppressAutoHyphens w:val="0"/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:before="0" w:after="160" w:line="256" w:lineRule="auto"/>
+      <w:ind w:left="720" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Arial Unicode MS" w:hAnsi="Calibri" w:eastAsia="Arial Unicode MS" w:hint="default"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+      <w:i w:val="0"/>
+      <w:iCs w:val="0"/>
+      <w:caps w:val="0"/>
+      <w:smallCaps w:val="0"/>
+      <w:strike w:val="0"/>
+      <w:dstrike w:val="0"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:kern w:val="0"/>
+      <w:position w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:u w:val="none" w:color="000000"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:vertAlign w:val="baseline"/>
+      <w:lang w:val="ru-RU"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="000000"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink.2">
+    <w:name w:val="Hyperlink.2"/>
+    <w:basedOn w:val="Нет"/>
+    <w:next w:val="Hyperlink.2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:cs="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="0563c1"/>
+      <w:u w:val="single" w:color="0563c1"/>
+      <w:shd w:val="nil" w:color="auto" w:fill="auto"/>
+      <w:lang w:val="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="0563C1"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="Импортированный стиль 3">
+    <w:name w:val="Импортированный стиль 3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-[...3 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="Hyperlink.3">
+    <w:name w:val="Hyperlink.3"/>
+    <w:basedOn w:val="Нет"/>
+    <w:next w:val="Hyperlink.3"/>
+    <w:rPr>
+      <w:outline w:val="0"/>
+      <w:color w:val="0563c1"/>
+      <w:u w:val="single" w:color="0563c1"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="0563C1"/>
+        </w14:solidFill>
+      </w14:textFill>
+    </w:rPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
-[...12 lines deleted...]
-    </w:tblPr>
+  <w:style w:type="numbering" w:styleId="Импортированный стиль 4">
+    <w:name w:val="Импортированный стиль 4"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+    </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...10 lines deleted...]
-    <w:rsid w:val="00025EFE"/>
+  <w:style w:type="character" w:styleId="Hyperlink.4">
+    <w:name w:val="Hyperlink.4"/>
+    <w:basedOn w:val="Нет"/>
+    <w:next w:val="Hyperlink.4"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:outline w:val="0"/>
+      <w:color w:val="0563c1"/>
+      <w:u w:val="single" w:color="0563c1"/>
+      <w:lang w:val="en-US"/>
+      <w14:textFill>
+        <w14:solidFill>
+          <w14:srgbClr w14:val="0563C1"/>
+        </w14:solidFill>
+      </w14:textFill>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...19 lines deleted...]
-</file>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hh.ru" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turboteam-n1.ru/sales-team" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edler.pro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edler.pro" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turboteam-n1.ru/rate-details" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turboteam-n1.ru/sales-team" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edler.pro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edler.pro" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edler.pro" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://turboteam-n1.ru/tele-marketing" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://edler.pro" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Тема Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="FF00FF"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Тема Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Helvetica Neue"/>
+        <a:ea typeface="Helvetica Neue"/>
+        <a:cs typeface="Helvetica Neue"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Тема Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
+                <a:satMod val="129999"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="104999"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr>
+        <a:solidFill>
+          <a:srgbClr val="FFFFFF"/>
+        </a:solidFill>
+        <a:ln w="12700" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="23000" dir="5400000">
+            <a:srgbClr val="000000">
+              <a:alpha val="35000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Calibri"/>
+            <a:ea typeface="Calibri"/>
+            <a:cs typeface="Calibri"/>
+            <a:sym typeface="Calibri"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:solidFill>
+            <a:schemeClr val="accent1"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:effectLst>
+          <a:outerShdw sx="100000" sy="100000" kx="0" ky="0" algn="b" rotWithShape="0" blurRad="38100" dist="20000" dir="5400000">
+            <a:srgbClr val="000000">
+              <a:alpha val="38000"/>
+            </a:srgbClr>
+          </a:outerShdw>
+        </a:effectLst>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:noAutofit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:lnDef>
+    <a:txDef>
+      <a:spPr>
+        <a:noFill/>
+        <a:ln w="12700" cap="flat">
+          <a:noFill/>
+          <a:miter lim="400000"/>
+        </a:ln>
+        <a:effectLst/>
+        <a:sp3d/>
+      </a:spPr>
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45719" tIns="45719" rIns="45719" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+        <a:spAutoFit/>
+      </a:bodyPr>
+      <a:lstStyle>
+        <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+            <a:latin typeface="Calibri"/>
+            <a:ea typeface="Calibri"/>
+            <a:cs typeface="Calibri"/>
+            <a:sym typeface="Calibri"/>
+          </a:defRPr>
+        </a:defPPr>
+        <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl1pPr>
+        <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl2pPr>
+        <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl3pPr>
+        <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl4pPr>
+        <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl5pPr>
+        <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl6pPr>
+        <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl7pPr>
+        <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl8pPr>
+        <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
+          <a:lnSpc>
+            <a:spcPct val="100000"/>
+          </a:lnSpc>
+          <a:spcBef>
+            <a:spcPts val="0"/>
+          </a:spcBef>
+          <a:spcAft>
+            <a:spcPts val="0"/>
+          </a:spcAft>
+          <a:buClrTx/>
+          <a:buSzTx/>
+          <a:buFontTx/>
+          <a:buNone/>
+          <a:tabLst/>
+          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+            <a:ln>
+              <a:noFill/>
+            </a:ln>
+            <a:solidFill>
+              <a:srgbClr val="000000"/>
+            </a:solidFill>
+            <a:effectLst/>
+            <a:uFillTx/>
+          </a:defRPr>
+        </a:lvl9pPr>
+      </a:lstStyle>
+      <a:style>
+        <a:lnRef idx="0"/>
+        <a:fillRef idx="0"/>
+        <a:effectRef idx="0"/>
+        <a:fontRef idx="none"/>
+      </a:style>
+    </a:txDef>
+  </a:objectDefaults>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...9 lines deleted...]
-</cp:coreProperties>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
 </file>