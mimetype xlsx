--- v0 (2025-11-04)
+++ v1 (2026-07-20)
@@ -1,110 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Хотабыч\Desktop\Сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A55623D5-0352-4D36-8835-EAB57E544046}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EC595D9C-E234-4ED0-80A7-5D9F7CCB2BAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10300" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1" uniqueCount="1">
-[...1 lines deleted...]
-    <t>тут пока ничего нет</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="16">
+  <si>
+    <t>Наименование</t>
+  </si>
+  <si>
+    <t>Курица бройлер</t>
+  </si>
+  <si>
+    <t>1,7 - 3</t>
+  </si>
+  <si>
+    <t>Средняя масса упаковки (вакуум, заморозка), кг</t>
+  </si>
+  <si>
+    <t>Цена за кг, руб</t>
+  </si>
+  <si>
+    <t>Тушка целиком         (без головы, лап, шеи)</t>
+  </si>
+  <si>
+    <t>Тушка половина        (без головы, лап, шеи)</t>
+  </si>
+  <si>
+    <t>0,8 - 1,5</t>
+  </si>
+  <si>
+    <t>Шея</t>
+  </si>
+  <si>
+    <t>0,5 - 1</t>
+  </si>
+  <si>
+    <t>Желудок</t>
+  </si>
+  <si>
+    <t>Сердце</t>
+  </si>
+  <si>
+    <t>Печень</t>
+  </si>
+  <si>
+    <t>0,4 - 0,8</t>
+  </si>
+  <si>
+    <t>Голова</t>
+  </si>
+  <si>
+    <t>Лапы (нечищенные)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="1" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="1">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
@@ -345,64 +442,173 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1"/>
+  <dimension ref="A1:C10"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="G8" sqref="G8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
+  <cols>
+    <col min="1" max="1" width="20.90625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.36328125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="22.08984375" style="1" customWidth="1"/>
+  </cols>
   <sheetData>
-    <row r="1" spans="1:1" x14ac:dyDescent="0.35">
-      <c r="A1" t="s">
+    <row r="1" spans="1:3" ht="43.5" x14ac:dyDescent="0.35">
+      <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
+      <c r="B1" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A2" s="6" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+    </row>
+    <row r="3" spans="1:3" ht="29" x14ac:dyDescent="0.35">
+      <c r="A3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="5">
+        <v>750</v>
+      </c>
+      <c r="C3" s="5" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="29" x14ac:dyDescent="0.35">
+      <c r="A4" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="5">
+        <v>780</v>
+      </c>
+      <c r="C4" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A5" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B5" s="5">
+        <v>650</v>
+      </c>
+      <c r="C5" s="5">
+        <v>0.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A6" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="5">
+        <v>1000</v>
+      </c>
+      <c r="C6" s="5">
+        <v>0.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A7" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="B7" s="5">
+        <v>600</v>
+      </c>
+      <c r="C7" s="5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A8" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="5">
+        <v>250</v>
+      </c>
+      <c r="C8" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A9" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="5">
+        <v>150</v>
+      </c>
+      <c r="C9" s="5" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.35">
+      <c r="A10" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="5">
+        <v>200</v>
+      </c>
+      <c r="C10" s="5" t="s">
+        <v>9</v>
+      </c>
     </row>
   </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>