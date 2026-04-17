--- v0 (2025-10-07)
+++ v1 (2026-04-17)
@@ -1,1538 +1,1631 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
-[...10 lines deleted...]
-  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml" PartName="/word/webSettings.xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no" ?>
-[...5 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:co="http://ncloudtech.com" xmlns:co-ooxml="http://ncloudtech.com/ooxml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:x="urn:schemas-microsoft-com:office:excel" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" mc:Ignorable="co co-ooxml w14 x14 w15">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="01000000">
+    <w:p w14:paraId="0C97EC6F">
       <w:pPr>
-        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:b w:val="1"/>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor allowOverlap="true" behindDoc="false" distB="0" distL="114300" distR="114300" distT="0" layoutInCell="true" locked="false" relativeHeight="251658240" simplePos="false">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>1563369</wp:posOffset>
+              <wp:posOffset>1430020</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
-              <wp:posOffset>165100</wp:posOffset>
+              <wp:posOffset>228600</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="2755900" cy="1270000"/>
-[...3 lines deleted...]
-            <a:graphic>
+            <wp:extent cx="2938780" cy="2245995"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapTopAndBottom/>
+            <wp:docPr id="1" name="Picture 1" descr="/Users/alenacernyseva/Downloads/для  фото - видео.pngдля  фото - видео"/>
+            <wp:cNvGraphicFramePr/>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr hidden="false" id="2" name="Picture 2"/>
-                    <pic:cNvPicPr preferRelativeResize="true"/>
+                    <pic:cNvPr id="1" name="Picture 1" descr="/Users/alenacernyseva/Downloads/для  фото - видео.pngдля  фото - видео"/>
+                    <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId1"/>
-                    <a:stretch/>
+                    <a:blip r:embed="rId6"/>
+                    <a:srcRect l="1095" t="15593" r="-429" b="8489"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
-                    <a:xfrm flipH="false" flipV="false" rot="0">
-                      <a:ext cx="2755900" cy="1270000"/>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2938780" cy="2245995"/>
                     </a:xfrm>
-                    <a:prstGeom prst="rect"/>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02000000">
+    <w:p w14:paraId="58601D15">
       <w:pPr>
-        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Заявка на участие в путешествии </w:t>
-[...6 lines deleted...]
-        <w:t>на автомобиле организаторов</w:t>
+        <w:t>Заявка на участие в путешествии на автомобиле организаторов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03000000">
+    <w:p w14:paraId="06BB8F47">
       <w:pPr>
-        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b w:val="1"/>
+          <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="Style_1"/>
+        <w:tblStyle w:val="11"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3563"/>
         <w:gridCol w:w="5871"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w14:paraId="72446A05">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="402"/>
+          <w:trHeight w:val="402" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04000000">
+          <w:p w14:paraId="31F7E805">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:t>Название путешествия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="3E9A4BE3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="7DC0914A">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="411"/>
+          <w:trHeight w:val="411" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05000000">
+          <w:p w14:paraId="50877E70">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:t>Даты путешествия</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="62EB20DF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="11F1C417">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="402"/>
+          <w:trHeight w:val="402" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06000000">
+          <w:p w14:paraId="7CB2A611">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:t>Фамилия Имя Отчество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="2C015E10">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="68987977">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="822"/>
+          <w:trHeight w:val="822" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07000000">
+          <w:p w14:paraId="06E8AE28">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
-              <w:t>Данные паспорта</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Данные паспорта </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="08000000">
+          <w:p w14:paraId="64D6B896">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:t>(серия, номер и кем выдан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="7538E2D4">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="760DC65C">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="402"/>
+          <w:trHeight w:val="402" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09000000">
+          <w:p w14:paraId="3915C91E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:t>Дата рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="737BF82D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="5372EBD1">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="411"/>
+          <w:trHeight w:val="411" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A000000">
+          <w:p w14:paraId="4E948745">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Страна и город </w:t>
-[...2 lines deleted...]
-              <w:t>проживания</w:t>
+              <w:t>Страна и город проживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="68EBB0C3">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="0FF2848C">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="402"/>
+          <w:trHeight w:val="402" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B000000">
+          <w:p w14:paraId="54D2E35B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:t>Телефон для связи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="4E0EA4CE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="1B570E0C">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="411"/>
+          <w:trHeight w:val="411" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C000000">
+          <w:p w14:paraId="6592CC7D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
             <w:r>
               <w:t>Электронная почта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="4DDD2B36">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w14:paraId="69F6406A">
         <w:trPr>
-          <w:trHeight w:hRule="atLeast" w:val="402"/>
+          <w:trHeight w:val="402" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="3563"/>
+            <w:tcW w:w="3563" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="6307278D">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5871"/>
+            <w:tcW w:w="5871" w:type="dxa"/>
           </w:tcPr>
-          <w:p/>
+          <w:p w14:paraId="0A5BC9BE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0D000000"/>
-    <w:p w14:paraId="0E000000">
+    <w:p w14:paraId="7B3B84FA"/>
+    <w:p w14:paraId="5A90DD73">
       <w:pPr>
-        <w:spacing w:after="120" w:before="0"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r>
+        <w:br w:type="textWrapping"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve">Заполненную заявку нужно отправить организаторам на электронную почту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="0B4CB4"/>
-          <w:u w:color="000000" w:val="single"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
         </w:rPr>
         <w:t>expeditiondrive@gmail.com</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или по номеру +7-989-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>619-09-09</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Чернышева Алена (WhatsApp и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Telegram)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0759773F">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>для оплаты брони и полный оплаты путешествия</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="321F98C8">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на счет Тинькоф Банка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDBF666">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:right="0" w:rightChars="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Номер карты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т-Банк</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2200 7013 76118128</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BE7A042">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Привязана к номеру телефона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> +7-989-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>619-09-09</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1F40BA">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
-          <w:u w:color="000000" w:val="single"/>
-[...1 lines deleted...]
-        <w:t>Telegram)</w:t>
+          <w:sz w:val="24"/>
+          <w:u w:val="single" w:color="000000"/>
+        </w:rPr>
+        <w:t>Получатель</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Пономарева</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="default" w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Татьяна Викторовна</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F000000">
+    <w:p w14:paraId="05E8E505">
       <w:pPr>
-        <w:spacing w:after="120" w:before="0"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
-          <w:u w:color="000000" w:val="single"/>
-[...1 lines deleted...]
-        <w:t>для оплаты брони и полный оплаты путешествия</w:t>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>После оплаты чек скидываем организаторам на электронную почту или телефон указанные выше.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10000000">
+    <w:p w14:paraId="6B2FAD22">
       <w:pPr>
-        <w:spacing w:after="120" w:before="0"/>
-        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...13 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="11000000">
+    <w:p w14:paraId="7AD4D61B">
       <w:pPr>
-        <w:spacing w:after="120" w:before="0"/>
-        <w:ind w:firstLine="0" w:left="0" w:right="0"/>
+        <w:spacing w:before="0" w:after="120"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...208 lines deleted...]
-        </w:drawing>
+        <w:br w:type="textWrapping"/>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
-      <w:pgMar w:bottom="1134" w:footer="708" w:gutter="0" w:header="708" w:left="1701" w:right="850" w:top="1134"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720" w:num="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...14 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="宋体">
+    <w:altName w:val="SimSun"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:csb0="00000001" w:csb1="00000000" w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体-简"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0704020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="SimHei">
+    <w:altName w:val="黑体-简"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070609020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="Helvetica Neue"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体-简"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:csb0="0000019F" w:csb1="00000000" w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="ＭＳ ゴシック">
+  <w:font w:name="XO Thames">
+    <w:altName w:val="苹方-简"/>
     <w:panose1 w:val="00000000000000000000"/>
-    <w:charset w:val="80"/>
-[...6 lines deleted...]
-    <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:csb0="0000019F" w:csb1="00000000" w:usb0="E10002FF" w:usb1="4000FCFF" w:usb2="00000009" w:usb3="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Helvetica">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
-    <w:pitch w:val="variable"/>
-    <w:sig w:csb0="00000001" w:csb1="00000000" w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="4F010000"/>
+  </w:font>
+  <w:font w:name="黑体-简">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="8000002F" w:usb1="0800004A" w:usb2="00000000" w:usb3="00000000" w:csb0="203E0000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Helvetica Neue">
+    <w:panose1 w:val="02000503000000020004"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E50002FF" w:usb1="500079DB" w:usb2="00000010" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="苹方-简">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0600000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="A00002FF" w:usb1="7ACFFDFB" w:usb2="00000017" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="264" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:co="http://ncloudtech.com" xmlns:co-ooxml="http://ncloudtech.com/ooxml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:x="urn:schemas-microsoft-com:office:excel" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" mc:Ignorable="co co-ooxml w14 x14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
-  <w:clrSchemeMapping w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:bg1="light1" w:bg2="light2" w:followedHyperlink="followedHyperlink" w:hyperlink="hyperlink" w:t1="dark1" w:t2="dark2"/>
+  <w:footnotePr>
+    <w:footnote w:id="0"/>
+    <w:footnote w:id="1"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="0"/>
+    <w:endnote w:id="1"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:splitPgBreakAndParaMark/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00000000"/>
+    <w:rsid w:val="71FE0301"/>
+    <w:rsid w:val="7FB7EC11"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults fillcolor="#FFFFFF" fill="t" stroke="t">
+      <v:fill on="t" focussize="0,0"/>
+      <v:stroke color="#000000"/>
+    </o:shapedefaults>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:co="http://ncloudtech.com" xmlns:co-ooxml="http://ncloudtech.com/ooxml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:x="urn:schemas-microsoft-com:office:excel" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" mc:Ignorable="co co-ooxml w14 x14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi"/>
-[...563 lines deleted...]
-        <w:lang w:bidi="ar-SA" w:eastAsia="en-US" w:val="en-US"/>
+        <w:rFonts w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:count="276" w:defLockedState="0" w:defQFormat="0" w:defSemiHidden="1" w:defUIPriority="99" w:defUnhideWhenUsed="1">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:qFormat="1" w:uiPriority="39"/>
+  <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 1"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 2"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 3"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 4"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="9" w:semiHidden="0" w:name="heading 5"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 6"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 7"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 8"/>
+    <w:lsdException w:qFormat="1" w:uiPriority="9" w:name="heading 9"/>
+    <w:lsdException w:uiPriority="99" w:name="index 1"/>
+    <w:lsdException w:uiPriority="99" w:name="index 2"/>
+    <w:lsdException w:uiPriority="99" w:name="index 3"/>
+    <w:lsdException w:uiPriority="99" w:name="index 4"/>
+    <w:lsdException w:uiPriority="99" w:name="index 5"/>
+    <w:lsdException w:uiPriority="99" w:name="index 6"/>
+    <w:lsdException w:uiPriority="99" w:name="index 7"/>
+    <w:lsdException w:uiPriority="99" w:name="index 8"/>
+    <w:lsdException w:uiPriority="99" w:name="index 9"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 7"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 8"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 9"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation text"/>
+    <w:lsdException w:uiPriority="99" w:name="header"/>
+    <w:lsdException w:uiPriority="99" w:name="footer"/>
+    <w:lsdException w:uiPriority="99" w:name="index heading"/>
+    <w:lsdException w:uiPriority="99" w:name="caption"/>
+    <w:lsdException w:uiPriority="99" w:name="table of figures"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope address"/>
+    <w:lsdException w:uiPriority="99" w:name="envelope return"/>
+    <w:lsdException w:uiPriority="99" w:name="footnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation reference"/>
+    <w:lsdException w:uiPriority="99" w:name="line number"/>
+    <w:lsdException w:uiPriority="99" w:name="page number"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote reference"/>
+    <w:lsdException w:uiPriority="99" w:name="endnote text"/>
+    <w:lsdException w:uiPriority="99" w:name="table of authorities"/>
+    <w:lsdException w:uiPriority="99" w:name="macro"/>
+    <w:lsdException w:uiPriority="99" w:name="toa heading"/>
+    <w:lsdException w:uiPriority="99" w:name="List"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number"/>
+    <w:lsdException w:uiPriority="99" w:name="List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Bullet 5"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Number 5"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="10" w:semiHidden="0" w:name="Title"/>
+    <w:lsdException w:uiPriority="99" w:name="Closing"/>
+    <w:lsdException w:uiPriority="99" w:name="Signature"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Default Paragraph Font"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 2"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 3"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 4"/>
+    <w:lsdException w:uiPriority="99" w:name="List Continue 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Message Header"/>
+    <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="11" w:semiHidden="0" w:name="Subtitle"/>
+    <w:lsdException w:uiPriority="99" w:name="Salutation"/>
+    <w:lsdException w:uiPriority="99" w:name="Date"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text First Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Note Heading"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Body Text Indent 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Block Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Hyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="FollowedHyperlink"/>
+    <w:lsdException w:uiPriority="99" w:name="Strong"/>
+    <w:lsdException w:uiPriority="99" w:name="Emphasis"/>
+    <w:lsdException w:uiPriority="99" w:name="Document Map"/>
+    <w:lsdException w:uiPriority="99" w:name="Plain Text"/>
+    <w:lsdException w:uiPriority="99" w:name="E-mail Signature"/>
+    <w:lsdException w:uiPriority="99" w:name="Normal (Web)"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Acronym"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Address"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Cite"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Code"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Definition"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Keyboard"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Preformatted"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Sample"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Typewriter"/>
+    <w:lsdException w:uiPriority="99" w:name="HTML Variable"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal Table"/>
+    <w:lsdException w:uiPriority="99" w:name="annotation subject"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Simple 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Classic 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Colorful 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
+    <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Balloon Text"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Table Grid"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 1"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 2"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 3"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 4"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 5"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3 Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List Accent 6"/>
+    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid Accent 6"/>
   </w:latentStyles>
-  <w:style w:default="1" w:styleId="Normal" w:type="paragraph">
+  <w:style w:type="paragraph" w:default="1" w:styleId="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
     <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="3">
+    <w:name w:val="heading 2"/>
+    <w:next w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00111FAE"/>
-[...7 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...5 lines deleted...]
-  <w:style w:default="1" w:styleId="DefaultParagraphFont" w:type="character">
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="4">
+    <w:name w:val="heading 3"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="5">
+    <w:name w:val="heading 4"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="6">
+    <w:name w:val="heading 5"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="9"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="7">
     <w:name w:val="Default Paragraph Font"/>
-    <w:uiPriority w:val="1"/>
-[...3 lines deleted...]
-  <w:style w:default="1" w:styleId="TableNormal" w:type="table">
+    <w:uiPriority w:val="0"/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="8">
     <w:name w:val="Normal Table"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:uiPriority w:val="0"/>
     <w:tblPr>
-      <w:tblInd w:type="dxa" w:w="0"/>
       <w:tblCellMar>
-        <w:top w:type="dxa" w:w="0"/>
-[...2 lines deleted...]
-        <w:right w:type="dxa" w:w="108"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:default="1" w:styleId="NoList" w:type="numbering">
-[...12 lines deleted...]
-      <w:rFonts w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+  <w:style w:type="character" w:styleId="9">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="7"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="10">
+    <w:name w:val="Subtitle"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="11"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:i/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="11">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="8"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="12">
+    <w:name w:val="Title"/>
+    <w:next w:val="1"/>
+    <w:qFormat/>
+    <w:uiPriority w:val="10"/>
+    <w:pPr>
+      <w:spacing w:before="567" w:after="567" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       <w:b/>
-      <w:bCs/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:caps/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="13">
+    <w:name w:val="toc 1"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:b/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="14">
+    <w:name w:val="toc 2"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="200" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="15">
+    <w:name w:val="toc 3"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="400" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="16">
+    <w:name w:val="toc 4"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="600" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="17">
+    <w:name w:val="toc 5"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="800" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="18">
+    <w:name w:val="toc 6"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="1000" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="19">
+    <w:name w:val="toc 7"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="1200" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="20">
+    <w:name w:val="toc 8"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="1400" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="21">
+    <w:name w:val="toc 9"/>
+    <w:next w:val="1"/>
+    <w:uiPriority w:val="39"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="1600" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="22">
+    <w:name w:val="Footnote"/>
+    <w:link w:val="23"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="851"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="23">
+    <w:name w:val="Footnote1"/>
+    <w:link w:val="22"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24">
+    <w:name w:val="Header and Footer"/>
+    <w:link w:val="25"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="000000"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="25">
+    <w:name w:val="Header and Footer1"/>
+    <w:link w:val="24"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:rFonts w:ascii="XO Thames" w:hAnsi="XO Thames"/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="26">
+    <w:name w:val="Unresolved Mention"/>
+    <w:link w:val="27"/>
+    <w:uiPriority w:val="0"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="160" w:line="264" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorAscii" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+      <w:color w:val="605E5C"/>
+      <w:spacing w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:shd w:val="clear" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="27">
+    <w:name w:val="Unresolved Mention1"/>
+    <w:basedOn w:val="7"/>
+    <w:link w:val="26"/>
+    <w:uiPriority w:val="0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a15="http://schemas.microsoft.com/office/drawing/2012/main" xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:co="http://ncloudtech.com" xmlns:co-ooxml="http://ncloudtech.com/ooxml" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:s="http://schemas.openxmlformats.org/officeDocument/2006/sharedTypes" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:x="urn:schemas-microsoft-com:office:excel" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1684,43 +1777,60 @@
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
+  <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
+  <Pages>1</Pages>
   <TotalTime></TotalTime>
+  <ScaleCrop>false</ScaleCrop>
+  <LinksUpToDate>false</LinksUpToDate>
+  <Application>WPS Office_6.13.1.8710_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
-  <ScaleCrop>false</ScaleCrop>
-  <Application>MyOffice-CoreFramework-macOS/25</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Data</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>1033-6.13.1.8710</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>26A91EF4EBCE73ACAB37BD692DD243B0_42</vt:lpwstr>
+  </property>
+</Properties>
+</file>