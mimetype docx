--- v0 (2026-03-22)
+++ v1 (2026-05-24)
@@ -19,50 +19,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w14:paraId="0FE0DED0" w14:textId="77777777" w:rsidR="00C84BAB" w:rsidRPr="003E6338" w:rsidRDefault="00C84BAB" w:rsidP="003E6338">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk223381206"/>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ДОГОВОР №</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -103,97 +104,115 @@
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="31"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E6338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г. Москва</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5AABEC9D" w14:textId="4700D954" w:rsidR="00C84BAB" w:rsidRPr="003E6338" w:rsidRDefault="00C84BAB" w:rsidP="003E6338">
+          <w:p w14:paraId="5AABEC9D" w14:textId="3ECF14DB" w:rsidR="00C84BAB" w:rsidRPr="003E6338" w:rsidRDefault="00C84BAB" w:rsidP="003E6338">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003E6338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>«    »</w:t>
+              <w:t xml:space="preserve">«  </w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="003E6338">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  »</w:t>
             </w:r>
             <w:r w:rsidRPr="003E6338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003E6338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">                         20</w:t>
             </w:r>
-            <w:r w:rsidR="00123D27">
+            <w:r w:rsidR="005C203F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>26</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005C203F">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r w:rsidRPr="003E6338">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>г.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="498D04EE" w14:textId="77777777" w:rsidR="00893502" w:rsidRPr="003E6338" w:rsidRDefault="00893502" w:rsidP="003E6338">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:firstLine="709"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59742865" w14:textId="7461086C" w:rsidR="00893502" w:rsidRPr="003E6338" w:rsidRDefault="00893502" w:rsidP="003E6338">
@@ -231,51 +250,71 @@
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>АНО «</w:t>
       </w:r>
       <w:r w:rsidR="00396183" w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>ЭЛЕКТРОСЕРТИФИКАЦИЯ</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">», именуемая в дальнейшем ИСПОЛНИТЕЛЬ, в лице </w:t>
+        <w:t xml:space="preserve">», именуемая </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003E6338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>в дальнейшем</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003E6338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ИСПОЛНИТЕЛЬ, в лице </w:t>
       </w:r>
       <w:r w:rsidR="00893502" w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>исполнительного директора Гусарова Алексея Викторовича</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, действующего на основании Устава, с одной стороны и </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
@@ -541,51 +580,71 @@
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>- Орган по сертификации электр</w:t>
       </w:r>
       <w:r w:rsidR="00D96B04" w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>энергии проводит экспертную оценку качества электрической энергии на соответствие требований ГОСТ 32144-2013 «Электрическая энергия. Совместимость технически средств электромагнитная. Нормы качества электрической энергии в системах электроснабжения общего назначения» (п.п. 4.2.1, 4.2.2);</w:t>
+        <w:t>энергии проводит экспертную оценку качества электрической энергии на соответствие требований ГОСТ 32144-2013 «Электрическая энергия. Совместимость технически средств электромагнитная. Нормы качества электрической энергии в системах электроснабжения общего назначения» (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003E6338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003E6338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 4.2.1, 4.2.2);</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CC66874" w14:textId="214F95D8" w:rsidR="0046508C" w:rsidRPr="003E6338" w:rsidRDefault="0046508C" w:rsidP="003E6338">
       <w:pPr>
         <w:pStyle w:val="af1"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">- аккредитованная испытательная лаборатория </w:t>
       </w:r>
       <w:r w:rsidR="00D96B04" w:rsidRPr="003E6338">
@@ -703,51 +762,71 @@
       <w:r w:rsidR="0046508C" w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>оформляет и передает</w:t>
       </w:r>
       <w:r w:rsidR="0046508C" w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:snapToGrid w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заказчику сертификат соответствия качества электрической энергии на соответствие требований ГОСТ 32144-2013 «Электрическая энергия. Совместимость технически средств электромагнитная. Нормы качества электрической энергии в системах электроснабжения общего назначения» (п.п. 4.2.1, 4.2.2).</w:t>
+        <w:t xml:space="preserve"> Заказчику сертификат соответствия качества электрической энергии на соответствие требований ГОСТ 32144-2013 «Электрическая энергия. Совместимость технически средств электромагнитная. Нормы качества электрической энергии в системах электроснабжения общего назначения» (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0046508C" w:rsidRPr="003E6338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>п.п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0046508C" w:rsidRPr="003E6338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:snapToGrid w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. 4.2.1, 4.2.2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FBDEC97" w14:textId="77777777" w:rsidR="0046508C" w:rsidRPr="003E6338" w:rsidRDefault="0046508C" w:rsidP="003E6338">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76BE6C70" w14:textId="77777777" w:rsidR="003E6338" w:rsidRPr="003E6338" w:rsidRDefault="003E6338" w:rsidP="003E6338">
       <w:pPr>
@@ -3101,51 +3180,71 @@
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>6.1</w:t>
       </w:r>
       <w:r w:rsidR="00C84BAB" w:rsidRPr="003E6338">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Все споры и разногласия, возникшие в процессе исполнения настоящего Договора, решаются путем переговоров. В случае не достижения согласия, спор будет передан на рассмотрение Арбитражного суда г. Москвы.</w:t>
+        <w:t xml:space="preserve"> Все споры и разногласия, возникшие в процессе исполнения настоящего Договора, решаются путем переговоров. В случае </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00C84BAB" w:rsidRPr="003E6338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>не достижения</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00C84BAB" w:rsidRPr="003E6338">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> согласия, спор будет передан на рассмотрение Арбитражного суда г. Москвы.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B46CDA2" w14:textId="77777777" w:rsidR="00C84BAB" w:rsidRPr="003E6338" w:rsidRDefault="00C84BAB" w:rsidP="003E6338">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4CF14D88" w14:textId="4E0A6FCA" w:rsidR="00C84BAB" w:rsidRPr="003E6338" w:rsidRDefault="00C84BAB" w:rsidP="003E6338">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:caps/>
@@ -3614,51 +3713,83 @@
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D049B9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Адрес местонахождения</w:t>
             </w:r>
             <w:r w:rsidR="00C84BAB" w:rsidRPr="00D049B9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00D049B9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>117218, г. Москва, пр-кт Нахимовский, д. 32, помещ. 1, ком. 23</w:t>
+              <w:t xml:space="preserve">117218, г. Москва, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D049B9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пр-кт</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D049B9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Нахимовский, д. 32, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D049B9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>помещ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00D049B9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. 1, ком. 23</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21651BD9" w14:textId="2B2B68DF" w:rsidR="00C84BAB" w:rsidRPr="00D049B9" w:rsidRDefault="00C84BAB" w:rsidP="003E6338">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1102"/>
               </w:tabs>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D049B9">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ИНН 7725555034</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3EEA0BA7" w14:textId="5E534282" w:rsidR="00C84BAB" w:rsidRPr="00D049B9" w:rsidRDefault="00C84BAB" w:rsidP="003E6338">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1102"/>
@@ -4139,93 +4270,94 @@
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6E05C181" w14:textId="77777777" w:rsidR="00C84BAB" w:rsidRPr="003E6338" w:rsidRDefault="00C84BAB" w:rsidP="003E6338">
             <w:pPr>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="5A13C4E3" w14:textId="77777777" w:rsidR="00C616B3" w:rsidRPr="003E6338" w:rsidRDefault="00C616B3" w:rsidP="003E6338">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C616B3" w:rsidRPr="003E6338" w:rsidSect="00173D2B">
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11909" w:h="16834" w:code="9"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="851" w:header="397" w:footer="397" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="035BCBFE" w14:textId="77777777" w:rsidR="009B6872" w:rsidRDefault="009B6872" w:rsidP="00C84BAB">
+    <w:p w14:paraId="00D36F88" w14:textId="77777777" w:rsidR="00561404" w:rsidRDefault="00561404" w:rsidP="00C84BAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="643B5D60" w14:textId="77777777" w:rsidR="009B6872" w:rsidRDefault="009B6872" w:rsidP="00C84BAB">
+    <w:p w14:paraId="6F177B29" w14:textId="77777777" w:rsidR="00561404" w:rsidRDefault="00561404" w:rsidP="00C84BAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4362,61 +4494,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="0054599D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="0054599D">
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F9D9915" w14:textId="77777777" w:rsidR="009B6872" w:rsidRDefault="009B6872" w:rsidP="00C84BAB">
+    <w:p w14:paraId="0B908A71" w14:textId="77777777" w:rsidR="00561404" w:rsidRDefault="00561404" w:rsidP="00C84BAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F9ADDE2" w14:textId="77777777" w:rsidR="009B6872" w:rsidRDefault="009B6872" w:rsidP="00C84BAB">
+    <w:p w14:paraId="1C7D1323" w14:textId="77777777" w:rsidR="00561404" w:rsidRDefault="00561404" w:rsidP="00C84BAB">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B7177BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9AE82F5A"/>
     <w:lvl w:ilvl="0" w:tplc="0419000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5441,117 +5573,121 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1087456828">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="2023971430">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1260065913">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1212615222">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1366370476">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1563714290">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="132"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FC27A4"/>
     <w:rsid w:val="000245DF"/>
     <w:rsid w:val="00060EA7"/>
     <w:rsid w:val="00091B7B"/>
     <w:rsid w:val="000A3D2D"/>
     <w:rsid w:val="000B0B83"/>
     <w:rsid w:val="000C184F"/>
     <w:rsid w:val="000F1D0D"/>
     <w:rsid w:val="001010BE"/>
     <w:rsid w:val="00123D27"/>
     <w:rsid w:val="00173D2B"/>
     <w:rsid w:val="001D3272"/>
     <w:rsid w:val="001F14BF"/>
     <w:rsid w:val="00220505"/>
     <w:rsid w:val="00235CA3"/>
     <w:rsid w:val="00237F9F"/>
     <w:rsid w:val="00265467"/>
     <w:rsid w:val="0026789B"/>
     <w:rsid w:val="002854A1"/>
     <w:rsid w:val="00290343"/>
     <w:rsid w:val="002968B9"/>
     <w:rsid w:val="002C1238"/>
     <w:rsid w:val="002E2326"/>
     <w:rsid w:val="00321A19"/>
     <w:rsid w:val="00324A09"/>
     <w:rsid w:val="00356CA4"/>
+    <w:rsid w:val="0036040B"/>
     <w:rsid w:val="003641A3"/>
     <w:rsid w:val="003804F3"/>
     <w:rsid w:val="00396183"/>
     <w:rsid w:val="003B0689"/>
     <w:rsid w:val="003B533A"/>
     <w:rsid w:val="003C12DF"/>
     <w:rsid w:val="003C589E"/>
     <w:rsid w:val="003E6338"/>
     <w:rsid w:val="00406190"/>
     <w:rsid w:val="004526DA"/>
     <w:rsid w:val="0046508C"/>
     <w:rsid w:val="004A1F54"/>
     <w:rsid w:val="004D3F8C"/>
     <w:rsid w:val="004D715E"/>
     <w:rsid w:val="00503373"/>
     <w:rsid w:val="00512A3D"/>
     <w:rsid w:val="0054599D"/>
+    <w:rsid w:val="00561404"/>
     <w:rsid w:val="005923C4"/>
     <w:rsid w:val="005A66E2"/>
     <w:rsid w:val="005B0F3C"/>
     <w:rsid w:val="005C0635"/>
+    <w:rsid w:val="005C203F"/>
     <w:rsid w:val="005C324D"/>
     <w:rsid w:val="00635A57"/>
     <w:rsid w:val="00682A5D"/>
     <w:rsid w:val="006A79EB"/>
     <w:rsid w:val="00706393"/>
     <w:rsid w:val="007619D0"/>
     <w:rsid w:val="00766A84"/>
     <w:rsid w:val="007D50E2"/>
     <w:rsid w:val="007E2BDB"/>
     <w:rsid w:val="007E74E1"/>
     <w:rsid w:val="00847552"/>
     <w:rsid w:val="008511F0"/>
     <w:rsid w:val="00885AE7"/>
     <w:rsid w:val="00893502"/>
     <w:rsid w:val="008B1982"/>
     <w:rsid w:val="00903153"/>
     <w:rsid w:val="009141E1"/>
     <w:rsid w:val="009175BF"/>
     <w:rsid w:val="00921AE1"/>
     <w:rsid w:val="009472F2"/>
     <w:rsid w:val="009567BB"/>
     <w:rsid w:val="00970AF8"/>
     <w:rsid w:val="009B3342"/>
     <w:rsid w:val="009B6872"/>
     <w:rsid w:val="009C0DD4"/>
@@ -6684,65 +6820,65 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BCE8F76F-771C-4AD6-8724-E4CC74EE3EDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>1370</Words>
-  <Characters>7811</Characters>
+  <Characters>7815</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>65</Lines>
   <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9163</CharactersWithSpaces>
+  <CharactersWithSpaces>9167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>господин Гусаров</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>