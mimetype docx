--- v0 (2025-10-24)
+++ v1 (2026-06-04)
@@ -2,83 +2,83 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w:rsidR="00485011" w:rsidRDefault="00F67DEB">
+    <w:p w:rsidR="00485011" w:rsidRDefault="006B29B7">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:pict>
           <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
             <v:stroke joinstyle="miter"/>
             <v:formulas>
               <v:f eqn="if lineDrawn pixelLineWidth 0"/>
               <v:f eqn="sum @0 1 0"/>
               <v:f eqn="sum 0 0 @1"/>
               <v:f eqn="prod @2 1 2"/>
               <v:f eqn="prod @3 21600 pixelWidth"/>
               <v:f eqn="prod @3 21600 pixelHeight"/>
               <v:f eqn="sum @0 0 1"/>
               <v:f eqn="prod @6 1 2"/>
               <v:f eqn="prod @7 21600 pixelWidth"/>
               <v:f eqn="sum @8 21600 0"/>
               <v:f eqn="prod @7 21600 pixelHeight"/>
               <v:f eqn="sum @10 21600 0"/>
             </v:formulas>
             <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
             <o:lock v:ext="edit" aspectratio="t"/>
           </v:shapetype>
-          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:307.1pt;height:80.75pt">
+          <v:shape id="_x0000_i1025" type="#_x0000_t75" style="width:307.2pt;height:81pt">
             <v:imagedata r:id="rId5" o:title="шапка"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F45D1A" w:rsidRDefault="00F45D1A">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F45D1A" w:rsidRPr="00C90E48" w:rsidRDefault="00485011" w:rsidP="004443A0">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="2" w:color="000000"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10348"/>
         </w:tabs>
         <w:spacing w:line="288" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
@@ -319,50 +319,59 @@
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r w:rsidR="009962C5" w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="00715F5A" w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
+      <w:r w:rsidR="006B29B7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
       <w:r w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Всероссийском туристическом слете предпринимателей</w:t>
       </w:r>
       <w:r w:rsidR="00F45D1A" w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> «Содружество»</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00485011" w:rsidRPr="00F67DEB" w:rsidRDefault="00485011" w:rsidP="00F67DEB">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00485011" w:rsidRPr="00F67DEB" w:rsidRDefault="00935558" w:rsidP="00F67DEB">
       <w:pPr>
@@ -413,95 +422,103 @@
         </w:rPr>
         <w:t>стоимость участия каждого члена команды</w:t>
       </w:r>
       <w:r w:rsidR="009D4203" w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008973F6" w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>или гостя</w:t>
       </w:r>
       <w:r w:rsidR="00D25278" w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> — 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00715F5A" w:rsidRPr="00F67DEB">
+        <w:t xml:space="preserve"> — </w:t>
+      </w:r>
+      <w:r w:rsidR="006B29B7" w:rsidRPr="006B29B7">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>50</w:t>
+        <w:t>2000</w:t>
       </w:r>
       <w:r w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>0 руб.</w:t>
+        <w:t xml:space="preserve"> руб.</w:t>
       </w:r>
       <w:r w:rsidR="00F67DEB" w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (предоплата) или</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008973F6" w:rsidRPr="00F67DEB" w:rsidRDefault="00715F5A" w:rsidP="00F67DEB">
+    <w:p w:rsidR="008973F6" w:rsidRPr="00F67DEB" w:rsidRDefault="006B29B7" w:rsidP="00F67DEB">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:left="720"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F67DEB">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>2000</w:t>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidR="00715F5A" w:rsidRPr="00F67DEB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>00</w:t>
       </w:r>
       <w:r w:rsidR="00F45D1A" w:rsidRPr="00F67DEB">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> руб. (оплата на месте);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008973F6" w:rsidRPr="00F67DEB" w:rsidRDefault="00F45D1A" w:rsidP="00F67DEB">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F67DEB">
@@ -1325,88 +1342,97 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> _</w:t>
       </w:r>
       <w:r w:rsidR="00935558">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="009D4203">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="008D372C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_._</w:t>
+        <w:t>_.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00935558">
+      <w:r w:rsidR="008D372C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>______</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A57347">
+        <w:t>_</w:t>
+      </w:r>
+      <w:r w:rsidR="00935558">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>_________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007B1BB6">
+        <w:t>______</w:t>
+      </w:r>
+      <w:r w:rsidR="00A57347">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00166264" w:rsidRPr="00715F5A">
+        <w:t>_________</w:t>
+      </w:r>
+      <w:r w:rsidR="007B1BB6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009962C5">
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidR="00166264" w:rsidRPr="00715F5A">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
-      </w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="006B29B7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00485011">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>г.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008D372C" w:rsidRDefault="008D372C" w:rsidP="00234482">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="008D372C" w:rsidRPr="009D4203" w:rsidRDefault="008D372C" w:rsidP="00F67DEB">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:ind w:right="-307"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1508,51 +1534,51 @@
         </w:rPr>
         <w:t>+</w:t>
       </w:r>
       <w:r w:rsidR="00AC4F48" w:rsidRPr="00AC4F48">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">7 980 747 88 98 </w:t>
       </w:r>
       <w:r w:rsidR="00385596" w:rsidRPr="00AC4F48">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>Молоканова Вера Александровна</w:t>
       </w:r>
       <w:r w:rsidR="00C90E48">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C90E48" w:rsidRDefault="007943D0" w:rsidP="009522AF">
+    <w:p w:rsidR="00C90E48" w:rsidRDefault="006B29B7" w:rsidP="009522AF">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="000D247A">
           <w:rPr>
             <w:rStyle w:val="a4"/>
             <w:sz w:val="26"/>
             <w:szCs w:val="26"/>
           </w:rPr>
           <w:t>https://turslet-yar.ru/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00C90E48">
         <w:rPr>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
@@ -1792,52 +1818,50 @@
       <w:r w:rsidR="000A5E05" w:rsidRPr="009D4203">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>детей/</w:t>
       </w:r>
       <w:r w:rsidR="00A221E1" w:rsidRPr="009D4203">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>подростков и знать, где они находятся.</w:t>
       </w:r>
       <w:r w:rsidR="00BD6A41" w:rsidRPr="009D4203">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w:rsidR="007B1BB6" w:rsidRPr="007B1BB6" w:rsidRDefault="007B1BB6" w:rsidP="00563EE5">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B1BB6" w:rsidRPr="007B1BB6" w:rsidSect="00221789">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
@@ -1851,51 +1875,50 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="OpenSymbol">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="1001ECEA" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Courier New"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00008003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002AFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -2157,95 +2180,96 @@
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:embedSystemFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="0000" w:allStyles="0" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="0" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:defaultTableStyle w:val="a"/>
   <w:drawingGridHorizontalSpacing w:val="0"/>
   <w:drawingGridVerticalSpacing w:val="0"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:drawingGridHorizontalOrigin w:val="0"/>
   <w:drawingGridVerticalOrigin w:val="0"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006155A1"/>
     <w:rsid w:val="000479A9"/>
     <w:rsid w:val="00060C49"/>
     <w:rsid w:val="00087D8C"/>
     <w:rsid w:val="00094276"/>
     <w:rsid w:val="000A5E05"/>
     <w:rsid w:val="000D247A"/>
     <w:rsid w:val="000E3495"/>
     <w:rsid w:val="00166264"/>
     <w:rsid w:val="00196C2C"/>
     <w:rsid w:val="00221789"/>
     <w:rsid w:val="00234482"/>
     <w:rsid w:val="002A1594"/>
     <w:rsid w:val="00300118"/>
     <w:rsid w:val="00301123"/>
     <w:rsid w:val="00377077"/>
     <w:rsid w:val="00385596"/>
     <w:rsid w:val="00390866"/>
     <w:rsid w:val="003A1695"/>
     <w:rsid w:val="004443A0"/>
     <w:rsid w:val="004513E8"/>
     <w:rsid w:val="00485011"/>
     <w:rsid w:val="004A0E85"/>
     <w:rsid w:val="004F2193"/>
     <w:rsid w:val="00563EE5"/>
     <w:rsid w:val="006155A1"/>
+    <w:rsid w:val="006B29B7"/>
     <w:rsid w:val="00701205"/>
     <w:rsid w:val="00715F5A"/>
     <w:rsid w:val="007943D0"/>
     <w:rsid w:val="007B1BB6"/>
     <w:rsid w:val="00824151"/>
     <w:rsid w:val="00881454"/>
     <w:rsid w:val="008973F6"/>
     <w:rsid w:val="008D372C"/>
     <w:rsid w:val="008F7406"/>
     <w:rsid w:val="00935558"/>
     <w:rsid w:val="009522AF"/>
     <w:rsid w:val="009962C5"/>
     <w:rsid w:val="009D4203"/>
     <w:rsid w:val="00A221E1"/>
     <w:rsid w:val="00A57347"/>
     <w:rsid w:val="00A864B4"/>
     <w:rsid w:val="00AB34FA"/>
     <w:rsid w:val="00AC49B2"/>
     <w:rsid w:val="00AC4F48"/>
     <w:rsid w:val="00B33623"/>
     <w:rsid w:val="00B42A12"/>
     <w:rsid w:val="00BB6899"/>
     <w:rsid w:val="00BC2418"/>
     <w:rsid w:val="00BD48EC"/>
     <w:rsid w:val="00BD6A41"/>
@@ -2261,51 +2285,51 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:doNotEmbedSmartTags/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0313375D"/>
+  <w14:docId w14:val="0A1C6A51"/>
   <w15:docId w15:val="{7F881A0B-4DEE-42F4-A9D9-0C3DE28CAE70}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -3147,74 +3171,74 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>241</Words>
-  <Characters>1378</Characters>
+  <Characters>1379</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr> </vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>DG Win&amp;Soft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1616</CharactersWithSpaces>
+  <CharactersWithSpaces>1617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="24" baseType="variant">
       <vt:variant>
         <vt:i4>6619175</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://turslet-yar.ru/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245283</vt:i4>
       </vt:variant>
       <vt:variant>