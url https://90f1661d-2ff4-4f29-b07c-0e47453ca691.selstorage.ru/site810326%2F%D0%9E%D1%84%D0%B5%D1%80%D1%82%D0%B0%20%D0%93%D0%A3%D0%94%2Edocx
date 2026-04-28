--- v0 (2025-10-20)
+++ v1 (2026-04-28)
@@ -1,47 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="72A6555C" w14:textId="77777777" w:rsidR="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Утверждено </w:t>
       </w:r>
       <w:r w:rsidR="00B71C47" w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">общим собранием </w:t>
       </w:r>
@@ -266,84 +267,96 @@
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КПП </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
         <w:t>772601001</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ОГРН </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
         <w:t>1237700636690</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05454187" w14:textId="77777777" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
+    <w:p w14:paraId="05454187" w14:textId="13EDB3D5" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Расчетный счет: No.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
         <w:t xml:space="preserve"> 40702810710001498855</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> в </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
-        <w:t>АО «Тинькофф Банк»</w:t>
+        <w:t>АО «Т</w:t>
+      </w:r>
+      <w:r w:rsidR="00014D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B61D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+        </w:rPr>
+        <w:t>Банк»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A35C3D" w14:textId="5C612224" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Корреспондентский счет: No.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
         </w:rPr>
         <w:t xml:space="preserve"> 30101810145250000974</w:t>
       </w:r>
@@ -571,73 +584,99 @@
         </w:rPr>
         <w:t xml:space="preserve">центры «Гимнастика у Дома» </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>расположены по адрес</w:t>
       </w:r>
       <w:r w:rsidR="000A1A7A" w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>у</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E93413A" w14:textId="130A246D" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">· город Москва, </w:t>
+    <w:p w14:paraId="7E93413A" w14:textId="71A8697B" w:rsidR="007D1508" w:rsidRDefault="007D1508" w:rsidP="00014D74">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B61D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">город Москва, </w:t>
       </w:r>
       <w:r w:rsidR="006800BC" w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Скандинавский бульвар, дом 2, корпус 8;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79531C9E" w14:textId="0F0307BA" w:rsidR="00014D74" w:rsidRDefault="00014D74" w:rsidP="00014D74">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>город Москва, Лобановский лес, дом 9;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="723A383E" w14:textId="77777777" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.3 Места для проведения занятий оборудованы надлежащим образом и оснащены необходимым оборудованием, спортивным инвентарём для занятий соответствующим видом спорта, и оказания услуг, предусмотренных настоящим договором;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E8C8B33" w14:textId="77777777" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
@@ -874,123 +913,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>центров «Гимнастика у Дома»,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> утверждённых </w:t>
       </w:r>
       <w:r w:rsidR="00B71C47" w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">решением общего </w:t>
       </w:r>
       <w:r w:rsidR="00B61D68" w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>собрани</w:t>
+        <w:t xml:space="preserve">собрания учредителей ООО </w:t>
       </w:r>
       <w:r w:rsidR="00B61D68" w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t>я</w:t>
+        </w:rPr>
+        <w:t>«ДНК-Динамика».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E9185CC" w14:textId="6B85E3ED" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B61D68">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">В целях ознакомления вся необходимая информация размещена на специальных информационных стендах, расположенных в спортивных </w:t>
       </w:r>
       <w:r w:rsidR="00B61D68" w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> учредителей ООО </w:t>
-[...57 lines deleted...]
-        <w:t xml:space="preserve">, </w:t>
+        <w:t xml:space="preserve">центрах «Гимнастика у Дома», </w:t>
       </w:r>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>а также – на официальном сайте в сети Интернет</w:t>
       </w:r>
       <w:r w:rsidR="00B61D68" w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FC6CA6F" w14:textId="77777777" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -1377,66 +1375,108 @@
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.3 Заказчик предоставляет Исполнителю право получения, обработки, хранения и использования своих персональных данных в целях надлежащего выполнения принятых на себя обязательств;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21CA1927" w14:textId="77777777" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.4 Исполнитель принимает на себя обязательство принять необходимые и достаточные меры для защиты персональных данных Заказчика от их неправомерного использования третьими лицами;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6133C2BC" w14:textId="77777777" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
+    <w:p w14:paraId="6133C2BC" w14:textId="77777777" w:rsidR="007D1508" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5.5 Исполнитель имеет право хранить персональные данные Заказчика не более 3 (три) календарных лет с даты прекращения настоящего договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E37B7E0" w14:textId="58CA8725" w:rsidR="00014D74" w:rsidRPr="00014D74" w:rsidRDefault="00014D74" w:rsidP="007B2F61">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.6 Исполнитель передает персональные данные клиентов сайта в АО «Т-Банк», в случае заполнения формы обратной связи на сайте </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>gudgimnast</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00014D74">
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ru</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C290C6" w14:textId="77777777" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B61D68">
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6. Срок договора</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5838B3AD" w14:textId="77777777" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="both"/>
@@ -1885,140 +1925,630 @@
         </w:rPr>
         <w:t>9.4 Новая редакция настоящей публичной оферты действительна для лиц, впервые заключающих договор оказания услуг, а также для лиц, продлевающих действие договора оказания услуг.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBBDCD6" w14:textId="484F267A" w:rsidR="007D1508" w:rsidRPr="00B61D68" w:rsidRDefault="007D1508" w:rsidP="007B2F61">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Montserrat" w:hAnsi="Montserrat"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007D1508" w:rsidRPr="00B61D68">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Montserrat">
+    <w:charset w:val="CC"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...11 lines deleted...]
-    <w:sig w:usb0="2000020F" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="00000197" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0E25601A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16E242B6"/>
+    <w:lvl w:ilvl="0" w:tplc="AC165484">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="268A45A0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="349A5BCA"/>
+    <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="270A5C25"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6D76C1CE"/>
+    <w:lvl w:ilvl="0" w:tplc="AC165484">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7200" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B7F62B1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D8B8B06A"/>
+    <w:lvl w:ilvl="0" w:tplc="AC165484">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Montserrat" w:eastAsia="Times New Roman" w:hAnsi="Montserrat" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1209343065">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="687096885">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="423184869">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="363404766">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D1508"/>
+    <w:rsid w:val="00014D74"/>
     <w:rsid w:val="00024E32"/>
     <w:rsid w:val="000A1A7A"/>
     <w:rsid w:val="00131E59"/>
     <w:rsid w:val="00277991"/>
+    <w:rsid w:val="004637C8"/>
     <w:rsid w:val="00532CF7"/>
     <w:rsid w:val="006800BC"/>
     <w:rsid w:val="007B2F61"/>
     <w:rsid w:val="007D1508"/>
     <w:rsid w:val="00B61D68"/>
     <w:rsid w:val="00B71C47"/>
+    <w:rsid w:val="00DD4A9D"/>
     <w:rsid w:val="00F13163"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2259795F"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8AEC84CA-2A88-4D96-8273-861B301FACE4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2465,74 +2995,74 @@
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006800BC"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="608658431">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2791,69 +3321,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2250</Words>
-  <Characters>12829</Characters>
+  <Words>2275</Words>
+  <Characters>12972</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
+  <Lines>108</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15049</CharactersWithSpaces>
+  <CharactersWithSpaces>15217</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>dnkgymnastics@gmail.com</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>