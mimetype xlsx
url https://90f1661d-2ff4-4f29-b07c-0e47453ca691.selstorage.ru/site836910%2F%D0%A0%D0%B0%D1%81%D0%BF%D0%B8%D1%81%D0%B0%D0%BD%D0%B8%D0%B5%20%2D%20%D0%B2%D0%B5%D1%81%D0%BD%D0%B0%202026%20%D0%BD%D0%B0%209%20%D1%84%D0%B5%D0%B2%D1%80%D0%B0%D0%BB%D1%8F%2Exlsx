--- v0 (2026-03-14)
+++ v1 (2026-04-28)
@@ -1,86 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29628"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29822"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\Мои\Кафедра\Учебная часть\Весна 2026\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://d.docs.live.net/789E589EF1C6CEA2/ВАЛЕНТИН/хирургия/фак хирургия/расписание/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{F6EB880D-3530-C442-8B7C-C7E30D425975}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="34" documentId="8_{F6EB880D-3530-C442-8B7C-C7E30D425975}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{E974BA41-2F76-4783-B079-472E0F95C5C3}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="16440" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="30936" windowHeight="16776" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="весна 2026 (3)" sheetId="39" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'весна 2026 (3)'!$A$1:$AR$40</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" uri="{7523E5D3-25F3-A5E0-1632-64F254C22452}">
       <mx:ArchID Flags="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="109" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="112" uniqueCount="102">
   <si>
     <t>Неделя / Месяц / Дата</t>
   </si>
   <si>
     <t>Преподаватель</t>
   </si>
   <si>
     <t>База</t>
   </si>
   <si>
     <t>6 дневной</t>
   </si>
   <si>
     <t>ассистент</t>
   </si>
   <si>
     <t>Михайлов Владимир Геннадьевич</t>
   </si>
   <si>
     <t>профессор</t>
   </si>
   <si>
     <t>доцент</t>
   </si>
   <si>
@@ -410,56 +411,65 @@
   </si>
   <si>
     <t>10 гр 6 курс                19.02-03.03</t>
   </si>
   <si>
     <t>13 гр 6 курс                04.03-16.03</t>
   </si>
   <si>
     <t>7 гр 6 курс 16.03-26.03</t>
   </si>
   <si>
     <t>1 гр 6 курс                27.03-07.04</t>
   </si>
   <si>
     <t>4 гр 6 курс                08.04-17.04</t>
   </si>
   <si>
     <t>25 гр 6 курс                20.04-29.04</t>
   </si>
   <si>
     <t>19 гр 6 курс                30.04-13.05</t>
   </si>
   <si>
     <t>22 гр 6 курс                14.05-22.05</t>
   </si>
+  <si>
+    <t>https://facultysurgery.ru/</t>
+  </si>
+  <si>
+    <t>занятия в ЦКБ гражданской авиации https://facultysurgery.ru/contacts</t>
+  </si>
+  <si>
+    <t>занятия в РЖД на волоколамке</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="33" x14ac:knownFonts="1">
+  <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="18"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
@@ -685,84 +695,92 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <vertAlign val="superscript"/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="20"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF6DD9FF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFB9B9"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="49">
+  <borders count="67">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="medium">
@@ -1334,52 +1352,260 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="dashed">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="dashed">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="dashed">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="dotted">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="dotted">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dotted">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="dashed">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="311">
+  <cellStyleXfs count="312">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -1647,169 +1873,155 @@
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="266">
+  <cellXfs count="286">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="18" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="19" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="20" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="23" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="24" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="21" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="22" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1829,73 +2041,61 @@
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="32" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="35" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="49" fontId="26" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="25" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="31" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="33" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -1989,132 +2189,122 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="40" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="34" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="36" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="5" borderId="18" xfId="0" applyFill="1" applyBorder="1"/>
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="40" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="38" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="19" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="28" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="49" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="50" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="51" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="52" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="58" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="59" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="60" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="60" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="61" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -2196,597 +2386,694 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="3" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" textRotation="90" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="27" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="2" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="53" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="54" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="55" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="56" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="57" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="47" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="45" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="48" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="3" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="44" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="3" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="43" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="42" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="4" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="63" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="center" vertical="center"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="311" applyNumberFormat="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="45" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="42" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="64" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="49" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="50" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="51" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="52" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="65" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="47" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="66" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="30" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="27" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...172 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="3" borderId="48" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="55" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="56" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="57" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="26" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="43" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="62" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="63" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="42" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="5" borderId="64" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="311">
-[...310 lines deleted...]
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+  <cellStyles count="312">
+    <cellStyle name="Гиперссылка" xfId="129" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="131" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="135" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="137" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="139" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="143" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="145" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="147" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="151" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="153" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="155" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="159" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="161" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="163" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="167" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="169" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="171" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="175" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="177" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="179" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="183" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="185" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="187" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="191" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="193" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="195" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="199" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="201" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="203" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="207" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="209" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="211" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="215" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="217" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="219" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="223" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="225" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="227" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="231" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="233" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="235" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="239" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="241" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="243" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="247" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="249" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="251" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="255" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="257" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="259" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="263" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="265" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="267" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="271" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="273" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="275" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="279" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="281" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="283" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="287" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="289" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="291" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="295" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="297" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="299" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="303" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="305" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="307" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="309" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="301" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="293" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="285" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="277" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="269" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="261" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="253" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="245" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="237" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="229" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="221" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="213" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="205" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="197" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="189" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="181" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="173" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="165" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="157" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="149" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="141" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="133" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="55" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="57" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="59" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="63" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="65" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="67" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="69" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="71" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="73" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="75" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="79" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="81" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="83" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="85" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="87" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="89" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="91" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="95" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="97" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="99" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="101" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="103" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="105" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="107" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="111" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="113" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="115" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="117" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="119" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="121" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="123" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="127" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="125" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="109" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="93" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="77" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="61" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="25" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="27" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="31" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="33" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="35" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="37" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="39" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="41" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="43" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="45" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="47" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="49" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="51" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="53" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="29" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="13" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="15" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="17" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="19" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="21" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="23" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="7" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="9" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="11" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="3" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8" hidden="1"/>
+    <cellStyle name="Гиперссылка" xfId="311" builtinId="8"/>
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="68" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="72" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="76" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="80" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="84" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="88" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="92" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="96" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="100" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="104" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="108" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="112" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="116" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="120" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="124" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="128" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="132" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="136" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="140" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="144" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="148" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="152" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="156" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="160" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="164" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="168" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="172" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="176" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="180" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="184" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="188" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="192" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="196" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="200" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="204" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="208" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="212" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="216" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="220" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="224" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="228" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="232" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="236" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="240" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="244" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="248" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="252" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="256" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="260" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="264" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="268" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="272" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="276" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="280" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="284" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="288" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="292" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="296" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="300" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="304" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="308" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="310" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="306" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="302" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="298" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="294" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="290" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="286" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="282" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="278" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="274" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="270" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="266" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="262" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="258" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="254" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="250" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="246" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="242" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="238" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="234" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="230" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="226" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="222" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="218" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="214" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="210" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="206" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="202" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="198" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="194" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="190" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="186" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="182" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="178" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="174" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="170" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="166" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="162" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="158" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="154" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="150" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="146" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="142" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="138" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="134" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="130" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="126" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="122" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="118" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="114" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="110" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="106" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="102" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="98" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="94" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="90" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="86" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="82" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="78" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="74" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="70" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="66" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="24" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="26" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="28" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="32" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="34" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="36" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="40" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="42" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="44" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="48" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="50" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="52" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="56" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="58" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="60" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="64" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="62" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="54" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="46" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="38" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="30" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="22" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="10" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="12" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="16" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="18" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="20" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="14" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="6" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="8" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="4" builtinId="9" hidden="1"/>
+    <cellStyle name="Открывавшаяся гиперссылка" xfId="2" builtinId="9" hidden="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleMedium4"/>
   <colors>
     <mruColors>
       <color rgb="FF6DD9FF"/>
       <color rgb="FFFFB9B9"/>
       <color rgb="FFFF5B5F"/>
       <color rgb="FFFF2929"/>
       <color rgb="FFFC2704"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+</file>
+
+<file path=xl/persons/person.xml><?xml version="1.0" encoding="utf-8"?>
+<personList xmlns="http://schemas.microsoft.com/office/spreadsheetml/2018/threadedcomments" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main"/>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -3066,2191 +3353,2183 @@
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin" /></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://facultysurgery.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B43F3358-48DD-47FD-B719-A39D9649E634}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AV40"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="B1" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="125" workbookViewId="0">
-      <selection activeCell="AE24" sqref="AE24"/>
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="110" zoomScaleNormal="110" zoomScalePageLayoutView="125" workbookViewId="0">
+      <selection activeCell="AX26" sqref="AX26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="10.97265625" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.6" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="4.9296875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="49" width="3.328125" customWidth="1"/>
+    <col min="1" max="1" width="4.8984375" customWidth="1"/>
+    <col min="2" max="2" width="31.3984375" customWidth="1"/>
+    <col min="3" max="49" width="3.296875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="156" t="s">
+    <row r="1" spans="1:48" ht="59.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A1" s="141" t="s">
         <v>56</v>
       </c>
-      <c r="B1" s="156"/>
-[...45 lines deleted...]
-      <c r="AV1" s="156"/>
+      <c r="B1" s="141"/>
+      <c r="C1" s="141"/>
+      <c r="D1" s="141"/>
+      <c r="E1" s="141"/>
+      <c r="F1" s="141"/>
+      <c r="G1" s="141"/>
+      <c r="H1" s="141"/>
+      <c r="I1" s="141"/>
+      <c r="J1" s="141"/>
+      <c r="K1" s="141"/>
+      <c r="L1" s="141"/>
+      <c r="M1" s="141"/>
+      <c r="N1" s="141"/>
+      <c r="O1" s="141"/>
+      <c r="P1" s="141"/>
+      <c r="Q1" s="141"/>
+      <c r="R1" s="141"/>
+      <c r="S1" s="141"/>
+      <c r="T1" s="141"/>
+      <c r="U1" s="141"/>
+      <c r="V1" s="141"/>
+      <c r="W1" s="141"/>
+      <c r="X1" s="141"/>
+      <c r="Y1" s="141"/>
+      <c r="Z1" s="141"/>
+      <c r="AA1" s="141"/>
+      <c r="AB1" s="141"/>
+      <c r="AC1" s="141"/>
+      <c r="AD1" s="141"/>
+      <c r="AE1" s="141"/>
+      <c r="AF1" s="141"/>
+      <c r="AG1" s="141"/>
+      <c r="AH1" s="141"/>
+      <c r="AI1" s="141"/>
+      <c r="AJ1" s="141"/>
+      <c r="AK1" s="141"/>
+      <c r="AL1" s="141"/>
+      <c r="AM1" s="141"/>
+      <c r="AN1" s="141"/>
+      <c r="AO1" s="141"/>
+      <c r="AP1" s="141"/>
+      <c r="AQ1" s="141"/>
+      <c r="AR1" s="141"/>
+      <c r="AS1" s="141"/>
+      <c r="AT1" s="141"/>
+      <c r="AU1" s="141"/>
+      <c r="AV1" s="141"/>
     </row>
-    <row r="2" spans="1:48" ht="0.95" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:48" ht="0.9" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A2" s="3"/>
       <c r="B2" s="3"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="3"/>
       <c r="N2" s="3"/>
       <c r="O2" s="3"/>
       <c r="P2" s="3"/>
       <c r="Q2" s="3"/>
       <c r="R2" s="3"/>
       <c r="S2" s="3"/>
       <c r="T2" s="3"/>
       <c r="U2" s="3"/>
       <c r="V2" s="3"/>
       <c r="W2" s="3"/>
       <c r="X2" s="3"/>
       <c r="Y2" s="3"/>
       <c r="Z2" s="3"/>
       <c r="AA2" s="3"/>
       <c r="AB2" s="3"/>
       <c r="AC2" s="3"/>
       <c r="AD2" s="3"/>
       <c r="AE2" s="3"/>
       <c r="AF2" s="3"/>
       <c r="AG2" s="3"/>
       <c r="AH2" s="3"/>
       <c r="AI2" s="3"/>
       <c r="AJ2" s="3"/>
       <c r="AK2" s="3"/>
       <c r="AL2" s="3"/>
       <c r="AM2" s="3"/>
       <c r="AN2" s="3"/>
       <c r="AO2" s="3"/>
       <c r="AP2" s="3"/>
       <c r="AQ2" s="3"/>
       <c r="AR2" s="3"/>
     </row>
-    <row r="3" spans="1:48" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:48" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
       <c r="W3" s="3"/>
       <c r="X3" s="3"/>
       <c r="Y3" s="3"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
       <c r="AG3" s="3"/>
       <c r="AH3" s="3"/>
       <c r="AI3" s="3"/>
       <c r="AJ3" s="3"/>
       <c r="AK3" s="3"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
     </row>
-    <row r="4" spans="1:48" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:48" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A4" s="3"/>
       <c r="B4" s="3"/>
       <c r="C4" s="3"/>
       <c r="D4" s="3"/>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
       <c r="L4" s="3"/>
       <c r="M4" s="3"/>
       <c r="N4" s="3"/>
       <c r="O4" s="3"/>
       <c r="P4" s="3"/>
       <c r="Q4" s="3"/>
       <c r="R4" s="3"/>
       <c r="S4" s="3"/>
       <c r="T4" s="3"/>
       <c r="U4" s="3"/>
       <c r="V4" s="3"/>
       <c r="W4" s="3"/>
       <c r="X4" s="3"/>
       <c r="Y4" s="3"/>
       <c r="Z4" s="3"/>
       <c r="AA4" s="3"/>
       <c r="AB4" s="3"/>
       <c r="AC4" s="3"/>
       <c r="AD4" s="3"/>
       <c r="AE4" s="3"/>
       <c r="AF4" s="3"/>
       <c r="AG4" s="3"/>
       <c r="AH4" s="3"/>
       <c r="AI4" s="3"/>
       <c r="AJ4" s="3"/>
       <c r="AK4" s="3"/>
       <c r="AL4" s="3"/>
       <c r="AM4" s="3"/>
       <c r="AN4" s="3"/>
       <c r="AO4" s="3"/>
       <c r="AP4" s="3"/>
       <c r="AQ4" s="3"/>
       <c r="AR4" s="3"/>
     </row>
-    <row r="5" spans="1:48" ht="0.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:48" ht="0.75" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
       <c r="A5" s="1"/>
       <c r="B5" s="1"/>
-      <c r="C5" s="61"/>
-[...40 lines deleted...]
-      <c r="AR5" s="61"/>
+      <c r="C5" s="56"/>
+      <c r="D5" s="56"/>
+      <c r="E5" s="56"/>
+      <c r="F5" s="56"/>
+      <c r="G5" s="56"/>
+      <c r="H5" s="56"/>
+      <c r="I5" s="56"/>
+      <c r="J5" s="56"/>
+      <c r="K5" s="56"/>
+      <c r="L5" s="56"/>
+      <c r="M5" s="56"/>
+      <c r="N5" s="56"/>
+      <c r="O5" s="56"/>
+      <c r="P5" s="56"/>
+      <c r="Q5" s="56"/>
+      <c r="R5" s="56"/>
+      <c r="S5" s="56"/>
+      <c r="T5" s="56"/>
+      <c r="U5" s="56"/>
+      <c r="V5" s="56"/>
+      <c r="W5" s="56"/>
+      <c r="X5" s="56"/>
+      <c r="Y5" s="56"/>
+      <c r="Z5" s="56"/>
+      <c r="AA5" s="56"/>
+      <c r="AB5" s="56"/>
+      <c r="AC5" s="56"/>
+      <c r="AD5" s="56"/>
+      <c r="AE5" s="56"/>
+      <c r="AF5" s="56"/>
+      <c r="AG5" s="56"/>
+      <c r="AH5" s="56"/>
+      <c r="AI5" s="56"/>
+      <c r="AJ5" s="56"/>
+      <c r="AK5" s="56"/>
+      <c r="AL5" s="56"/>
+      <c r="AM5" s="56"/>
+      <c r="AN5" s="56"/>
+      <c r="AO5" s="56"/>
+      <c r="AP5" s="56"/>
+      <c r="AQ5" s="56"/>
+      <c r="AR5" s="56"/>
     </row>
-    <row r="6" spans="1:48" ht="15.95" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="157" t="s">
+    <row r="6" spans="1:48" ht="15.9" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="142" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="160" t="s">
+      <c r="B6" s="145" t="s">
         <v>1</v>
       </c>
-      <c r="C6" s="164" t="s">
+      <c r="C6" s="149" t="s">
         <v>0</v>
       </c>
-      <c r="D6" s="165"/>
-[...43 lines deleted...]
-      <c r="AV6" s="166"/>
+      <c r="D6" s="150"/>
+      <c r="E6" s="150"/>
+      <c r="F6" s="150"/>
+      <c r="G6" s="150"/>
+      <c r="H6" s="150"/>
+      <c r="I6" s="150"/>
+      <c r="J6" s="150"/>
+      <c r="K6" s="150"/>
+      <c r="L6" s="150"/>
+      <c r="M6" s="150"/>
+      <c r="N6" s="150"/>
+      <c r="O6" s="150"/>
+      <c r="P6" s="150"/>
+      <c r="Q6" s="150"/>
+      <c r="R6" s="150"/>
+      <c r="S6" s="150"/>
+      <c r="T6" s="150"/>
+      <c r="U6" s="150"/>
+      <c r="V6" s="150"/>
+      <c r="W6" s="150"/>
+      <c r="X6" s="150"/>
+      <c r="Y6" s="150"/>
+      <c r="Z6" s="150"/>
+      <c r="AA6" s="150"/>
+      <c r="AB6" s="150"/>
+      <c r="AC6" s="150"/>
+      <c r="AD6" s="150"/>
+      <c r="AE6" s="150"/>
+      <c r="AF6" s="150"/>
+      <c r="AG6" s="150"/>
+      <c r="AH6" s="150"/>
+      <c r="AI6" s="150"/>
+      <c r="AJ6" s="150"/>
+      <c r="AK6" s="150"/>
+      <c r="AL6" s="150"/>
+      <c r="AM6" s="150"/>
+      <c r="AN6" s="150"/>
+      <c r="AO6" s="150"/>
+      <c r="AP6" s="150"/>
+      <c r="AQ6" s="150"/>
+      <c r="AR6" s="150"/>
+      <c r="AS6" s="150"/>
+      <c r="AT6" s="150"/>
+      <c r="AU6" s="150"/>
+      <c r="AV6" s="151"/>
     </row>
-    <row r="7" spans="1:48" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C7" s="167">
+    <row r="7" spans="1:48" x14ac:dyDescent="0.3">
+      <c r="A7" s="143"/>
+      <c r="B7" s="146"/>
+      <c r="C7" s="152">
         <v>1</v>
       </c>
-      <c r="D7" s="168"/>
-      <c r="E7" s="169">
+      <c r="D7" s="153"/>
+      <c r="E7" s="154">
         <v>2</v>
       </c>
-      <c r="F7" s="168"/>
-      <c r="G7" s="169">
+      <c r="F7" s="153"/>
+      <c r="G7" s="154">
         <v>3</v>
       </c>
-      <c r="H7" s="168"/>
-      <c r="I7" s="167">
+      <c r="H7" s="153"/>
+      <c r="I7" s="152">
         <v>4</v>
       </c>
-      <c r="J7" s="168"/>
-      <c r="K7" s="169">
+      <c r="J7" s="153"/>
+      <c r="K7" s="154">
         <v>5</v>
       </c>
-      <c r="L7" s="168"/>
-      <c r="M7" s="169">
+      <c r="L7" s="153"/>
+      <c r="M7" s="154">
         <v>6</v>
       </c>
-      <c r="N7" s="168"/>
-      <c r="O7" s="167">
+      <c r="N7" s="153"/>
+      <c r="O7" s="152">
         <v>7</v>
       </c>
-      <c r="P7" s="168"/>
-      <c r="Q7" s="169">
+      <c r="P7" s="153"/>
+      <c r="Q7" s="154">
         <v>8</v>
       </c>
-      <c r="R7" s="168"/>
-      <c r="S7" s="169">
+      <c r="R7" s="153"/>
+      <c r="S7" s="154">
         <v>9</v>
       </c>
-      <c r="T7" s="168"/>
-      <c r="U7" s="167">
+      <c r="T7" s="153"/>
+      <c r="U7" s="152">
         <v>10</v>
       </c>
-      <c r="V7" s="168"/>
-      <c r="W7" s="169">
+      <c r="V7" s="153"/>
+      <c r="W7" s="154">
         <v>11</v>
       </c>
-      <c r="X7" s="168"/>
-      <c r="Y7" s="169">
+      <c r="X7" s="153"/>
+      <c r="Y7" s="154">
         <v>12</v>
       </c>
-      <c r="Z7" s="168"/>
-      <c r="AA7" s="167">
+      <c r="Z7" s="153"/>
+      <c r="AA7" s="152">
         <v>13</v>
       </c>
-      <c r="AB7" s="168"/>
-      <c r="AC7" s="169">
+      <c r="AB7" s="153"/>
+      <c r="AC7" s="154">
         <v>14</v>
       </c>
-      <c r="AD7" s="168"/>
-      <c r="AE7" s="169">
+      <c r="AD7" s="153"/>
+      <c r="AE7" s="154">
         <v>15</v>
       </c>
-      <c r="AF7" s="168"/>
-      <c r="AG7" s="167">
+      <c r="AF7" s="153"/>
+      <c r="AG7" s="152">
         <v>16</v>
       </c>
-      <c r="AH7" s="168"/>
-      <c r="AI7" s="169">
+      <c r="AH7" s="153"/>
+      <c r="AI7" s="154">
         <v>17</v>
       </c>
-      <c r="AJ7" s="168"/>
-      <c r="AK7" s="169">
+      <c r="AJ7" s="153"/>
+      <c r="AK7" s="154">
         <v>18</v>
       </c>
-      <c r="AL7" s="168"/>
-      <c r="AM7" s="167">
+      <c r="AL7" s="153"/>
+      <c r="AM7" s="152">
         <v>19</v>
       </c>
-      <c r="AN7" s="168"/>
-      <c r="AO7" s="169">
+      <c r="AN7" s="153"/>
+      <c r="AO7" s="154">
         <v>20</v>
       </c>
-      <c r="AP7" s="168"/>
-      <c r="AQ7" s="169">
+      <c r="AP7" s="153"/>
+      <c r="AQ7" s="154">
         <v>21</v>
       </c>
-      <c r="AR7" s="168"/>
-      <c r="AS7" s="169">
+      <c r="AR7" s="153"/>
+      <c r="AS7" s="154">
         <v>22</v>
       </c>
-      <c r="AT7" s="168"/>
-      <c r="AU7" s="167">
+      <c r="AT7" s="153"/>
+      <c r="AU7" s="152">
         <v>23</v>
       </c>
-      <c r="AV7" s="168"/>
+      <c r="AV7" s="153"/>
     </row>
-    <row r="8" spans="1:48" ht="18" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      <c r="C8" s="170" t="s">
+    <row r="8" spans="1:48" ht="18" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="143"/>
+      <c r="B8" s="147"/>
+      <c r="C8" s="155" t="s">
         <v>22</v>
       </c>
-      <c r="D8" s="171"/>
-[...4 lines deleted...]
-      <c r="I8" s="170" t="s">
+      <c r="D8" s="156"/>
+      <c r="E8" s="156"/>
+      <c r="F8" s="156"/>
+      <c r="G8" s="156"/>
+      <c r="H8" s="157"/>
+      <c r="I8" s="155" t="s">
         <v>23</v>
       </c>
-      <c r="J8" s="171"/>
-[...7 lines deleted...]
-      <c r="R8" s="170" t="s">
+      <c r="J8" s="156"/>
+      <c r="K8" s="156"/>
+      <c r="L8" s="156"/>
+      <c r="M8" s="156"/>
+      <c r="N8" s="156"/>
+      <c r="O8" s="156"/>
+      <c r="P8" s="156"/>
+      <c r="Q8" s="157"/>
+      <c r="R8" s="155" t="s">
         <v>24</v>
       </c>
-      <c r="S8" s="171"/>
-[...6 lines deleted...]
-      <c r="Z8" s="170" t="s">
+      <c r="S8" s="156"/>
+      <c r="T8" s="156"/>
+      <c r="U8" s="156"/>
+      <c r="V8" s="156"/>
+      <c r="W8" s="156"/>
+      <c r="X8" s="156"/>
+      <c r="Y8" s="157"/>
+      <c r="Z8" s="155" t="s">
         <v>25</v>
       </c>
-      <c r="AA8" s="171"/>
-[...7 lines deleted...]
-      <c r="AI8" s="170" t="s">
+      <c r="AA8" s="156"/>
+      <c r="AB8" s="156"/>
+      <c r="AC8" s="156"/>
+      <c r="AD8" s="156"/>
+      <c r="AE8" s="156"/>
+      <c r="AF8" s="156"/>
+      <c r="AG8" s="156"/>
+      <c r="AH8" s="157"/>
+      <c r="AI8" s="155" t="s">
         <v>26</v>
       </c>
-      <c r="AJ8" s="171"/>
-[...7 lines deleted...]
-      <c r="AR8" s="170" t="s">
+      <c r="AJ8" s="156"/>
+      <c r="AK8" s="156"/>
+      <c r="AL8" s="156"/>
+      <c r="AM8" s="156"/>
+      <c r="AN8" s="156"/>
+      <c r="AO8" s="156"/>
+      <c r="AP8" s="156"/>
+      <c r="AQ8" s="156"/>
+      <c r="AR8" s="155" t="s">
         <v>27</v>
       </c>
-      <c r="AS8" s="171"/>
-[...2 lines deleted...]
-      <c r="AV8" s="172"/>
+      <c r="AS8" s="156"/>
+      <c r="AT8" s="156"/>
+      <c r="AU8" s="156"/>
+      <c r="AV8" s="157"/>
     </row>
-    <row r="9" spans="1:48" ht="15.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...2 lines deleted...]
-      <c r="C9" s="173" t="s">
+    <row r="9" spans="1:48" ht="15.9" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="144"/>
+      <c r="B9" s="148"/>
+      <c r="C9" s="158" t="s">
         <v>29</v>
       </c>
-      <c r="D9" s="174"/>
-      <c r="E9" s="173" t="s">
+      <c r="D9" s="159"/>
+      <c r="E9" s="158" t="s">
         <v>33</v>
       </c>
-      <c r="F9" s="174"/>
-      <c r="G9" s="173" t="s">
+      <c r="F9" s="159"/>
+      <c r="G9" s="158" t="s">
         <v>52</v>
       </c>
-      <c r="H9" s="174"/>
-      <c r="I9" s="173" t="s">
+      <c r="H9" s="159"/>
+      <c r="I9" s="158" t="s">
         <v>32</v>
       </c>
-      <c r="J9" s="174"/>
-      <c r="K9" s="173" t="s">
+      <c r="J9" s="159"/>
+      <c r="K9" s="158" t="s">
         <v>29</v>
       </c>
-      <c r="L9" s="174"/>
-      <c r="M9" s="173" t="s">
+      <c r="L9" s="159"/>
+      <c r="M9" s="158" t="s">
         <v>33</v>
       </c>
-      <c r="N9" s="174"/>
-      <c r="O9" s="173" t="s">
+      <c r="N9" s="159"/>
+      <c r="O9" s="158" t="s">
         <v>34</v>
       </c>
-      <c r="P9" s="174"/>
-      <c r="Q9" s="173" t="s">
+      <c r="P9" s="159"/>
+      <c r="Q9" s="158" t="s">
         <v>35</v>
       </c>
-      <c r="R9" s="174"/>
-      <c r="S9" s="173" t="s">
+      <c r="R9" s="159"/>
+      <c r="S9" s="158" t="s">
         <v>36</v>
       </c>
-      <c r="T9" s="174"/>
-      <c r="U9" s="173" t="s">
+      <c r="T9" s="159"/>
+      <c r="U9" s="158" t="s">
         <v>37</v>
       </c>
-      <c r="V9" s="174"/>
-      <c r="W9" s="173" t="s">
+      <c r="V9" s="159"/>
+      <c r="W9" s="158" t="s">
         <v>38</v>
       </c>
-      <c r="X9" s="174"/>
-      <c r="Y9" s="173" t="s">
+      <c r="X9" s="159"/>
+      <c r="Y9" s="158" t="s">
         <v>53</v>
       </c>
-      <c r="Z9" s="174"/>
-      <c r="AA9" s="173" t="s">
+      <c r="Z9" s="159"/>
+      <c r="AA9" s="158" t="s">
         <v>30</v>
       </c>
-      <c r="AB9" s="174"/>
-      <c r="AC9" s="173" t="s">
+      <c r="AB9" s="159"/>
+      <c r="AC9" s="158" t="s">
         <v>54</v>
       </c>
-      <c r="AD9" s="174"/>
-      <c r="AE9" s="173" t="s">
+      <c r="AD9" s="159"/>
+      <c r="AE9" s="158" t="s">
         <v>31</v>
       </c>
-      <c r="AF9" s="174"/>
-      <c r="AG9" s="173" t="s">
+      <c r="AF9" s="159"/>
+      <c r="AG9" s="158" t="s">
         <v>28</v>
       </c>
-      <c r="AH9" s="174"/>
-      <c r="AI9" s="173" t="s">
+      <c r="AH9" s="159"/>
+      <c r="AI9" s="158" t="s">
         <v>42</v>
       </c>
-      <c r="AJ9" s="174"/>
-      <c r="AK9" s="173" t="s">
+      <c r="AJ9" s="159"/>
+      <c r="AK9" s="158" t="s">
         <v>55</v>
       </c>
-      <c r="AL9" s="174"/>
-      <c r="AM9" s="173" t="s">
+      <c r="AL9" s="159"/>
+      <c r="AM9" s="158" t="s">
         <v>43</v>
       </c>
-      <c r="AN9" s="174"/>
-      <c r="AO9" s="173" t="s">
+      <c r="AN9" s="159"/>
+      <c r="AO9" s="158" t="s">
         <v>44</v>
       </c>
-      <c r="AP9" s="197"/>
-      <c r="AQ9" s="173" t="s">
+      <c r="AP9" s="182"/>
+      <c r="AQ9" s="158" t="s">
         <v>50</v>
       </c>
-      <c r="AR9" s="197"/>
-      <c r="AS9" s="175" t="s">
+      <c r="AR9" s="182"/>
+      <c r="AS9" s="160" t="s">
         <v>36</v>
       </c>
-      <c r="AT9" s="174"/>
-      <c r="AU9" s="173" t="s">
+      <c r="AT9" s="159"/>
+      <c r="AU9" s="158" t="s">
         <v>37</v>
       </c>
-      <c r="AV9" s="174"/>
+      <c r="AV9" s="159"/>
     </row>
-    <row r="10" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="176" t="s">
+    <row r="10" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="161" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="2"/>
-      <c r="C10" s="126"/>
-[...43 lines deleted...]
-      <c r="AU10" s="21"/>
+      <c r="C10" s="115"/>
+      <c r="D10" s="116"/>
+      <c r="E10" s="117"/>
+      <c r="F10" s="116"/>
+      <c r="G10" s="92"/>
+      <c r="H10" s="93"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="93"/>
+      <c r="K10" s="92"/>
+      <c r="L10" s="100"/>
+      <c r="M10" s="102"/>
+      <c r="N10" s="96"/>
+      <c r="O10" s="102"/>
+      <c r="P10" s="96"/>
+      <c r="Q10" s="104"/>
+      <c r="R10" s="105"/>
+      <c r="S10" s="108"/>
+      <c r="T10" s="105"/>
+      <c r="U10" s="108"/>
+      <c r="V10" s="105"/>
+      <c r="W10" s="92"/>
+      <c r="X10" s="100"/>
+      <c r="Y10" s="92"/>
+      <c r="Z10" s="100"/>
+      <c r="AA10" s="92"/>
+      <c r="AB10" s="100"/>
+      <c r="AC10" s="92"/>
+      <c r="AD10" s="100"/>
+      <c r="AE10" s="106"/>
+      <c r="AF10" s="75"/>
+      <c r="AG10" s="106"/>
+      <c r="AH10" s="75"/>
+      <c r="AI10" s="92"/>
+      <c r="AJ10" s="96"/>
+      <c r="AK10" s="55"/>
+      <c r="AL10" s="58"/>
+      <c r="AM10" s="43"/>
+      <c r="AN10" s="40"/>
+      <c r="AO10" s="41"/>
+      <c r="AP10" s="42"/>
+      <c r="AQ10" s="19"/>
+      <c r="AR10" s="40"/>
+      <c r="AS10" s="40"/>
+      <c r="AT10" s="59"/>
+      <c r="AU10" s="19"/>
       <c r="AV10" s="8"/>
     </row>
-    <row r="11" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...46 lines deleted...]
-      <c r="AU11" s="22"/>
+    <row r="11" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="162"/>
+      <c r="B11" s="63"/>
+      <c r="C11" s="118"/>
+      <c r="D11" s="77"/>
+      <c r="E11" s="84"/>
+      <c r="F11" s="77"/>
+      <c r="G11" s="86"/>
+      <c r="H11" s="94"/>
+      <c r="I11" s="97"/>
+      <c r="J11" s="94"/>
+      <c r="K11" s="86"/>
+      <c r="L11" s="79"/>
+      <c r="M11" s="103"/>
+      <c r="N11" s="98"/>
+      <c r="O11" s="103"/>
+      <c r="P11" s="98"/>
+      <c r="Q11" s="87"/>
+      <c r="R11" s="80"/>
+      <c r="S11" s="87"/>
+      <c r="T11" s="80"/>
+      <c r="U11" s="87"/>
+      <c r="V11" s="80"/>
+      <c r="W11" s="86"/>
+      <c r="X11" s="79"/>
+      <c r="Y11" s="86"/>
+      <c r="Z11" s="79"/>
+      <c r="AA11" s="86"/>
+      <c r="AB11" s="79"/>
+      <c r="AC11" s="86"/>
+      <c r="AD11" s="79"/>
+      <c r="AE11" s="90"/>
+      <c r="AF11" s="76"/>
+      <c r="AG11" s="90"/>
+      <c r="AH11" s="76"/>
+      <c r="AI11" s="86"/>
+      <c r="AJ11" s="83"/>
+      <c r="AK11" s="35"/>
+      <c r="AL11" s="36"/>
+      <c r="AM11" s="25"/>
+      <c r="AN11" s="15"/>
+      <c r="AO11" s="28"/>
+      <c r="AP11" s="29"/>
+      <c r="AQ11" s="20"/>
+      <c r="AR11" s="15"/>
+      <c r="AS11" s="61"/>
+      <c r="AT11" s="60"/>
+      <c r="AU11" s="20"/>
       <c r="AV11" s="9"/>
     </row>
-    <row r="12" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="177"/>
+    <row r="12" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="162"/>
       <c r="B12" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C12" s="253" t="s">
+      <c r="C12" s="238" t="s">
         <v>58</v>
       </c>
-      <c r="D12" s="209"/>
-[...2 lines deleted...]
-      <c r="G12" s="237" t="s">
+      <c r="D12" s="184"/>
+      <c r="E12" s="184"/>
+      <c r="F12" s="185"/>
+      <c r="G12" s="236" t="s">
         <v>60</v>
       </c>
-      <c r="H12" s="255"/>
-[...3 lines deleted...]
-      <c r="L12" s="208" t="s">
+      <c r="H12" s="240"/>
+      <c r="I12" s="240"/>
+      <c r="J12" s="240"/>
+      <c r="K12" s="241"/>
+      <c r="L12" s="183" t="s">
         <v>64</v>
       </c>
-      <c r="M12" s="209"/>
-[...9 lines deleted...]
-      <c r="W12" s="233" t="s">
+      <c r="M12" s="184"/>
+      <c r="N12" s="184"/>
+      <c r="O12" s="185"/>
+      <c r="P12" s="83"/>
+      <c r="Q12" s="91"/>
+      <c r="R12" s="77"/>
+      <c r="S12" s="95"/>
+      <c r="T12" s="78"/>
+      <c r="U12" s="85"/>
+      <c r="V12" s="78"/>
+      <c r="W12" s="226" t="s">
         <v>96</v>
       </c>
-      <c r="X12" s="234"/>
-[...3 lines deleted...]
-      <c r="AB12" s="208" t="s">
+      <c r="X12" s="227"/>
+      <c r="Y12" s="227"/>
+      <c r="Z12" s="98"/>
+      <c r="AA12" s="91"/>
+      <c r="AB12" s="183" t="s">
         <v>80</v>
       </c>
-      <c r="AC12" s="209"/>
-[...3 lines deleted...]
-      <c r="AG12" s="208" t="s">
+      <c r="AC12" s="184"/>
+      <c r="AD12" s="184"/>
+      <c r="AE12" s="184"/>
+      <c r="AF12" s="185"/>
+      <c r="AG12" s="183" t="s">
         <v>81</v>
       </c>
-      <c r="AH12" s="209"/>
-[...13 lines deleted...]
-      <c r="AV12" s="146"/>
+      <c r="AH12" s="184"/>
+      <c r="AI12" s="184"/>
+      <c r="AJ12" s="185"/>
+      <c r="AK12" s="280" t="s">
+        <v>101</v>
+      </c>
+      <c r="AL12" s="280"/>
+      <c r="AM12" s="280"/>
+      <c r="AN12" s="280"/>
+      <c r="AO12" s="280"/>
+      <c r="AP12" s="280"/>
+      <c r="AQ12" s="280"/>
+      <c r="AR12" s="280"/>
+      <c r="AS12" s="280"/>
+      <c r="AT12" s="280"/>
+      <c r="AU12" s="280"/>
+      <c r="AV12" s="281"/>
     </row>
-    <row r="13" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B13" s="69" t="s">
+    <row r="13" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="162"/>
+      <c r="B13" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="C13" s="254"/>
-[...44 lines deleted...]
-      <c r="AV13" s="146"/>
+      <c r="C13" s="239"/>
+      <c r="D13" s="187"/>
+      <c r="E13" s="187"/>
+      <c r="F13" s="188"/>
+      <c r="G13" s="242"/>
+      <c r="H13" s="243"/>
+      <c r="I13" s="243"/>
+      <c r="J13" s="243"/>
+      <c r="K13" s="244"/>
+      <c r="L13" s="186"/>
+      <c r="M13" s="187"/>
+      <c r="N13" s="187"/>
+      <c r="O13" s="188"/>
+      <c r="P13" s="83"/>
+      <c r="Q13" s="91"/>
+      <c r="R13" s="77"/>
+      <c r="S13" s="85"/>
+      <c r="T13" s="78"/>
+      <c r="U13" s="85"/>
+      <c r="V13" s="78"/>
+      <c r="W13" s="228"/>
+      <c r="X13" s="229"/>
+      <c r="Y13" s="229"/>
+      <c r="Z13" s="83"/>
+      <c r="AA13" s="91"/>
+      <c r="AB13" s="186"/>
+      <c r="AC13" s="187"/>
+      <c r="AD13" s="187"/>
+      <c r="AE13" s="187"/>
+      <c r="AF13" s="188"/>
+      <c r="AG13" s="186"/>
+      <c r="AH13" s="187"/>
+      <c r="AI13" s="187"/>
+      <c r="AJ13" s="188"/>
+      <c r="AK13" s="282"/>
+      <c r="AL13" s="282"/>
+      <c r="AM13" s="282"/>
+      <c r="AN13" s="282"/>
+      <c r="AO13" s="282"/>
+      <c r="AP13" s="282"/>
+      <c r="AQ13" s="282"/>
+      <c r="AR13" s="282"/>
+      <c r="AS13" s="282"/>
+      <c r="AT13" s="282"/>
+      <c r="AU13" s="282"/>
+      <c r="AV13" s="283"/>
     </row>
-    <row r="14" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="177"/>
+    <row r="14" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="162"/>
       <c r="B14" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C14" s="140"/>
-[...3 lines deleted...]
-      <c r="G14" s="237" t="s">
+      <c r="C14" s="120"/>
+      <c r="D14" s="79"/>
+      <c r="E14" s="86"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="236" t="s">
         <v>61</v>
       </c>
-      <c r="H14" s="238"/>
-[...15 lines deleted...]
-      <c r="X14" s="208" t="s">
+      <c r="H14" s="208"/>
+      <c r="I14" s="208"/>
+      <c r="J14" s="208"/>
+      <c r="K14" s="209"/>
+      <c r="L14" s="124"/>
+      <c r="M14" s="101"/>
+      <c r="N14" s="99"/>
+      <c r="O14" s="95"/>
+      <c r="P14" s="78"/>
+      <c r="Q14" s="85"/>
+      <c r="R14" s="78"/>
+      <c r="S14" s="89"/>
+      <c r="T14" s="111"/>
+      <c r="U14" s="86"/>
+      <c r="V14" s="79"/>
+      <c r="W14" s="91"/>
+      <c r="X14" s="183" t="s">
         <v>74</v>
       </c>
-      <c r="Y14" s="209"/>
-[...22 lines deleted...]
-      <c r="AV14" s="9"/>
+      <c r="Y14" s="184"/>
+      <c r="Z14" s="184"/>
+      <c r="AA14" s="185"/>
+      <c r="AB14" s="79"/>
+      <c r="AC14" s="86"/>
+      <c r="AD14" s="79"/>
+      <c r="AE14" s="95"/>
+      <c r="AF14" s="78"/>
+      <c r="AG14" s="85"/>
+      <c r="AH14" s="78"/>
+      <c r="AI14" s="89"/>
+      <c r="AJ14" s="111"/>
+      <c r="AK14" s="282"/>
+      <c r="AL14" s="282"/>
+      <c r="AM14" s="282"/>
+      <c r="AN14" s="282"/>
+      <c r="AO14" s="282"/>
+      <c r="AP14" s="282"/>
+      <c r="AQ14" s="282"/>
+      <c r="AR14" s="282"/>
+      <c r="AS14" s="282"/>
+      <c r="AT14" s="282"/>
+      <c r="AU14" s="282"/>
+      <c r="AV14" s="283"/>
     </row>
-    <row r="15" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B15" s="69" t="s">
+    <row r="15" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="162"/>
+      <c r="B15" s="62" t="s">
         <v>21</v>
       </c>
-      <c r="C15" s="140"/>
-[...44 lines deleted...]
-      <c r="AV15" s="9"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="79"/>
+      <c r="E15" s="86"/>
+      <c r="F15" s="121"/>
+      <c r="G15" s="237"/>
+      <c r="H15" s="211"/>
+      <c r="I15" s="211"/>
+      <c r="J15" s="211"/>
+      <c r="K15" s="212"/>
+      <c r="L15" s="124"/>
+      <c r="M15" s="101"/>
+      <c r="N15" s="99"/>
+      <c r="O15" s="85"/>
+      <c r="P15" s="78"/>
+      <c r="Q15" s="85"/>
+      <c r="R15" s="78"/>
+      <c r="S15" s="89"/>
+      <c r="T15" s="111"/>
+      <c r="U15" s="86"/>
+      <c r="V15" s="79"/>
+      <c r="W15" s="91"/>
+      <c r="X15" s="186"/>
+      <c r="Y15" s="187"/>
+      <c r="Z15" s="187"/>
+      <c r="AA15" s="188"/>
+      <c r="AB15" s="79"/>
+      <c r="AC15" s="86"/>
+      <c r="AD15" s="79"/>
+      <c r="AE15" s="85"/>
+      <c r="AF15" s="78"/>
+      <c r="AG15" s="85"/>
+      <c r="AH15" s="78"/>
+      <c r="AI15" s="89"/>
+      <c r="AJ15" s="111"/>
+      <c r="AK15" s="282"/>
+      <c r="AL15" s="282"/>
+      <c r="AM15" s="282"/>
+      <c r="AN15" s="282"/>
+      <c r="AO15" s="282"/>
+      <c r="AP15" s="282"/>
+      <c r="AQ15" s="282"/>
+      <c r="AR15" s="282"/>
+      <c r="AS15" s="282"/>
+      <c r="AT15" s="282"/>
+      <c r="AU15" s="282"/>
+      <c r="AV15" s="283"/>
     </row>
-    <row r="16" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="177"/>
+    <row r="16" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="162"/>
       <c r="B16" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C16" s="260" t="s">
+      <c r="C16" s="245" t="s">
         <v>90</v>
       </c>
-      <c r="D16" s="261"/>
-[...5 lines deleted...]
-      <c r="J16" s="217" t="s">
+      <c r="D16" s="246"/>
+      <c r="E16" s="247"/>
+      <c r="F16" s="127"/>
+      <c r="G16" s="90"/>
+      <c r="H16" s="76"/>
+      <c r="I16" s="114"/>
+      <c r="J16" s="189" t="s">
         <v>87</v>
       </c>
-      <c r="K16" s="218"/>
-[...2 lines deleted...]
-      <c r="N16" s="245" t="s">
+      <c r="K16" s="190"/>
+      <c r="L16" s="190"/>
+      <c r="M16" s="191"/>
+      <c r="N16" s="251" t="s">
         <v>93</v>
       </c>
-      <c r="O16" s="246"/>
-[...1 lines deleted...]
-      <c r="Q16" s="249" t="s">
+      <c r="O16" s="252"/>
+      <c r="P16" s="123"/>
+      <c r="Q16" s="255" t="s">
         <v>67</v>
       </c>
-      <c r="R16" s="249"/>
-[...1 lines deleted...]
-      <c r="T16" s="223" t="s">
+      <c r="R16" s="255"/>
+      <c r="S16" s="256"/>
+      <c r="T16" s="219" t="s">
         <v>88</v>
       </c>
-      <c r="U16" s="224"/>
-[...4 lines deleted...]
-      <c r="Z16" s="227" t="s">
+      <c r="U16" s="220"/>
+      <c r="V16" s="220"/>
+      <c r="W16" s="88"/>
+      <c r="X16" s="94"/>
+      <c r="Y16" s="97"/>
+      <c r="Z16" s="213" t="s">
         <v>97</v>
       </c>
-      <c r="AA16" s="228"/>
-[...2 lines deleted...]
-      <c r="AD16" s="223" t="s">
+      <c r="AA16" s="214"/>
+      <c r="AB16" s="214"/>
+      <c r="AC16" s="215"/>
+      <c r="AD16" s="219" t="s">
         <v>89</v>
       </c>
-      <c r="AE16" s="224"/>
-[...16 lines deleted...]
-      <c r="AV16" s="146"/>
+      <c r="AE16" s="220"/>
+      <c r="AF16" s="220"/>
+      <c r="AG16" s="88"/>
+      <c r="AH16" s="81"/>
+      <c r="AI16" s="88"/>
+      <c r="AJ16" s="81"/>
+      <c r="AK16" s="282"/>
+      <c r="AL16" s="282"/>
+      <c r="AM16" s="282"/>
+      <c r="AN16" s="282"/>
+      <c r="AO16" s="282"/>
+      <c r="AP16" s="282"/>
+      <c r="AQ16" s="282"/>
+      <c r="AR16" s="282"/>
+      <c r="AS16" s="282"/>
+      <c r="AT16" s="282"/>
+      <c r="AU16" s="282"/>
+      <c r="AV16" s="283"/>
     </row>
-    <row r="17" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B17" s="70" t="s">
+    <row r="17" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="162"/>
+      <c r="B17" s="63" t="s">
         <v>8</v>
       </c>
-      <c r="C17" s="263"/>
-[...44 lines deleted...]
-      <c r="AV17" s="146"/>
+      <c r="C17" s="248"/>
+      <c r="D17" s="249"/>
+      <c r="E17" s="250"/>
+      <c r="F17" s="127"/>
+      <c r="G17" s="90"/>
+      <c r="H17" s="76"/>
+      <c r="I17" s="114"/>
+      <c r="J17" s="192"/>
+      <c r="K17" s="193"/>
+      <c r="L17" s="193"/>
+      <c r="M17" s="194"/>
+      <c r="N17" s="253"/>
+      <c r="O17" s="254"/>
+      <c r="P17" s="129"/>
+      <c r="Q17" s="257"/>
+      <c r="R17" s="257"/>
+      <c r="S17" s="258"/>
+      <c r="T17" s="221"/>
+      <c r="U17" s="222"/>
+      <c r="V17" s="222"/>
+      <c r="W17" s="88"/>
+      <c r="X17" s="94"/>
+      <c r="Y17" s="97"/>
+      <c r="Z17" s="216"/>
+      <c r="AA17" s="217"/>
+      <c r="AB17" s="217"/>
+      <c r="AC17" s="218"/>
+      <c r="AD17" s="221"/>
+      <c r="AE17" s="222"/>
+      <c r="AF17" s="222"/>
+      <c r="AG17" s="135"/>
+      <c r="AH17" s="136"/>
+      <c r="AI17" s="135"/>
+      <c r="AJ17" s="136"/>
+      <c r="AK17" s="282"/>
+      <c r="AL17" s="282"/>
+      <c r="AM17" s="282"/>
+      <c r="AN17" s="282"/>
+      <c r="AO17" s="282"/>
+      <c r="AP17" s="282"/>
+      <c r="AQ17" s="282"/>
+      <c r="AR17" s="282"/>
+      <c r="AS17" s="282"/>
+      <c r="AT17" s="282"/>
+      <c r="AU17" s="282"/>
+      <c r="AV17" s="283"/>
     </row>
-    <row r="18" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="177"/>
+    <row r="18" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="162"/>
       <c r="B18" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C18" s="243" t="s">
+      <c r="C18" s="207" t="s">
         <v>59</v>
       </c>
-      <c r="D18" s="238"/>
-[...2 lines deleted...]
-      <c r="G18" s="237" t="s">
+      <c r="D18" s="208"/>
+      <c r="E18" s="208"/>
+      <c r="F18" s="209"/>
+      <c r="G18" s="236" t="s">
         <v>63</v>
       </c>
-      <c r="H18" s="238"/>
-[...7 lines deleted...]
-      <c r="P18" s="227" t="s">
+      <c r="H18" s="208"/>
+      <c r="I18" s="208"/>
+      <c r="J18" s="208"/>
+      <c r="K18" s="209"/>
+      <c r="L18" s="124"/>
+      <c r="M18" s="101"/>
+      <c r="N18" s="99"/>
+      <c r="O18" s="95"/>
+      <c r="P18" s="213" t="s">
         <v>94</v>
       </c>
-      <c r="Q18" s="228"/>
-[...2 lines deleted...]
-      <c r="T18" s="233" t="s">
+      <c r="Q18" s="214"/>
+      <c r="R18" s="214"/>
+      <c r="S18" s="215"/>
+      <c r="T18" s="226" t="s">
         <v>95</v>
       </c>
-      <c r="U18" s="234"/>
-[...10 lines deleted...]
-      <c r="AD18" s="233" t="s">
+      <c r="U18" s="227"/>
+      <c r="V18" s="227"/>
+      <c r="W18" s="88"/>
+      <c r="AB18" s="81"/>
+      <c r="AC18" s="88"/>
+      <c r="AD18" s="226" t="s">
         <v>98</v>
       </c>
-      <c r="AE18" s="234"/>
-[...16 lines deleted...]
-      <c r="AV18" s="146"/>
+      <c r="AE18" s="227"/>
+      <c r="AF18" s="227"/>
+      <c r="AG18" s="230" t="s">
+        <v>83</v>
+      </c>
+      <c r="AH18" s="231"/>
+      <c r="AI18" s="231"/>
+      <c r="AJ18" s="232"/>
+      <c r="AK18" s="282"/>
+      <c r="AL18" s="282"/>
+      <c r="AM18" s="282"/>
+      <c r="AN18" s="282"/>
+      <c r="AO18" s="282"/>
+      <c r="AP18" s="282"/>
+      <c r="AQ18" s="282"/>
+      <c r="AR18" s="282"/>
+      <c r="AS18" s="282"/>
+      <c r="AT18" s="282"/>
+      <c r="AU18" s="282"/>
+      <c r="AV18" s="283"/>
     </row>
-    <row r="19" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B19" s="70" t="s">
+    <row r="19" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="162"/>
+      <c r="B19" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="C19" s="244"/>
-[...44 lines deleted...]
-      <c r="AV19" s="146"/>
+      <c r="C19" s="210"/>
+      <c r="D19" s="211"/>
+      <c r="E19" s="211"/>
+      <c r="F19" s="212"/>
+      <c r="G19" s="237"/>
+      <c r="H19" s="211"/>
+      <c r="I19" s="211"/>
+      <c r="J19" s="211"/>
+      <c r="K19" s="212"/>
+      <c r="L19" s="124"/>
+      <c r="M19" s="101"/>
+      <c r="N19" s="99"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="216"/>
+      <c r="Q19" s="217"/>
+      <c r="R19" s="217"/>
+      <c r="S19" s="218"/>
+      <c r="T19" s="228"/>
+      <c r="U19" s="229"/>
+      <c r="V19" s="229"/>
+      <c r="W19" s="88"/>
+      <c r="AB19" s="81"/>
+      <c r="AC19" s="88"/>
+      <c r="AD19" s="228"/>
+      <c r="AE19" s="229"/>
+      <c r="AF19" s="229"/>
+      <c r="AG19" s="233"/>
+      <c r="AH19" s="234"/>
+      <c r="AI19" s="234"/>
+      <c r="AJ19" s="235"/>
+      <c r="AK19" s="282"/>
+      <c r="AL19" s="282"/>
+      <c r="AM19" s="282"/>
+      <c r="AN19" s="282"/>
+      <c r="AO19" s="282"/>
+      <c r="AP19" s="282"/>
+      <c r="AQ19" s="282"/>
+      <c r="AR19" s="282"/>
+      <c r="AS19" s="282"/>
+      <c r="AT19" s="282"/>
+      <c r="AU19" s="282"/>
+      <c r="AV19" s="283"/>
     </row>
-    <row r="20" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="177"/>
+    <row r="20" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="162"/>
       <c r="B20" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="C20" s="243" t="s">
+      <c r="C20" s="207" t="s">
         <v>57</v>
       </c>
-      <c r="D20" s="238"/>
-[...5 lines deleted...]
-      <c r="J20" s="227" t="s">
+      <c r="D20" s="208"/>
+      <c r="E20" s="208"/>
+      <c r="F20" s="209"/>
+      <c r="G20" s="91"/>
+      <c r="H20" s="83"/>
+      <c r="I20" s="88"/>
+      <c r="J20" s="213" t="s">
         <v>92</v>
       </c>
-      <c r="K20" s="228"/>
-[...8 lines deleted...]
-      <c r="T20" s="208" t="s">
+      <c r="K20" s="214"/>
+      <c r="L20" s="214"/>
+      <c r="M20" s="215"/>
+      <c r="N20" s="99"/>
+      <c r="O20" s="85"/>
+      <c r="P20" s="78"/>
+      <c r="Q20" s="85"/>
+      <c r="R20" s="78"/>
+      <c r="S20" s="88"/>
+      <c r="T20" s="183" t="s">
         <v>71</v>
       </c>
-      <c r="U20" s="209"/>
-[...2 lines deleted...]
-      <c r="X20" s="208" t="s">
+      <c r="U20" s="184"/>
+      <c r="V20" s="184"/>
+      <c r="W20" s="185"/>
+      <c r="X20" s="183" t="s">
         <v>76</v>
       </c>
-      <c r="Y20" s="209"/>
-[...2 lines deleted...]
-      <c r="AB20" s="208" t="s">
+      <c r="Y20" s="184"/>
+      <c r="Z20" s="184"/>
+      <c r="AA20" s="185"/>
+      <c r="AB20" s="183" t="s">
         <v>79</v>
       </c>
-      <c r="AC20" s="209"/>
-[...18 lines deleted...]
-      <c r="AV20" s="146"/>
+      <c r="AC20" s="184"/>
+      <c r="AD20" s="184"/>
+      <c r="AE20" s="184"/>
+      <c r="AF20" s="185"/>
+      <c r="AG20" s="137"/>
+      <c r="AH20" s="138"/>
+      <c r="AI20" s="139"/>
+      <c r="AJ20" s="140"/>
+      <c r="AK20" s="282"/>
+      <c r="AL20" s="282"/>
+      <c r="AM20" s="282"/>
+      <c r="AN20" s="282"/>
+      <c r="AO20" s="282"/>
+      <c r="AP20" s="282"/>
+      <c r="AQ20" s="282"/>
+      <c r="AR20" s="282"/>
+      <c r="AS20" s="282"/>
+      <c r="AT20" s="282"/>
+      <c r="AU20" s="282"/>
+      <c r="AV20" s="283"/>
     </row>
-    <row r="21" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B21" s="70" t="s">
+    <row r="21" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="162"/>
+      <c r="B21" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="C21" s="244"/>
-[...44 lines deleted...]
-      <c r="AV21" s="146"/>
+      <c r="C21" s="210"/>
+      <c r="D21" s="211"/>
+      <c r="E21" s="211"/>
+      <c r="F21" s="212"/>
+      <c r="G21" s="91"/>
+      <c r="H21" s="83"/>
+      <c r="I21" s="88"/>
+      <c r="J21" s="216"/>
+      <c r="K21" s="217"/>
+      <c r="L21" s="217"/>
+      <c r="M21" s="218"/>
+      <c r="N21" s="99"/>
+      <c r="O21" s="85"/>
+      <c r="P21" s="78"/>
+      <c r="Q21" s="85"/>
+      <c r="R21" s="78"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="186"/>
+      <c r="U21" s="187"/>
+      <c r="V21" s="187"/>
+      <c r="W21" s="188"/>
+      <c r="X21" s="186"/>
+      <c r="Y21" s="187"/>
+      <c r="Z21" s="187"/>
+      <c r="AA21" s="188"/>
+      <c r="AB21" s="186"/>
+      <c r="AC21" s="187"/>
+      <c r="AD21" s="187"/>
+      <c r="AE21" s="187"/>
+      <c r="AF21" s="188"/>
+      <c r="AG21" s="85"/>
+      <c r="AH21" s="78"/>
+      <c r="AI21" s="88"/>
+      <c r="AJ21" s="83"/>
+      <c r="AK21" s="282"/>
+      <c r="AL21" s="282"/>
+      <c r="AM21" s="282"/>
+      <c r="AN21" s="282"/>
+      <c r="AO21" s="282"/>
+      <c r="AP21" s="282"/>
+      <c r="AQ21" s="282"/>
+      <c r="AR21" s="282"/>
+      <c r="AS21" s="282"/>
+      <c r="AT21" s="282"/>
+      <c r="AU21" s="282"/>
+      <c r="AV21" s="283"/>
     </row>
-    <row r="22" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="177"/>
+    <row r="22" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="162"/>
       <c r="B22" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="C22" s="91"/>
-[...2 lines deleted...]
-      <c r="F22" s="227" t="s">
+      <c r="C22" s="82"/>
+      <c r="D22" s="83"/>
+      <c r="E22" s="128"/>
+      <c r="F22" s="213" t="s">
         <v>91</v>
       </c>
-      <c r="G22" s="228"/>
-[...4 lines deleted...]
-      <c r="L22" s="208" t="s">
+      <c r="G22" s="214"/>
+      <c r="H22" s="214"/>
+      <c r="I22" s="215"/>
+      <c r="J22" s="124"/>
+      <c r="K22" s="101"/>
+      <c r="L22" s="183" t="s">
         <v>65</v>
       </c>
-      <c r="M22" s="209"/>
-[...2 lines deleted...]
-      <c r="P22" s="208" t="s">
+      <c r="M22" s="184"/>
+      <c r="N22" s="184"/>
+      <c r="O22" s="185"/>
+      <c r="P22" s="183" t="s">
         <v>70</v>
       </c>
-      <c r="Q22" s="209"/>
-[...2 lines deleted...]
-      <c r="T22" s="208" t="s">
+      <c r="Q22" s="184"/>
+      <c r="R22" s="184"/>
+      <c r="S22" s="185"/>
+      <c r="T22" s="183" t="s">
         <v>72</v>
       </c>
-      <c r="U22" s="209"/>
-[...11 lines deleted...]
-      <c r="AG22" s="208" t="s">
+      <c r="U22" s="184"/>
+      <c r="V22" s="184"/>
+      <c r="W22" s="185"/>
+      <c r="X22" s="94"/>
+      <c r="Y22" s="97"/>
+      <c r="Z22" s="94"/>
+      <c r="AA22" s="88"/>
+      <c r="AB22" s="81"/>
+      <c r="AC22" s="88"/>
+      <c r="AD22" s="81"/>
+      <c r="AE22" s="85"/>
+      <c r="AF22" s="78"/>
+      <c r="AG22" s="183" t="s">
         <v>84</v>
       </c>
-      <c r="AH22" s="209"/>
-[...13 lines deleted...]
-      <c r="AV22" s="13"/>
+      <c r="AH22" s="184"/>
+      <c r="AI22" s="184"/>
+      <c r="AJ22" s="185"/>
+      <c r="AK22" s="282"/>
+      <c r="AL22" s="282"/>
+      <c r="AM22" s="282"/>
+      <c r="AN22" s="282"/>
+      <c r="AO22" s="282"/>
+      <c r="AP22" s="282"/>
+      <c r="AQ22" s="282"/>
+      <c r="AR22" s="282"/>
+      <c r="AS22" s="282"/>
+      <c r="AT22" s="282"/>
+      <c r="AU22" s="282"/>
+      <c r="AV22" s="283"/>
     </row>
-    <row r="23" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B23" s="69" t="s">
+    <row r="23" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="163"/>
+      <c r="B23" s="62" t="s">
         <v>10</v>
       </c>
-      <c r="C23" s="91"/>
-[...44 lines deleted...]
-      <c r="AV23" s="13"/>
+      <c r="C23" s="82"/>
+      <c r="D23" s="83"/>
+      <c r="E23" s="128"/>
+      <c r="F23" s="216"/>
+      <c r="G23" s="217"/>
+      <c r="H23" s="217"/>
+      <c r="I23" s="218"/>
+      <c r="J23" s="124"/>
+      <c r="K23" s="101"/>
+      <c r="L23" s="186"/>
+      <c r="M23" s="187"/>
+      <c r="N23" s="187"/>
+      <c r="O23" s="188"/>
+      <c r="P23" s="186"/>
+      <c r="Q23" s="187"/>
+      <c r="R23" s="187"/>
+      <c r="S23" s="188"/>
+      <c r="T23" s="186"/>
+      <c r="U23" s="187"/>
+      <c r="V23" s="187"/>
+      <c r="W23" s="188"/>
+      <c r="X23" s="94"/>
+      <c r="Y23" s="97"/>
+      <c r="Z23" s="94"/>
+      <c r="AA23" s="88"/>
+      <c r="AB23" s="81"/>
+      <c r="AC23" s="24"/>
+      <c r="AD23" s="33"/>
+      <c r="AE23" s="85"/>
+      <c r="AF23" s="78"/>
+      <c r="AG23" s="186"/>
+      <c r="AH23" s="187"/>
+      <c r="AI23" s="187"/>
+      <c r="AJ23" s="188"/>
+      <c r="AK23" s="284"/>
+      <c r="AL23" s="284"/>
+      <c r="AM23" s="284"/>
+      <c r="AN23" s="284"/>
+      <c r="AO23" s="284"/>
+      <c r="AP23" s="284"/>
+      <c r="AQ23" s="284"/>
+      <c r="AR23" s="284"/>
+      <c r="AS23" s="284"/>
+      <c r="AT23" s="284"/>
+      <c r="AU23" s="284"/>
+      <c r="AV23" s="285"/>
     </row>
-    <row r="24" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A24" s="176" t="s">
+    <row r="24" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="161" t="s">
         <v>45</v>
       </c>
       <c r="B24" s="2"/>
       <c r="C24" s="11"/>
-      <c r="D24" s="20"/>
-[...43 lines deleted...]
-      <c r="AV24" s="13"/>
+      <c r="D24" s="18"/>
+      <c r="E24" s="35"/>
+      <c r="F24" s="36"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="14"/>
+      <c r="I24" s="26"/>
+      <c r="J24" s="27"/>
+      <c r="K24" s="97"/>
+      <c r="L24" s="94"/>
+      <c r="M24" s="46"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="74"/>
+      <c r="P24" s="107"/>
+      <c r="Q24" s="91"/>
+      <c r="R24" s="81"/>
+      <c r="S24" s="57"/>
+      <c r="T24" s="68"/>
+      <c r="U24" s="69"/>
+      <c r="V24" s="109"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="107"/>
+      <c r="Y24" s="110"/>
+      <c r="Z24" s="73"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="68"/>
+      <c r="AC24" s="69"/>
+      <c r="AD24" s="109"/>
+      <c r="AE24" s="112"/>
+      <c r="AF24" s="113"/>
+      <c r="AG24" s="71"/>
+      <c r="AH24" s="72"/>
+      <c r="AI24" s="57"/>
+      <c r="AJ24" s="70"/>
+      <c r="AK24" s="132"/>
+      <c r="AL24" s="133"/>
+      <c r="AM24" s="134"/>
+      <c r="AN24" s="266"/>
+      <c r="AO24" s="267"/>
+      <c r="AP24" s="268"/>
+      <c r="AQ24" s="269"/>
+      <c r="AR24" s="266"/>
+      <c r="AS24" s="270"/>
+      <c r="AT24" s="271"/>
+      <c r="AU24" s="269"/>
+      <c r="AV24" s="272"/>
     </row>
-    <row r="25" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B25" s="70"/>
+    <row r="25" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="162"/>
+      <c r="B25" s="63"/>
       <c r="C25" s="11"/>
-      <c r="D25" s="20"/>
-[...43 lines deleted...]
-      <c r="AV25" s="13"/>
+      <c r="D25" s="18"/>
+      <c r="E25" s="35"/>
+      <c r="F25" s="36"/>
+      <c r="G25" s="23"/>
+      <c r="H25" s="14"/>
+      <c r="I25" s="26"/>
+      <c r="J25" s="27"/>
+      <c r="K25" s="46"/>
+      <c r="L25" s="37"/>
+      <c r="M25" s="38"/>
+      <c r="N25" s="36"/>
+      <c r="O25" s="25"/>
+      <c r="P25" s="18"/>
+      <c r="Q25" s="35"/>
+      <c r="R25" s="33"/>
+      <c r="S25" s="24"/>
+      <c r="T25" s="17"/>
+      <c r="U25" s="32"/>
+      <c r="V25" s="49"/>
+      <c r="W25" s="25"/>
+      <c r="X25" s="131"/>
+      <c r="Y25" s="132"/>
+      <c r="Z25" s="133"/>
+      <c r="AA25" s="134"/>
+      <c r="AB25" s="17"/>
+      <c r="AC25" s="32"/>
+      <c r="AD25" s="33"/>
+      <c r="AE25" s="23"/>
+      <c r="AF25" s="14"/>
+      <c r="AG25" s="26"/>
+      <c r="AH25" s="27"/>
+      <c r="AI25" s="24"/>
+      <c r="AJ25" s="18"/>
+      <c r="AK25" s="273" t="s">
+        <v>100</v>
+      </c>
+      <c r="AL25" s="274"/>
+      <c r="AM25" s="274"/>
+      <c r="AN25" s="274"/>
+      <c r="AO25" s="274"/>
+      <c r="AP25" s="274"/>
+      <c r="AQ25" s="274"/>
+      <c r="AR25" s="274"/>
+      <c r="AS25" s="274"/>
+      <c r="AT25" s="274"/>
+      <c r="AU25" s="274"/>
+      <c r="AV25" s="275"/>
     </row>
-    <row r="26" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A26" s="177"/>
+    <row r="26" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="162"/>
       <c r="B26" s="2" t="s">
         <v>6</v>
       </c>
       <c r="C26" s="10"/>
-      <c r="D26" s="49"/>
-[...2 lines deleted...]
-      <c r="G26" s="237" t="s">
+      <c r="D26" s="44"/>
+      <c r="E26" s="53"/>
+      <c r="F26" s="54"/>
+      <c r="G26" s="236" t="s">
         <v>62</v>
       </c>
-      <c r="H26" s="238"/>
-[...7 lines deleted...]
-      <c r="P26" s="208" t="s">
+      <c r="H26" s="208"/>
+      <c r="I26" s="208"/>
+      <c r="J26" s="208"/>
+      <c r="K26" s="209"/>
+      <c r="L26" s="125"/>
+      <c r="M26" s="38"/>
+      <c r="N26" s="33"/>
+      <c r="O26" s="22"/>
+      <c r="P26" s="183" t="s">
         <v>69</v>
       </c>
-      <c r="Q26" s="209"/>
-[...2 lines deleted...]
-      <c r="T26" s="208" t="s">
+      <c r="Q26" s="184"/>
+      <c r="R26" s="184"/>
+      <c r="S26" s="185"/>
+      <c r="T26" s="183" t="s">
         <v>73</v>
       </c>
-      <c r="U26" s="209"/>
-[...28 lines deleted...]
-      <c r="AV26" s="14"/>
+      <c r="U26" s="184"/>
+      <c r="V26" s="184"/>
+      <c r="W26" s="184"/>
+      <c r="X26" s="230" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y26" s="231"/>
+      <c r="Z26" s="231"/>
+      <c r="AA26" s="232"/>
+      <c r="AB26" s="130"/>
+      <c r="AC26" s="30"/>
+      <c r="AD26" s="31"/>
+      <c r="AE26" s="21"/>
+      <c r="AF26" s="16"/>
+      <c r="AK26" s="279"/>
+      <c r="AL26" s="259"/>
+      <c r="AM26" s="259"/>
+      <c r="AN26" s="259"/>
+      <c r="AO26" s="259"/>
+      <c r="AP26" s="259"/>
+      <c r="AQ26" s="259"/>
+      <c r="AR26" s="259"/>
+      <c r="AS26" s="259"/>
+      <c r="AT26" s="259"/>
+      <c r="AU26" s="259"/>
+      <c r="AV26" s="260"/>
     </row>
-    <row r="27" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B27" s="70" t="s">
+    <row r="27" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="163"/>
+      <c r="B27" s="63" t="s">
         <v>15</v>
       </c>
-      <c r="C27" s="50"/>
-[...44 lines deleted...]
-      <c r="AV27" s="14"/>
+      <c r="C27" s="45"/>
+      <c r="D27" s="44"/>
+      <c r="E27" s="53"/>
+      <c r="F27" s="54"/>
+      <c r="G27" s="237"/>
+      <c r="H27" s="211"/>
+      <c r="I27" s="211"/>
+      <c r="J27" s="211"/>
+      <c r="K27" s="212"/>
+      <c r="L27" s="125"/>
+      <c r="M27" s="38"/>
+      <c r="N27" s="33"/>
+      <c r="O27" s="23"/>
+      <c r="P27" s="186"/>
+      <c r="Q27" s="187"/>
+      <c r="R27" s="187"/>
+      <c r="S27" s="188"/>
+      <c r="T27" s="186"/>
+      <c r="U27" s="187"/>
+      <c r="V27" s="187"/>
+      <c r="W27" s="187"/>
+      <c r="X27" s="233"/>
+      <c r="Y27" s="234"/>
+      <c r="Z27" s="234"/>
+      <c r="AA27" s="235"/>
+      <c r="AB27" s="130"/>
+      <c r="AC27" s="30"/>
+      <c r="AD27" s="31"/>
+      <c r="AE27" s="21"/>
+      <c r="AF27" s="16"/>
+      <c r="AK27" s="276"/>
+      <c r="AL27" s="277"/>
+      <c r="AM27" s="277"/>
+      <c r="AN27" s="277"/>
+      <c r="AO27" s="277"/>
+      <c r="AP27" s="277"/>
+      <c r="AQ27" s="277"/>
+      <c r="AR27" s="277"/>
+      <c r="AS27" s="277"/>
+      <c r="AT27" s="277"/>
+      <c r="AU27" s="277"/>
+      <c r="AV27" s="278"/>
     </row>
-    <row r="28" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A28" s="179" t="s">
+    <row r="28" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="164" t="s">
         <v>51</v>
       </c>
       <c r="B28" s="2" t="s">
         <v>4</v>
       </c>
       <c r="C28" s="11"/>
-      <c r="D28" s="17"/>
-[...7 lines deleted...]
-      <c r="L28" s="208" t="s">
+      <c r="D28" s="16"/>
+      <c r="E28" s="30"/>
+      <c r="F28" s="31"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="16"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="33"/>
+      <c r="K28" s="125"/>
+      <c r="L28" s="183" t="s">
         <v>66</v>
       </c>
-      <c r="M28" s="209"/>
-[...2 lines deleted...]
-      <c r="P28" s="208" t="s">
+      <c r="M28" s="184"/>
+      <c r="N28" s="184"/>
+      <c r="O28" s="185"/>
+      <c r="P28" s="183" t="s">
         <v>68</v>
       </c>
-      <c r="Q28" s="209"/>
-[...6 lines deleted...]
-      <c r="X28" s="208" t="s">
+      <c r="Q28" s="184"/>
+      <c r="R28" s="184"/>
+      <c r="S28" s="185"/>
+      <c r="T28" s="18"/>
+      <c r="U28" s="35"/>
+      <c r="V28" s="36"/>
+      <c r="W28" s="24"/>
+      <c r="X28" s="223" t="s">
         <v>77</v>
       </c>
-      <c r="Y28" s="209"/>
-[...2 lines deleted...]
-      <c r="AB28" s="208" t="s">
+      <c r="Y28" s="224"/>
+      <c r="Z28" s="224"/>
+      <c r="AA28" s="225"/>
+      <c r="AB28" s="183" t="s">
         <v>78</v>
       </c>
-      <c r="AC28" s="209"/>
-[...3 lines deleted...]
-      <c r="AG28" s="208" t="s">
+      <c r="AC28" s="184"/>
+      <c r="AD28" s="184"/>
+      <c r="AE28" s="184"/>
+      <c r="AF28" s="185"/>
+      <c r="AG28" s="183" t="s">
         <v>82</v>
       </c>
-      <c r="AH28" s="209"/>
-[...13 lines deleted...]
-      <c r="AV28" s="13"/>
+      <c r="AH28" s="184"/>
+      <c r="AI28" s="184"/>
+      <c r="AJ28" s="185"/>
+      <c r="AK28" s="263"/>
+      <c r="AL28" s="264"/>
+      <c r="AM28" s="264"/>
+      <c r="AN28" s="264"/>
+      <c r="AO28" s="264"/>
+      <c r="AP28" s="264"/>
+      <c r="AQ28" s="264"/>
+      <c r="AR28" s="264"/>
+      <c r="AS28" s="264"/>
+      <c r="AT28" s="264"/>
+      <c r="AU28" s="264"/>
+      <c r="AV28" s="265"/>
     </row>
-    <row r="29" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B29" s="70" t="s">
+    <row r="29" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="165"/>
+      <c r="B29" s="63" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="12"/>
-      <c r="D29" s="17"/>
-[...42 lines deleted...]
-      <c r="AU29" s="26"/>
+      <c r="D29" s="16"/>
+      <c r="E29" s="30"/>
+      <c r="F29" s="31"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="16"/>
+      <c r="I29" s="32"/>
+      <c r="J29" s="33"/>
+      <c r="K29" s="125"/>
+      <c r="L29" s="186"/>
+      <c r="M29" s="187"/>
+      <c r="N29" s="187"/>
+      <c r="O29" s="188"/>
+      <c r="P29" s="186"/>
+      <c r="Q29" s="187"/>
+      <c r="R29" s="187"/>
+      <c r="S29" s="188"/>
+      <c r="T29" s="18"/>
+      <c r="U29" s="35"/>
+      <c r="V29" s="36"/>
+      <c r="W29" s="24"/>
+      <c r="X29" s="186"/>
+      <c r="Y29" s="187"/>
+      <c r="Z29" s="187"/>
+      <c r="AA29" s="188"/>
+      <c r="AB29" s="186"/>
+      <c r="AC29" s="187"/>
+      <c r="AD29" s="187"/>
+      <c r="AE29" s="187"/>
+      <c r="AF29" s="188"/>
+      <c r="AG29" s="186"/>
+      <c r="AH29" s="187"/>
+      <c r="AI29" s="187"/>
+      <c r="AJ29" s="188"/>
+      <c r="AK29" s="32"/>
+      <c r="AL29" s="33"/>
+      <c r="AM29" s="24"/>
+      <c r="AN29" s="17"/>
+      <c r="AO29" s="32"/>
+      <c r="AP29" s="33"/>
+      <c r="AQ29" s="24"/>
+      <c r="AR29" s="17"/>
+      <c r="AS29" s="64"/>
+      <c r="AT29" s="65"/>
+      <c r="AU29" s="24"/>
       <c r="AV29" s="13"/>
     </row>
-    <row r="30" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="180"/>
+    <row r="30" spans="1:48" ht="17.100000000000001" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="165"/>
       <c r="B30" s="2"/>
       <c r="C30" s="12"/>
-      <c r="D30" s="17"/>
-[...42 lines deleted...]
-      <c r="AU30" s="26"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="30"/>
+      <c r="F30" s="31"/>
+      <c r="G30" s="21"/>
+      <c r="H30" s="16"/>
+      <c r="I30" s="32"/>
+      <c r="J30" s="33"/>
+      <c r="K30" s="46"/>
+      <c r="L30" s="37"/>
+      <c r="M30" s="38"/>
+      <c r="N30" s="36"/>
+      <c r="O30" s="25"/>
+      <c r="P30" s="18"/>
+      <c r="Q30" s="35"/>
+      <c r="R30" s="36"/>
+      <c r="S30" s="25"/>
+      <c r="T30" s="18"/>
+      <c r="U30" s="35"/>
+      <c r="V30" s="36"/>
+      <c r="W30" s="24"/>
+      <c r="X30" s="17"/>
+      <c r="Y30" s="32"/>
+      <c r="Z30" s="36"/>
+      <c r="AA30" s="25"/>
+      <c r="AB30" s="18"/>
+      <c r="AC30" s="35"/>
+      <c r="AD30" s="34"/>
+      <c r="AE30" s="24"/>
+      <c r="AF30" s="17"/>
+      <c r="AG30" s="32"/>
+      <c r="AH30" s="33"/>
+      <c r="AI30" s="24"/>
+      <c r="AJ30" s="17"/>
+      <c r="AK30" s="32"/>
+      <c r="AL30" s="33"/>
+      <c r="AM30" s="24"/>
+      <c r="AN30" s="17"/>
+      <c r="AO30" s="32"/>
+      <c r="AP30" s="33"/>
+      <c r="AQ30" s="24"/>
+      <c r="AR30" s="17"/>
+      <c r="AS30" s="64"/>
+      <c r="AT30" s="65"/>
+      <c r="AU30" s="24"/>
       <c r="AV30" s="13"/>
     </row>
-    <row r="31" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="B31" s="70"/>
+    <row r="31" spans="1:48" ht="17.100000000000001" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="166"/>
+      <c r="B31" s="63"/>
       <c r="C31" s="12"/>
-      <c r="D31" s="17"/>
-[...42 lines deleted...]
-      <c r="AU31" s="26"/>
+      <c r="D31" s="16"/>
+      <c r="E31" s="30"/>
+      <c r="F31" s="31"/>
+      <c r="G31" s="21"/>
+      <c r="H31" s="16"/>
+      <c r="I31" s="32"/>
+      <c r="J31" s="33"/>
+      <c r="K31" s="46"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="38"/>
+      <c r="N31" s="36"/>
+      <c r="O31" s="25"/>
+      <c r="P31" s="18"/>
+      <c r="Q31" s="35"/>
+      <c r="R31" s="36"/>
+      <c r="S31" s="25"/>
+      <c r="T31" s="18"/>
+      <c r="U31" s="35"/>
+      <c r="V31" s="36"/>
+      <c r="W31" s="24"/>
+      <c r="X31" s="17"/>
+      <c r="Y31" s="32"/>
+      <c r="Z31" s="36"/>
+      <c r="AA31" s="25"/>
+      <c r="AB31" s="18"/>
+      <c r="AC31" s="35"/>
+      <c r="AD31" s="34"/>
+      <c r="AE31" s="24"/>
+      <c r="AF31" s="17"/>
+      <c r="AG31" s="32"/>
+      <c r="AH31" s="33"/>
+      <c r="AI31" s="24"/>
+      <c r="AJ31" s="17"/>
+      <c r="AK31" s="32"/>
+      <c r="AL31" s="33"/>
+      <c r="AM31" s="24"/>
+      <c r="AN31" s="17"/>
+      <c r="AO31" s="32"/>
+      <c r="AP31" s="33"/>
+      <c r="AQ31" s="24"/>
+      <c r="AR31" s="17"/>
+      <c r="AS31" s="64"/>
+      <c r="AT31" s="65"/>
+      <c r="AU31" s="24"/>
       <c r="AV31" s="13"/>
     </row>
-    <row r="32" spans="1:48" ht="15.75" thickBot="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="C33" s="182" t="s">
+    <row r="32" spans="1:48" ht="16.2" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="33" spans="1:44" ht="16.2" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="C33" s="167" t="s">
         <v>41</v>
       </c>
-      <c r="D33" s="183"/>
-[...4 lines deleted...]
-      <c r="I33" s="185" t="s">
+      <c r="D33" s="168"/>
+      <c r="E33" s="168"/>
+      <c r="F33" s="168"/>
+      <c r="G33" s="169"/>
+      <c r="H33" s="51"/>
+      <c r="I33" s="170" t="s">
         <v>40</v>
       </c>
-      <c r="J33" s="186"/>
-[...4 lines deleted...]
-      <c r="O33" s="188" t="s">
+      <c r="J33" s="171"/>
+      <c r="K33" s="171"/>
+      <c r="L33" s="171"/>
+      <c r="M33" s="172"/>
+      <c r="N33" s="51"/>
+      <c r="O33" s="173" t="s">
         <v>3</v>
       </c>
-      <c r="P33" s="189"/>
-[...3 lines deleted...]
-      <c r="U33" s="191" t="s">
+      <c r="P33" s="174"/>
+      <c r="Q33" s="174"/>
+      <c r="R33" s="174"/>
+      <c r="S33" s="175"/>
+      <c r="U33" s="176" t="s">
         <v>39</v>
       </c>
-      <c r="V33" s="192"/>
-[...19 lines deleted...]
-      <c r="AQ33" s="196"/>
+      <c r="V33" s="177"/>
+      <c r="W33" s="177"/>
+      <c r="X33" s="177"/>
+      <c r="Y33" s="178"/>
+      <c r="Z33" s="51"/>
+      <c r="AA33" s="179"/>
+      <c r="AB33" s="180"/>
+      <c r="AC33" s="180"/>
+      <c r="AD33" s="180"/>
+      <c r="AE33" s="181"/>
+      <c r="AF33" s="52"/>
+      <c r="AG33" s="179"/>
+      <c r="AH33" s="180"/>
+      <c r="AI33" s="180"/>
+      <c r="AJ33" s="180"/>
+      <c r="AK33" s="181"/>
+      <c r="AM33" s="179"/>
+      <c r="AN33" s="180"/>
+      <c r="AO33" s="180"/>
+      <c r="AP33" s="180"/>
+      <c r="AQ33" s="181"/>
     </row>
-    <row r="34" spans="1:44" x14ac:dyDescent="0.2">
-      <c r="C34" s="203" t="s">
+    <row r="34" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="C34" s="199" t="s">
         <v>20</v>
       </c>
-      <c r="D34" s="203"/>
-[...4 lines deleted...]
-      <c r="I34" s="204" t="s">
+      <c r="D34" s="199"/>
+      <c r="E34" s="199"/>
+      <c r="F34" s="199"/>
+      <c r="G34" s="199"/>
+      <c r="H34" s="50"/>
+      <c r="I34" s="200" t="s">
         <v>49</v>
       </c>
-      <c r="J34" s="204"/>
-[...4 lines deleted...]
-      <c r="O34" s="205" t="s">
+      <c r="J34" s="200"/>
+      <c r="K34" s="200"/>
+      <c r="L34" s="200"/>
+      <c r="M34" s="200"/>
+      <c r="N34" s="50"/>
+      <c r="O34" s="201" t="s">
         <v>17</v>
       </c>
-      <c r="P34" s="205"/>
-[...23 lines deleted...]
-      <c r="AQ34" s="207"/>
+      <c r="P34" s="201"/>
+      <c r="Q34" s="201"/>
+      <c r="R34" s="201"/>
+      <c r="S34" s="201"/>
+      <c r="U34" s="202"/>
+      <c r="V34" s="202"/>
+      <c r="W34" s="202"/>
+      <c r="X34" s="202"/>
+      <c r="Y34" s="202"/>
+      <c r="Z34" s="50"/>
+      <c r="AA34" s="203"/>
+      <c r="AB34" s="203"/>
+      <c r="AC34" s="203"/>
+      <c r="AD34" s="203"/>
+      <c r="AE34" s="203"/>
+      <c r="AG34" s="203"/>
+      <c r="AH34" s="203"/>
+      <c r="AI34" s="203"/>
+      <c r="AJ34" s="203"/>
+      <c r="AK34" s="203"/>
+      <c r="AM34" s="203"/>
+      <c r="AN34" s="203"/>
+      <c r="AO34" s="203"/>
+      <c r="AP34" s="203"/>
+      <c r="AQ34" s="203"/>
     </row>
-    <row r="35" spans="1:44" ht="17.25" x14ac:dyDescent="0.2">
-      <c r="C35" s="215" t="s">
+    <row r="35" spans="1:44" ht="17.399999999999999" x14ac:dyDescent="0.3">
+      <c r="C35" s="205" t="s">
         <v>85</v>
       </c>
-      <c r="D35" s="215"/>
-[...10 lines deleted...]
-      <c r="O35" s="214" t="s">
+      <c r="D35" s="205"/>
+      <c r="E35" s="205"/>
+      <c r="F35" s="205"/>
+      <c r="G35" s="205"/>
+      <c r="H35" s="50"/>
+      <c r="I35" s="126"/>
+      <c r="J35" s="126"/>
+      <c r="K35" s="126"/>
+      <c r="L35" s="126"/>
+      <c r="M35" s="126"/>
+      <c r="N35" s="50"/>
+      <c r="O35" s="204" t="s">
         <v>85</v>
       </c>
-      <c r="P35" s="214"/>
-[...3 lines deleted...]
-      <c r="U35" s="216" t="s">
+      <c r="P35" s="204"/>
+      <c r="Q35" s="204"/>
+      <c r="R35" s="204"/>
+      <c r="S35" s="204"/>
+      <c r="U35" s="206" t="s">
         <v>86</v>
       </c>
-      <c r="V35" s="216"/>
-[...18 lines deleted...]
-      <c r="AQ35" s="55"/>
+      <c r="V35" s="206"/>
+      <c r="W35" s="206"/>
+      <c r="X35" s="206"/>
+      <c r="Y35" s="206"/>
+      <c r="Z35" s="50"/>
+      <c r="AA35" s="50"/>
+      <c r="AB35" s="50"/>
+      <c r="AC35" s="50"/>
+      <c r="AD35" s="50"/>
+      <c r="AE35" s="50"/>
+      <c r="AG35" s="50"/>
+      <c r="AH35" s="50"/>
+      <c r="AI35" s="50"/>
+      <c r="AJ35" s="50"/>
+      <c r="AK35" s="50"/>
+      <c r="AM35" s="50"/>
+      <c r="AN35" s="50"/>
+      <c r="AO35" s="50"/>
+      <c r="AP35" s="50"/>
+      <c r="AQ35" s="50"/>
     </row>
-    <row r="36" spans="1:44" x14ac:dyDescent="0.2">
-[...37 lines deleted...]
-      <c r="AQ36" s="55"/>
+    <row r="36" spans="1:44" x14ac:dyDescent="0.3">
+      <c r="C36" s="50"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="50"/>
+      <c r="F36" s="50"/>
+      <c r="G36" s="50"/>
+      <c r="H36" s="50"/>
+      <c r="I36" s="122"/>
+      <c r="J36" s="122"/>
+      <c r="K36" s="122"/>
+      <c r="L36" s="122"/>
+      <c r="M36" s="122"/>
+      <c r="N36" s="50"/>
+      <c r="O36" s="50"/>
+      <c r="P36" s="50"/>
+      <c r="Q36" s="50"/>
+      <c r="R36" s="50"/>
+      <c r="S36" s="50"/>
+      <c r="U36" s="50"/>
+      <c r="V36" s="50"/>
+      <c r="W36" s="50"/>
+      <c r="X36" s="50"/>
+      <c r="Y36" s="50"/>
+      <c r="Z36" s="50"/>
+      <c r="AA36" s="50"/>
+      <c r="AB36" s="50"/>
+      <c r="AC36" s="50"/>
+      <c r="AD36" s="50"/>
+      <c r="AE36" s="50"/>
+      <c r="AG36" s="50"/>
+      <c r="AH36" s="50"/>
+      <c r="AI36" s="50"/>
+      <c r="AJ36" s="50"/>
+      <c r="AK36" s="50"/>
+      <c r="AM36" s="50"/>
+      <c r="AN36" s="50"/>
+      <c r="AO36" s="50"/>
+      <c r="AP36" s="50"/>
+      <c r="AQ36" s="50"/>
     </row>
-    <row r="37" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A37" s="198" t="s">
+    <row r="37" spans="1:44" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="195" t="s">
         <v>12</v>
       </c>
       <c r="B37" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="C37" s="199" t="s">
+      <c r="C37" s="196" t="s">
         <v>47</v>
       </c>
-      <c r="D37" s="199"/>
-[...39 lines deleted...]
-      <c r="AR37" s="75"/>
+      <c r="D37" s="196"/>
+      <c r="E37" s="196"/>
+      <c r="F37" s="196"/>
+      <c r="G37" s="196"/>
+      <c r="H37" s="196"/>
+      <c r="I37" s="196"/>
+      <c r="J37" s="66"/>
+      <c r="K37" s="66"/>
+      <c r="L37" s="66"/>
+      <c r="M37" s="66"/>
+      <c r="N37" s="66"/>
+      <c r="O37" s="261"/>
+      <c r="P37" s="66"/>
+      <c r="Q37" s="66"/>
+      <c r="R37" s="66"/>
+      <c r="S37" s="66"/>
+      <c r="T37" s="66"/>
+      <c r="U37" s="66"/>
+      <c r="V37" s="66"/>
+      <c r="W37" s="66"/>
+      <c r="X37" s="66"/>
+      <c r="Y37" s="66"/>
+      <c r="Z37" s="66"/>
+      <c r="AA37" s="66"/>
+      <c r="AB37" s="66"/>
+      <c r="AC37" s="66"/>
+      <c r="AD37" s="66"/>
+      <c r="AE37" s="66"/>
+      <c r="AF37" s="66"/>
+      <c r="AG37" s="66"/>
+      <c r="AH37" s="66"/>
+      <c r="AI37" s="66"/>
+      <c r="AJ37" s="66"/>
+      <c r="AK37" s="66"/>
+      <c r="AL37" s="66"/>
+      <c r="AM37" s="66"/>
+      <c r="AN37" s="66"/>
+      <c r="AO37" s="66"/>
+      <c r="AP37" s="66"/>
+      <c r="AQ37" s="66"/>
+      <c r="AR37" s="66"/>
     </row>
-    <row r="38" spans="1:44" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A38" s="198"/>
+    <row r="38" spans="1:44" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="A38" s="195"/>
       <c r="B38" s="6" t="s">
         <v>13</v>
       </c>
-      <c r="C38" s="200" t="s">
+      <c r="C38" s="197" t="s">
         <v>48</v>
       </c>
-      <c r="D38" s="200"/>
-[...39 lines deleted...]
-      <c r="AR38" s="75"/>
+      <c r="D38" s="197"/>
+      <c r="E38" s="197"/>
+      <c r="F38" s="197"/>
+      <c r="G38" s="197"/>
+      <c r="H38" s="197"/>
+      <c r="I38" s="197"/>
+      <c r="J38" s="67"/>
+      <c r="K38" s="262" t="s">
+        <v>99</v>
+      </c>
+      <c r="L38" s="198"/>
+      <c r="M38" s="198"/>
+      <c r="N38" s="198"/>
+      <c r="O38" s="198"/>
+      <c r="P38" s="198"/>
+      <c r="Q38" s="198"/>
+      <c r="R38" s="198"/>
+      <c r="S38" s="198"/>
+      <c r="T38" s="198"/>
+      <c r="U38" s="198"/>
+      <c r="V38" s="198"/>
+      <c r="W38" s="198"/>
+      <c r="X38" s="198"/>
+      <c r="Y38" s="196"/>
+      <c r="Z38" s="196"/>
+      <c r="AA38" s="196"/>
+      <c r="AB38" s="196"/>
+      <c r="AC38" s="196"/>
+      <c r="AD38" s="196"/>
+      <c r="AE38" s="196"/>
+      <c r="AF38" s="196"/>
+      <c r="AG38" s="196"/>
+      <c r="AH38" s="196"/>
+      <c r="AI38" s="196"/>
+      <c r="AJ38" s="196"/>
+      <c r="AK38" s="196"/>
+      <c r="AL38" s="196"/>
+      <c r="AM38" s="66"/>
+      <c r="AN38" s="66"/>
+      <c r="AO38" s="66"/>
+      <c r="AP38" s="66"/>
+      <c r="AQ38" s="66"/>
+      <c r="AR38" s="66"/>
     </row>
-    <row r="40" spans="1:44" ht="18" x14ac:dyDescent="0.2">
-      <c r="C40" s="52" t="s">
+    <row r="40" spans="1:44" ht="18" x14ac:dyDescent="0.35">
+      <c r="C40" s="47" t="s">
         <v>18</v>
       </c>
-      <c r="D40" s="53"/>
-[...13 lines deleted...]
-      <c r="R40" s="52"/>
+      <c r="D40" s="48"/>
+      <c r="E40" s="47"/>
+      <c r="F40" s="47"/>
+      <c r="G40" s="47"/>
+      <c r="H40" s="47"/>
+      <c r="I40" s="47"/>
+      <c r="J40" s="47"/>
+      <c r="K40" s="47"/>
+      <c r="L40" s="47"/>
+      <c r="M40" s="47"/>
+      <c r="N40" s="47"/>
+      <c r="O40" s="47"/>
+      <c r="P40" s="47"/>
+      <c r="Q40" s="47"/>
+      <c r="R40" s="47"/>
       <c r="T40" s="7"/>
       <c r="U40" s="7"/>
       <c r="V40" s="7"/>
       <c r="W40" s="7"/>
       <c r="X40" s="7"/>
       <c r="Y40" s="7"/>
       <c r="Z40" s="7"/>
       <c r="AA40" s="7"/>
       <c r="AB40" s="7" t="s">
         <v>19</v>
       </c>
       <c r="AC40" s="7"/>
     </row>
   </sheetData>
-  <mergeCells count="122">
-    <mergeCell ref="C18:F19"/>
+  <mergeCells count="124">
+    <mergeCell ref="AK25:AV27"/>
+    <mergeCell ref="AK12:AV23"/>
     <mergeCell ref="C12:F13"/>
     <mergeCell ref="G12:K13"/>
     <mergeCell ref="G14:K15"/>
     <mergeCell ref="G18:K19"/>
     <mergeCell ref="C16:E17"/>
     <mergeCell ref="N16:O17"/>
     <mergeCell ref="Q16:S17"/>
     <mergeCell ref="P18:S19"/>
-    <mergeCell ref="T18:V19"/>
     <mergeCell ref="AG12:AJ13"/>
     <mergeCell ref="AG22:AJ23"/>
-    <mergeCell ref="AG26:AJ27"/>
+    <mergeCell ref="AG18:AJ19"/>
     <mergeCell ref="AB12:AF13"/>
     <mergeCell ref="W12:Y13"/>
     <mergeCell ref="X14:AA15"/>
     <mergeCell ref="L12:O13"/>
     <mergeCell ref="G26:K27"/>
     <mergeCell ref="L22:O23"/>
     <mergeCell ref="L28:O29"/>
     <mergeCell ref="P22:S23"/>
     <mergeCell ref="P26:S27"/>
     <mergeCell ref="P28:S29"/>
     <mergeCell ref="C20:F21"/>
     <mergeCell ref="F22:I23"/>
     <mergeCell ref="J20:M21"/>
     <mergeCell ref="T16:V17"/>
     <mergeCell ref="AD16:AF17"/>
     <mergeCell ref="X28:AA29"/>
     <mergeCell ref="AB20:AF21"/>
     <mergeCell ref="AB28:AF29"/>
     <mergeCell ref="Z16:AC17"/>
     <mergeCell ref="AD18:AF19"/>
     <mergeCell ref="T20:W21"/>
     <mergeCell ref="T22:W23"/>
     <mergeCell ref="T26:W27"/>
-    <mergeCell ref="X18:AA19"/>
+    <mergeCell ref="X26:AA27"/>
     <mergeCell ref="X20:AA21"/>
+    <mergeCell ref="T18:V19"/>
+    <mergeCell ref="C18:F19"/>
     <mergeCell ref="A37:A38"/>
     <mergeCell ref="C37:I37"/>
     <mergeCell ref="C38:I38"/>
     <mergeCell ref="K38:X38"/>
     <mergeCell ref="Y38:AE38"/>
     <mergeCell ref="AF38:AL38"/>
     <mergeCell ref="AG33:AK33"/>
     <mergeCell ref="AM33:AQ33"/>
     <mergeCell ref="C34:G34"/>
     <mergeCell ref="I34:M34"/>
     <mergeCell ref="O34:S34"/>
     <mergeCell ref="U34:Y34"/>
     <mergeCell ref="AA34:AE34"/>
     <mergeCell ref="AG34:AK34"/>
     <mergeCell ref="AM34:AQ34"/>
     <mergeCell ref="O35:S35"/>
     <mergeCell ref="C35:G35"/>
     <mergeCell ref="U35:Y35"/>
     <mergeCell ref="AS9:AT9"/>
     <mergeCell ref="AU9:AV9"/>
     <mergeCell ref="A10:A23"/>
     <mergeCell ref="A24:A27"/>
     <mergeCell ref="A28:A31"/>
     <mergeCell ref="C33:G33"/>
     <mergeCell ref="I33:M33"/>
@@ -5292,74 +5571,77 @@
     <mergeCell ref="A1:AV1"/>
     <mergeCell ref="A6:A9"/>
     <mergeCell ref="B6:B9"/>
     <mergeCell ref="C6:AV6"/>
     <mergeCell ref="C7:D7"/>
     <mergeCell ref="E7:F7"/>
     <mergeCell ref="G7:H7"/>
     <mergeCell ref="I7:J7"/>
     <mergeCell ref="K7:L7"/>
     <mergeCell ref="M7:N7"/>
     <mergeCell ref="AM7:AN7"/>
     <mergeCell ref="AO7:AP7"/>
     <mergeCell ref="AQ7:AR7"/>
     <mergeCell ref="AS7:AT7"/>
     <mergeCell ref="AU7:AV7"/>
     <mergeCell ref="C8:H8"/>
     <mergeCell ref="I8:Q8"/>
     <mergeCell ref="R8:Y8"/>
     <mergeCell ref="Z8:AH8"/>
     <mergeCell ref="AI8:AQ8"/>
     <mergeCell ref="AA7:AB7"/>
     <mergeCell ref="AC7:AD7"/>
     <mergeCell ref="AE7:AF7"/>
     <mergeCell ref="AG7:AH7"/>
   </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="K38" r:id="rId1" xr:uid="{403D7776-5E34-497F-9962-6D16DF2238F4}"/>
+  </hyperlinks>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="68" orientation="landscape" verticalDpi="4294967292" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="68" orientation="landscape" verticalDpi="4294967292" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Excel Android</Application>
+  <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>весна 2026 (3)</vt:lpstr>
-      <vt:lpstr>весна 2026 (3)!Print_Area</vt:lpstr>
+      <vt:lpstr>'весна 2026 (3)'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Анна Терехова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>