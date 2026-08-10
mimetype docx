--- v0 (2026-01-12)
+++ v1 (2026-08-10)
@@ -400,115 +400,134 @@
         <w:t xml:space="preserve">в объеме 144 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF5382" w:rsidRPr="0085744E">
         <w:t>ак.ч</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EF5382" w:rsidRPr="0085744E">
         <w:t>. «Решение-фокусированный подход в психотерапии (краткосрочная позитивная терапия). Скандинавско-питерская модель (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00EF5382" w:rsidRPr="0085744E">
         <w:t>Т.Ахола</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00EF5382" w:rsidRPr="0085744E">
         <w:t>, Б. Фурман, А.М. Ялов)» в Санкт-Петербургском институте дополнительного профессионального образования для психологов и психотерапевтов</w:t>
       </w:r>
       <w:r w:rsidR="00860C70" w:rsidRPr="0085744E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EF5382" w:rsidRPr="0085744E">
         <w:t>(2025г.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0EA9CA" w14:textId="4177EE0D" w:rsidR="00C15CBA" w:rsidRPr="0085744E" w:rsidRDefault="002864A7" w:rsidP="002864A7">
+    <w:p w14:paraId="6FEB6575" w14:textId="77777777" w:rsidR="00063488" w:rsidRDefault="002864A7" w:rsidP="00063488">
       <w:pPr>
         <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidR="008677FC">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C15CBA" w:rsidRPr="0085744E">
         <w:t xml:space="preserve">Курс профессиональной переподготовки «Клиническая психология» в Академии современной психологии в объеме 1000 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C15CBA" w:rsidRPr="0085744E">
         <w:t>ак.ч</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C15CBA" w:rsidRPr="0085744E">
         <w:t xml:space="preserve">. (2025- </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00C15CBA" w:rsidRPr="0085744E">
         <w:t>наст.вр</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C15CBA" w:rsidRPr="0085744E">
         <w:t>.)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0554B70C" w14:textId="66E3AAA9" w:rsidR="008068FA" w:rsidRPr="0085744E" w:rsidRDefault="00551571" w:rsidP="0085744E">
-      <w:r w:rsidRPr="0085744E">
+    <w:p w14:paraId="0554B70C" w14:textId="683F4215" w:rsidR="008068FA" w:rsidRPr="0085744E" w:rsidRDefault="00063488" w:rsidP="00063488">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00063488">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.9 </w:t>
+      </w:r>
+      <w:r w:rsidR="00551571" w:rsidRPr="0085744E">
         <w:t xml:space="preserve">Повышение квалификации в объеме 116 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="0085744E">
+      <w:r w:rsidR="00551571" w:rsidRPr="0085744E">
         <w:t>ак.ч</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="0085744E">
+      <w:r w:rsidR="00551571" w:rsidRPr="0085744E">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008068FA" w:rsidRPr="0085744E">
         <w:t xml:space="preserve"> «ОРКТ: ориентированная на решение краткосрочная терапия» в Академии современной психологии (2025- </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00063488">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>гг.</w:t>
+      </w:r>
       <w:r w:rsidR="008068FA" w:rsidRPr="0085744E">
-        <w:t>наст.вр</w:t>
-[...3 lines deleted...]
-        <w:t>.)</w:t>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E25FAB7" w14:textId="77777777" w:rsidR="008779FF" w:rsidRPr="007E50AC" w:rsidRDefault="008779FF" w:rsidP="007E50AC">
       <w:pPr>
         <w:pStyle w:val="11"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A4DBE7E" w14:textId="77777777" w:rsidR="000C4D54" w:rsidRPr="00E85AC5" w:rsidRDefault="00311DF2" w:rsidP="00E85AC5">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:r w:rsidRPr="00E85AC5">
         <w:t>3. Конфиденциальность</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41B5E51D" w14:textId="6BDB4BA3" w:rsidR="008E2CD8" w:rsidRPr="007E64C0" w:rsidRDefault="008677FC" w:rsidP="008677FC">
       <w:pPr>
         <w:ind w:firstLine="720"/>
@@ -589,74 +608,92 @@
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.3 </w:t>
       </w:r>
       <w:r w:rsidR="00E313E5" w:rsidRPr="007E64C0">
         <w:t>Если в ходе терапии я узнаю от вас о существующей опасности от ваших действий для жизни третьего лица, и при этом я оцениваю эти риски как существенные, я предприму действия по защите этого третьего лица, в том числе информируя это лицо и ее или его близких об опасности исходящей от вас.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="190ADC8C" w14:textId="77777777" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00BA4998" w:rsidP="0085744E"/>
     <w:p w14:paraId="50BBADAB" w14:textId="10932B54" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00625F06" w:rsidP="00625F06">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.4 </w:t>
       </w:r>
       <w:r w:rsidR="00E313E5" w:rsidRPr="007E64C0">
         <w:t>Обращаю ваше внимание, что такое раскрытие конфиденциальности с целью защиты вашей жизни и жизни других людей предписывается законами Российской Федерации.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B025C8D" w14:textId="77777777" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00BA4998" w:rsidP="0085744E"/>
-    <w:p w14:paraId="34A5687D" w14:textId="0E57DE80" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00625F06" w:rsidP="007301F2">
+    <w:p w14:paraId="34A5687D" w14:textId="679FF4B3" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00625F06" w:rsidP="007301F2">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.5 </w:t>
       </w:r>
       <w:r w:rsidR="00E313E5" w:rsidRPr="007E64C0">
         <w:t>Если я предпринимаю какие-либо действия из перечисленных выше</w:t>
       </w:r>
       <w:r w:rsidR="007D4336" w:rsidRPr="007E64C0">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (пункты А-</w:t>
-[...5 lines deleted...]
-        <w:t>Г</w:t>
+        <w:t xml:space="preserve"> (пункты </w:t>
+      </w:r>
+      <w:r w:rsidR="00063488" w:rsidRPr="00063488">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1.1</w:t>
+      </w:r>
+      <w:r w:rsidR="00063488">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00063488">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3.1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00063488">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="007D4336" w:rsidRPr="007E64C0">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00E313E5" w:rsidRPr="007E64C0">
         <w:t>, я веду записи, описывающие предпринятые мною действия и их результаты. Эти записи будут доступны вам, правоохранительным органам, органам опеки и профессиональному психологическому сообществу для оценки моих действий.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48A64007" w14:textId="77777777" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00BA4998" w:rsidP="0085744E"/>
     <w:p w14:paraId="2CF3245C" w14:textId="0B7240E8" w:rsidR="00BA4998" w:rsidRDefault="007301F2" w:rsidP="007301F2">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">3.1.6 </w:t>
       </w:r>
@@ -1089,52 +1126,57 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="49B65D72" w14:textId="5D8794F4" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00EC7CD8" w:rsidP="00EC7CD8">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E64C0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>4. Правила коммуникации</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="782DFC2A" w14:textId="3465944C" w:rsidR="00FD03B9" w:rsidRPr="00FD03B9" w:rsidRDefault="00EC7CD8" w:rsidP="00FE4299">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="00FD03B9">
-        <w:t>Для согласования или отмены встреч я прошу вас использовать телефонные сообщения (Telegram</w:t>
-      </w:r>
+        <w:t>Для согласования или отмены встреч я прошу вас использовать телефонные сообщения (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00FD03B9">
+        <w:t>Telegram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE52BC">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00C83496" w:rsidRPr="00FD03B9">
         <w:t>SMS</w:t>
       </w:r>
       <w:r w:rsidR="00CE52BC">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CE52BC">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Whats</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CE52BC" w:rsidRPr="00CE52BC">
         <w:rPr>
@@ -1353,73 +1395,87 @@
     <w:p w14:paraId="28410833" w14:textId="1605533C" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00E313E5" w:rsidP="001F2885">
       <w:pPr>
         <w:ind w:firstLine="360"/>
       </w:pPr>
       <w:r w:rsidRPr="007E64C0">
         <w:t>С каждым клиентом мы выбираем удобную для него и психолога длительность сессии</w:t>
       </w:r>
       <w:r w:rsidR="00D036C4" w:rsidRPr="007E64C0">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">, дату и </w:t>
       </w:r>
       <w:r w:rsidRPr="007E64C0">
         <w:t xml:space="preserve">время минимум за 3 дня до встречи. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61E45E6C" w14:textId="280A9E1A" w:rsidR="00BA4998" w:rsidRPr="006030A1" w:rsidRDefault="00141DD3" w:rsidP="006030A1">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:r w:rsidRPr="006030A1">
         <w:t xml:space="preserve">7. Длительность работы </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11074388" w14:textId="77777777" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00E313E5" w:rsidP="001F2885">
+    <w:p w14:paraId="11074388" w14:textId="5F581E19" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00E313E5" w:rsidP="001F2885">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="007E64C0">
-        <w:t xml:space="preserve">Заранее, к сожалению, сложно оценить длительность работы. Она зависит от ваших потребностей и целей, личностных особенностей, уровня комфорта в работе со мной и времени, которое вы готовы тратить работу в рамках психологического консультирования. Представление о том, какие сроки будут реалистичными, мы с вами сможем определить после 2-3 встреч, после прояснения вашего запроса и целей. </w:t>
+        <w:t xml:space="preserve">Заранее, к сожалению, сложно оценить длительность работы. Она зависит от ваших потребностей и целей, личностных особенностей, уровня комфорта в работе со мной и времени, которое вы готовы тратить работу в рамках психологического консультирования. Представление о том, какие сроки будут реалистичными, мы с вами сможем определить после </w:t>
+      </w:r>
+      <w:r w:rsidR="00063488">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E64C0">
+        <w:t xml:space="preserve">-3 встреч, после прояснения вашего запроса и целей. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EB67A44" w14:textId="4A69715F" w:rsidR="00BA4998" w:rsidRPr="0088735F" w:rsidRDefault="00141DD3" w:rsidP="00141DD3">
       <w:pPr>
         <w:pStyle w:val="2"/>
       </w:pPr>
       <w:r w:rsidRPr="0088735F">
         <w:t>8. Мои отпуска/отъезды</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="197D75F2" w14:textId="54F18B0E" w:rsidR="00BA4998" w:rsidRPr="007E64C0" w:rsidRDefault="00E313E5" w:rsidP="001F2885">
       <w:pPr>
         <w:ind w:firstLine="720"/>
       </w:pPr>
       <w:r w:rsidRPr="007E64C0">
-        <w:t>О своих отпусках/отъездах я сообщаю минимум за 3 недели. Каждый раз мы с вами решаем в индивидуальном порядке требуются ли/возможны ли на это время встречи со мной в Telegram</w:t>
-      </w:r>
+        <w:t xml:space="preserve">О своих отпусках/отъездах я сообщаю минимум за 3 недели. Каждый раз мы с вами решаем в индивидуальном порядке требуются ли/возможны ли на это время встречи со мной в </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007E64C0">
+        <w:t>Telegram</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002C1EF1" w:rsidRPr="007E64C0">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidR="00C83496" w:rsidRPr="00C83496">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C83496">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>SMS</w:t>
       </w:r>
       <w:r w:rsidR="00BC6024" w:rsidRPr="00BC6024">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
@@ -2201,89 +2257,89 @@
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect l="21630" t="21157" r="24906" b="5448"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1100337" cy="846413"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21518FA1" w14:textId="458D32B5" w:rsidR="000203D9" w:rsidRPr="007E64C0" w:rsidRDefault="00E313E5" w:rsidP="00D06C40">
+    <w:p w14:paraId="21518FA1" w14:textId="16324C5A" w:rsidR="000203D9" w:rsidRPr="007E64C0" w:rsidRDefault="00E313E5" w:rsidP="00D06C40">
       <w:pPr>
         <w:ind w:left="318" w:right="318"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E64C0">
         <w:t>Дата: </w:t>
       </w:r>
       <w:r w:rsidR="00D06C40" w:rsidRPr="007E64C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D06C40" w:rsidRPr="007E64C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TIME \@ "d MMMM yyyy 'г.'" </w:instrText>
       </w:r>
       <w:r w:rsidR="00D06C40" w:rsidRPr="007E64C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A222EB">
+      <w:r w:rsidR="00063488">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>8 ноября 2025 г.</w:t>
+        <w:t>5 марта 2026 г.</w:t>
       </w:r>
       <w:r w:rsidR="00D06C40" w:rsidRPr="007E64C0">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="049CA890" w14:textId="77777777" w:rsidR="000203D9" w:rsidRPr="007E64C0" w:rsidRDefault="000203D9" w:rsidP="00D06C40">
       <w:pPr>
         <w:ind w:left="318" w:right="318"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="724729D3" w14:textId="77777777" w:rsidR="007E64C0" w:rsidRPr="007E64C0" w:rsidRDefault="007E64C0" w:rsidP="007E64C0">
       <w:pPr>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
@@ -2616,183 +2672,183 @@
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId16" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007E64C0">
           <w:rPr>
             <w:rStyle w:val="a6"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>+7 (499) 201-59-47</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="3EF3E32D" w14:textId="77777777" w:rsidR="007E64C0" w:rsidRPr="00B1443D" w:rsidRDefault="007E64C0" w:rsidP="007E64C0">
       <w:pPr>
         <w:ind w:left="318" w:right="318"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04BE03D4" w14:textId="11BB3CCF" w:rsidR="00BA4998" w:rsidRPr="00E313E5" w:rsidRDefault="00E313E5" w:rsidP="00D6203A">
+    <w:p w14:paraId="04BE03D4" w14:textId="4A8DACAD" w:rsidR="00BA4998" w:rsidRPr="00E313E5" w:rsidRDefault="00E313E5" w:rsidP="00D6203A">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E64C0">
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="00410A01">
         <w:lastRenderedPageBreak/>
         <w:t>ДОГОВОР</w:t>
       </w:r>
       <w:r w:rsidR="00461132" w:rsidRPr="00410A01">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00410A01">
         <w:t>ВОЗМЕЗДНОГО ОКАЗАНИЯ ПСИХОЛОГИЧЕСКИХ УСЛУГ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">№ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TIME \@ "dd/MM/yyyy" </w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A222EB">
+      <w:r w:rsidR="00063488">
         <w:rPr>
           <w:noProof/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>08/11/2025</w:t>
+        <w:t>05/03/2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>-1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31993334" w14:textId="77777777" w:rsidR="0086294A" w:rsidRPr="0086294A" w:rsidRDefault="0086294A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FCCC57C" w14:textId="2493EBF4" w:rsidR="00BA4998" w:rsidRPr="0086294A" w:rsidRDefault="00E313E5">
+    <w:p w14:paraId="4FCCC57C" w14:textId="57102C89" w:rsidR="00BA4998" w:rsidRPr="0086294A" w:rsidRDefault="00E313E5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6521"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">г. Санкт-Петербург </w:t>
       </w:r>
       <w:r w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00454F11">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">        </w:t>
       </w:r>
       <w:r w:rsidR="00D06C40" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D06C40" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TIME \@ "d MMMM yyyy 'г.'" </w:instrText>
       </w:r>
       <w:r w:rsidR="00D06C40" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A222EB">
+      <w:r w:rsidR="00063488">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>8 ноября 2025 г.</w:t>
+        <w:t>5 марта 2026 г.</w:t>
       </w:r>
       <w:r w:rsidR="00D06C40" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                                                 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DC0F70A" w14:textId="77777777" w:rsidR="00BA4998" w:rsidRPr="0086294A" w:rsidRDefault="00BA4998">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
@@ -6605,51 +6661,51 @@
             <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="1A36694D" w14:textId="77777777" w:rsidR="00BA4998" w:rsidRPr="0057131F" w:rsidRDefault="00E313E5" w:rsidP="0086294A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0057131F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>E-mail: malinov-mary25@yandex.ru</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1B33F230" w14:textId="5AEA15D4" w:rsidR="00BA4998" w:rsidRPr="0086294A" w:rsidRDefault="00DC31CC" w:rsidP="0086294A">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A222EB">
+            <w:r w:rsidRPr="00063488">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="00E313E5" w:rsidRPr="0086294A">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Банковские реквизиты для оплаты: номер карты 5228 6005 2196 7259</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA4998" w:rsidRPr="0086294A" w14:paraId="4F684998" w14:textId="77777777" w:rsidTr="0086294A">
         <w:trPr>
           <w:trHeight w:val="3980"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4665" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
@@ -7630,101 +7686,101 @@
       </w:r>
       <w:r w:rsidR="002D62B7">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>подтверждаю собственной подписью.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="480B4578" w14:textId="77777777" w:rsidR="00D221A2" w:rsidRPr="00D221A2" w:rsidRDefault="00D221A2" w:rsidP="003B088D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5693FE51" w14:textId="77777777" w:rsidR="002D62B7" w:rsidRDefault="002D62B7" w:rsidP="003B088D">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1255285A" w14:textId="04EC54A5" w:rsidR="003B088D" w:rsidRPr="00D221A2" w:rsidRDefault="003B088D" w:rsidP="00D221A2">
+    <w:p w14:paraId="1255285A" w14:textId="6FC78024" w:rsidR="003B088D" w:rsidRPr="00D221A2" w:rsidRDefault="003B088D" w:rsidP="00D221A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Дата</w:t>
       </w:r>
       <w:r w:rsidR="00D221A2">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D221A2" w:rsidRPr="00D221A2">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D221A2" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidR="00D221A2" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> TIME \@ "d MMMM yyyy 'г.'" </w:instrText>
       </w:r>
       <w:r w:rsidR="00D221A2" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00A222EB">
+      <w:r w:rsidR="00063488">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>8 ноября 2025 г.</w:t>
+        <w:t>5 марта 2026 г.</w:t>
       </w:r>
       <w:r w:rsidR="00D221A2" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00D221A2" w:rsidRPr="0086294A">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                            </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Подпись</w:t>
       </w:r>
       <w:r w:rsidR="00D221A2">
         <w:rPr>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00D221A2">
         <w:rPr>
@@ -7759,61 +7815,61 @@
             <w:rPr>
               <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               <w:highlight w:val="cyan"/>
               <w:lang w:val="ru-RU"/>
             </w:rPr>
             <w:t>ФИО</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="50078FD2" w14:textId="144D3AE5" w:rsidR="00BA4998" w:rsidRPr="0086294A" w:rsidRDefault="00BA4998" w:rsidP="00182E74"/>
     <w:sectPr w:rsidR="00BA4998" w:rsidRPr="0086294A" w:rsidSect="005617EE">
       <w:footerReference w:type="default" r:id="rId18"/>
       <w:pgSz w:w="11909" w:h="16834"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="1134" w:left="1701" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A659599" w14:textId="77777777" w:rsidR="00D01AE0" w:rsidRDefault="00D01AE0" w:rsidP="001D7AA5">
+    <w:p w14:paraId="17166BF5" w14:textId="77777777" w:rsidR="000F0267" w:rsidRDefault="000F0267" w:rsidP="001D7AA5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="27B1A834" w14:textId="77777777" w:rsidR="00D01AE0" w:rsidRDefault="00D01AE0" w:rsidP="001D7AA5">
+    <w:p w14:paraId="578CA125" w14:textId="77777777" w:rsidR="000F0267" w:rsidRDefault="000F0267" w:rsidP="001D7AA5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Noto Sans Symbols">
     <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
@@ -7843,51 +7899,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="2012485523"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w14:paraId="4621D96D" w14:textId="22E811A9" w:rsidR="001D7AA5" w:rsidRDefault="001D7AA5">
         <w:pPr>
           <w:pStyle w:val="ad"/>
@@ -7903,61 +7959,61 @@
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="ru-RU"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="5B2B42CC" w14:textId="77777777" w:rsidR="001D7AA5" w:rsidRDefault="001D7AA5">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="360B5E90" w14:textId="77777777" w:rsidR="00D01AE0" w:rsidRDefault="00D01AE0" w:rsidP="001D7AA5">
+    <w:p w14:paraId="504ABBC6" w14:textId="77777777" w:rsidR="000F0267" w:rsidRDefault="000F0267" w:rsidP="001D7AA5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="048C9843" w14:textId="77777777" w:rsidR="00D01AE0" w:rsidRDefault="00D01AE0" w:rsidP="001D7AA5">
+    <w:p w14:paraId="06332571" w14:textId="77777777" w:rsidR="000F0267" w:rsidRDefault="000F0267" w:rsidP="001D7AA5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09221878"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3F3A043E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -9221,102 +9277,105 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BA4998"/>
     <w:rsid w:val="000007FE"/>
     <w:rsid w:val="00007337"/>
     <w:rsid w:val="00015311"/>
     <w:rsid w:val="000203D9"/>
     <w:rsid w:val="000209CC"/>
     <w:rsid w:val="0002368C"/>
     <w:rsid w:val="00031D52"/>
     <w:rsid w:val="000428B8"/>
     <w:rsid w:val="000433DA"/>
     <w:rsid w:val="00044C48"/>
+    <w:rsid w:val="00063488"/>
     <w:rsid w:val="00086F57"/>
     <w:rsid w:val="000B225E"/>
     <w:rsid w:val="000C4D54"/>
     <w:rsid w:val="000C5FF4"/>
     <w:rsid w:val="000C6A8B"/>
     <w:rsid w:val="000D15CE"/>
     <w:rsid w:val="000E3320"/>
     <w:rsid w:val="000E68C3"/>
+    <w:rsid w:val="000F0267"/>
     <w:rsid w:val="000F3C9E"/>
     <w:rsid w:val="000F45A9"/>
     <w:rsid w:val="000F7EC4"/>
     <w:rsid w:val="00134D08"/>
     <w:rsid w:val="00141DD3"/>
     <w:rsid w:val="0015718C"/>
     <w:rsid w:val="00161D77"/>
     <w:rsid w:val="001660F0"/>
     <w:rsid w:val="0017538C"/>
     <w:rsid w:val="00182E74"/>
     <w:rsid w:val="001A2052"/>
     <w:rsid w:val="001B77E2"/>
     <w:rsid w:val="001D7AA5"/>
     <w:rsid w:val="001F2885"/>
     <w:rsid w:val="001F6294"/>
     <w:rsid w:val="001F7695"/>
     <w:rsid w:val="002046A7"/>
     <w:rsid w:val="00212AEC"/>
     <w:rsid w:val="00222597"/>
     <w:rsid w:val="00254AAF"/>
     <w:rsid w:val="002864A7"/>
     <w:rsid w:val="002A2712"/>
     <w:rsid w:val="002C1EF1"/>
     <w:rsid w:val="002C2162"/>
     <w:rsid w:val="002D29AB"/>
     <w:rsid w:val="002D62B7"/>
     <w:rsid w:val="002E4824"/>
     <w:rsid w:val="002F035D"/>
     <w:rsid w:val="002F7C2C"/>
     <w:rsid w:val="00306AA4"/>
     <w:rsid w:val="00311DF2"/>
     <w:rsid w:val="00321388"/>
     <w:rsid w:val="00325C2F"/>
     <w:rsid w:val="00350D8A"/>
     <w:rsid w:val="00370BCC"/>
     <w:rsid w:val="00374560"/>
     <w:rsid w:val="003976A9"/>
     <w:rsid w:val="003A281E"/>
     <w:rsid w:val="003B088D"/>
     <w:rsid w:val="00410A01"/>
     <w:rsid w:val="00426AB1"/>
     <w:rsid w:val="0043389C"/>
     <w:rsid w:val="00451E9D"/>
     <w:rsid w:val="00454F11"/>
+    <w:rsid w:val="00460664"/>
     <w:rsid w:val="00461132"/>
     <w:rsid w:val="004B77F7"/>
     <w:rsid w:val="004C5344"/>
     <w:rsid w:val="004D3A49"/>
     <w:rsid w:val="004D5052"/>
     <w:rsid w:val="004E5A33"/>
     <w:rsid w:val="004E6812"/>
     <w:rsid w:val="00507C9F"/>
     <w:rsid w:val="0051669D"/>
     <w:rsid w:val="005201D1"/>
     <w:rsid w:val="005214F9"/>
     <w:rsid w:val="005313C2"/>
     <w:rsid w:val="00551571"/>
     <w:rsid w:val="005617EE"/>
     <w:rsid w:val="005627EE"/>
     <w:rsid w:val="00565907"/>
     <w:rsid w:val="0057131F"/>
     <w:rsid w:val="005809A8"/>
     <w:rsid w:val="00587624"/>
     <w:rsid w:val="00596F6C"/>
     <w:rsid w:val="005A786F"/>
     <w:rsid w:val="005D6016"/>
     <w:rsid w:val="005D6891"/>
     <w:rsid w:val="006030A1"/>
     <w:rsid w:val="00616941"/>
@@ -9352,50 +9411,51 @@
     <w:rsid w:val="0088735F"/>
     <w:rsid w:val="008E2CD8"/>
     <w:rsid w:val="008E4FA5"/>
     <w:rsid w:val="0092744B"/>
     <w:rsid w:val="00941C02"/>
     <w:rsid w:val="00973054"/>
     <w:rsid w:val="00975493"/>
     <w:rsid w:val="00976EBB"/>
     <w:rsid w:val="009C19D7"/>
     <w:rsid w:val="009E194F"/>
     <w:rsid w:val="00A0771A"/>
     <w:rsid w:val="00A222EB"/>
     <w:rsid w:val="00A65F56"/>
     <w:rsid w:val="00A67B3A"/>
     <w:rsid w:val="00A818DB"/>
     <w:rsid w:val="00A90F1B"/>
     <w:rsid w:val="00A94F63"/>
     <w:rsid w:val="00AA40BB"/>
     <w:rsid w:val="00AC481B"/>
     <w:rsid w:val="00AC5988"/>
     <w:rsid w:val="00AC6D48"/>
     <w:rsid w:val="00AD1640"/>
     <w:rsid w:val="00B157DC"/>
     <w:rsid w:val="00B21E6C"/>
     <w:rsid w:val="00B2278F"/>
+    <w:rsid w:val="00B267E8"/>
     <w:rsid w:val="00B44347"/>
     <w:rsid w:val="00B528DF"/>
     <w:rsid w:val="00B550CB"/>
     <w:rsid w:val="00B86F4A"/>
     <w:rsid w:val="00B96FE2"/>
     <w:rsid w:val="00BA4998"/>
     <w:rsid w:val="00BB2E77"/>
     <w:rsid w:val="00BB62F3"/>
     <w:rsid w:val="00BB7E90"/>
     <w:rsid w:val="00BC6024"/>
     <w:rsid w:val="00BF0BBB"/>
     <w:rsid w:val="00C117F4"/>
     <w:rsid w:val="00C15CBA"/>
     <w:rsid w:val="00C303D2"/>
     <w:rsid w:val="00C35F39"/>
     <w:rsid w:val="00C4437D"/>
     <w:rsid w:val="00C50A68"/>
     <w:rsid w:val="00C50B66"/>
     <w:rsid w:val="00C63005"/>
     <w:rsid w:val="00C83496"/>
     <w:rsid w:val="00CA2CE9"/>
     <w:rsid w:val="00CA50E6"/>
     <w:rsid w:val="00CC543E"/>
     <w:rsid w:val="00CC7563"/>
     <w:rsid w:val="00CD42A0"/>
@@ -10359,51 +10419,51 @@
           <w:r w:rsidRPr="005102FD">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Место для ввода текста.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB85DA979DAF4F889583B2042668D7B6"/>
         <w:category>
           <w:name w:val="Общие"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{13D08E5C-D17A-4292-8B61-A8F00D3C4740}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00B37186" w:rsidP="00B37186">
+        <w:p w:rsidR="00AC3715" w:rsidRDefault="00B37186" w:rsidP="00B37186">
           <w:pPr>
             <w:pStyle w:val="CB85DA979DAF4F889583B2042668D7B6"/>
           </w:pPr>
           <w:r w:rsidRPr="005102FD">
             <w:rPr>
               <w:rStyle w:val="a3"/>
             </w:rPr>
             <w:t>Место для ввода текста.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -10438,107 +10498,110 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005F5E59"/>
     <w:rsid w:val="001124D0"/>
     <w:rsid w:val="00313C11"/>
     <w:rsid w:val="004B0DA2"/>
     <w:rsid w:val="004B7F2C"/>
     <w:rsid w:val="004E6812"/>
     <w:rsid w:val="005F5E59"/>
     <w:rsid w:val="006A067E"/>
     <w:rsid w:val="0078140A"/>
     <w:rsid w:val="008422BB"/>
     <w:rsid w:val="00860E89"/>
     <w:rsid w:val="00886783"/>
     <w:rsid w:val="0089550C"/>
     <w:rsid w:val="009A100D"/>
     <w:rsid w:val="00A57EDF"/>
     <w:rsid w:val="00A63927"/>
     <w:rsid w:val="00A67B3A"/>
+    <w:rsid w:val="00AC3715"/>
+    <w:rsid w:val="00B267E8"/>
     <w:rsid w:val="00B37186"/>
     <w:rsid w:val="00B550CB"/>
     <w:rsid w:val="00C50A68"/>
     <w:rsid w:val="00C95879"/>
     <w:rsid w:val="00CC543E"/>
     <w:rsid w:val="00D176F8"/>
+    <w:rsid w:val="00E13E9E"/>
     <w:rsid w:val="00E75DD3"/>
     <w:rsid w:val="00E76D49"/>
     <w:rsid w:val="00E85E0A"/>
     <w:rsid w:val="00EA3FFF"/>
     <w:rsid w:val="00EB7598"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -11352,68 +11415,68 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F02FE47-8B1D-4082-94E9-9DB1FD8BB447}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>11</Pages>
-[...1 lines deleted...]
-  <Characters>19024</Characters>
+  <Pages>1</Pages>
+  <Words>3338</Words>
+  <Characters>19031</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>158</Lines>
   <Paragraphs>44</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>22317</CharactersWithSpaces>
+  <CharactersWithSpaces>22325</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Мария</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>