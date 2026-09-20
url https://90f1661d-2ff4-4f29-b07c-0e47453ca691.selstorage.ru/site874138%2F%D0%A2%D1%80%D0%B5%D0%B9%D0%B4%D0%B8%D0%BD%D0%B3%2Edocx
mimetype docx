--- v0 (2025-10-20)
+++ v1 (2026-09-20)
@@ -1,195 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1BD15246" w14:textId="47C8F7D7" w:rsidR="00650C19" w:rsidRPr="00650C19" w:rsidRDefault="007F0C00" w:rsidP="00650C19">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Трей</w:t>
       </w:r>
       <w:r w:rsidR="00650C19" w:rsidRPr="00650C19">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>динг</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="47C12024" w14:textId="250BBF50" w:rsidR="00E45C4A" w:rsidRDefault="007F0C00" w:rsidP="00650C19">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Многие компании, имеющие хоть какое-то отношение к товарным потокам (производственные, логистические, даже финансовые, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>IT</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> и прочие</w:t>
       </w:r>
       <w:r w:rsidRPr="007F0C00">
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> задумываются о </w:t>
       </w:r>
       <w:r w:rsidR="00522C4D">
         <w:t>запуске</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> продукцией, к которой они имеют отношение. Видимо, собственников и топ-менеджмент посещает одинаковая простая идея</w:t>
+        <w:t xml:space="preserve"> трейдинга продукцией, к которой они имеют отношение. Видимо, собственников и топ-менеджмент посещает одинаковая простая идея</w:t>
       </w:r>
       <w:r w:rsidRPr="007F0C00">
         <w:t>: “</w:t>
       </w:r>
       <w:r>
         <w:t>если я произвожу (перевожу, переваливаю, финансирую и т.д.) какой-то продукт, то почему бы мне не заработать на этом дополнительные деньги</w:t>
       </w:r>
       <w:r w:rsidRPr="007F0C00">
         <w:t>”?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4050DAED" w14:textId="03F5CD06" w:rsidR="00E45C4A" w:rsidRDefault="00E45C4A" w:rsidP="00650C19">
+    <w:p w14:paraId="4050DAED" w14:textId="2DF3CC73" w:rsidR="00E45C4A" w:rsidRDefault="00E45C4A" w:rsidP="00650C19">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Давайте попробуем разобраться, насколько это легко или сложно в реальности – преуспеть в </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. Конечно, </w:t>
+        <w:t xml:space="preserve">Давайте попробуем разобраться, насколько это легко или сложно в реальности – преуспеть в трейдинге. Конечно, </w:t>
       </w:r>
       <w:r w:rsidR="0062299B">
         <w:t>на поверхности лежит</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> простой ответ</w:t>
       </w:r>
       <w:r w:rsidR="0062299B" w:rsidRPr="0062299B">
         <w:t>: “</w:t>
       </w:r>
       <w:r w:rsidR="0062299B">
         <w:t>если рынок уже сложившийся и конкурентный, то любому новому игроку без значительных конкурентных преимуществ на нем не преуспеть</w:t>
       </w:r>
       <w:r w:rsidR="0062299B" w:rsidRPr="0062299B">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0062299B">
         <w:t xml:space="preserve">! Однако, моя практика показывает, что люди, являющиеся специалистами в других областях, имеют достаточно </w:t>
       </w:r>
       <w:r w:rsidR="00427369">
         <w:t>снисходитель</w:t>
       </w:r>
       <w:r w:rsidR="0062299B">
         <w:t xml:space="preserve">ное </w:t>
       </w:r>
       <w:r w:rsidR="00427369">
         <w:t>отношение к</w:t>
       </w:r>
       <w:r w:rsidR="0062299B">
         <w:t xml:space="preserve"> коммерции</w:t>
       </w:r>
       <w:r w:rsidR="00427369">
         <w:t>, как к примитивно</w:t>
       </w:r>
       <w:r w:rsidR="00C21B8A">
         <w:t>му занятию</w:t>
       </w:r>
       <w:r w:rsidR="00427369">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00427369" w:rsidRPr="00427369">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00427369">
         <w:t>купить подешевле и продать подороже</w:t>
       </w:r>
       <w:r w:rsidR="00427369" w:rsidRPr="00427369">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00427369">
-        <w:t xml:space="preserve">. Попробуем раскрыть это самое житейское представление в более научных терминах. Итак, какие именно компетенции нужны для того, чтобы преуспеть в </w:t>
+        <w:t xml:space="preserve">. Попробуем раскрыть это житейское представление в более научных терминах. Итак, какие именно компетенции нужны для того, чтобы преуспеть в </w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t xml:space="preserve">науке </w:t>
       </w:r>
       <w:r w:rsidR="00427369" w:rsidRPr="00427369">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00427369">
-        <w:t>покупке подешевле и продаже подороже</w:t>
+        <w:t>покупк</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00427369">
+        <w:t xml:space="preserve"> подешевле и продаж</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t>и</w:t>
+      </w:r>
+      <w:r w:rsidR="00427369">
+        <w:t xml:space="preserve"> подороже</w:t>
       </w:r>
       <w:r w:rsidR="00427369" w:rsidRPr="00427369">
         <w:t>”?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7456B41C" w14:textId="7AE161F4" w:rsidR="00A42101" w:rsidRDefault="00A42101" w:rsidP="00A42101">
+    <w:p w14:paraId="7456B41C" w14:textId="1EF66A9F" w:rsidR="00A42101" w:rsidRDefault="00A42101" w:rsidP="00A42101">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r w:rsidRPr="00A42101">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Идеально работающий </w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>back</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>-</w:t>
@@ -201,113 +198,117 @@
         </w:rPr>
         <w:t>office</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. Я умышленно поместил этот пункт под номером </w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>ноль</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t>. Если В</w:t>
       </w:r>
       <w:r>
         <w:t>ы не можете обеспечить качество</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:t>/</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">скорость оформления сделок на уровне лучших игроков отрасли, можно даже не пытаться начинать </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> бизнес. Может получиться, что одна </w:t>
+        <w:t xml:space="preserve">скорость оформления сделок на уровне лучших игроков отрасли, можно даже не пытаться начинать трейдинговый бизнес. Может получиться, что </w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t xml:space="preserve">всего </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">одна </w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>зависшая</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:t>”</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> из-за неправильно оформления сделка, незагруженный вовремя корабль, отсутствующий сертификат или еще какая-нибудь проблема технического характера, связанная с неопытностью персонала, на корню </w:t>
+        <w:t xml:space="preserve"> из-за неправильно оформления сделка, незагруженный вовремя корабль, отсутствующий сертификат или еще какая-нибудь проблема технического характера, связанная с неопытностью персонала</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t xml:space="preserve"> и неотлаженностью процессов</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">, на корню </w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>убьет</w:t>
       </w:r>
       <w:r w:rsidRPr="00A42101">
         <w:t xml:space="preserve">” </w:t>
       </w:r>
       <w:r>
         <w:t>вашу прибыль за год</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve"> и репутацию на много лет вперед</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="634D3076" w14:textId="1243D632" w:rsidR="00427369" w:rsidRPr="00A42101" w:rsidRDefault="00427369" w:rsidP="00427369">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">База </w:t>
       </w:r>
       <w:r w:rsidRPr="00427369">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>горячих</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> контактов</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F7CF3C3" w14:textId="271FC57C" w:rsidR="00427369" w:rsidRDefault="00427369" w:rsidP="00427369">
+    <w:p w14:paraId="4F7CF3C3" w14:textId="47E25630" w:rsidR="00427369" w:rsidRDefault="00427369" w:rsidP="00427369">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1068"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Для простоты рассмотрим сделку </w:t>
       </w:r>
       <w:r w:rsidRPr="00427369">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>back</w:t>
       </w:r>
       <w:r w:rsidRPr="00427369">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
@@ -338,96 +339,112 @@
       <w:r w:rsidR="006F7D5F" w:rsidRPr="006F7D5F">
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> их, заложив </w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F">
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r>
         <w:t>цену свою маржу.</w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE153F">
         <w:t>Казалось бы, что проще</w:t>
       </w:r>
       <w:r w:rsidR="00FE153F" w:rsidRPr="00FE153F">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t>Но на конкурентном рынке В</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ы будете не единственным покупателем и продавцом. Соответственно, чтобы </w:t>
+        <w:t>ы будете не единственным покупателем</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF" w:rsidRPr="006E34FF">
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">продавцом. Соответственно, чтобы </w:t>
       </w:r>
       <w:r w:rsidRPr="00427369">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>купит</w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F">
         <w:t>ь дешевле</w:t>
       </w:r>
       <w:r w:rsidRPr="00427369">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00CF0892">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t xml:space="preserve"> В</w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F">
         <w:t>ы должны первым узнать о продавце с низкой ценой, пока товар не перехватили другие. И, наоборот, для удовлетворения потребно</w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t>сти покупателя по высокой цене В</w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F">
-        <w:t xml:space="preserve">ы должны опередить прочих продавцов. Профессиональные игроки рынка системно подходят к поддержанию связи с поставщиками и покупателями в </w:t>
+        <w:t>ы должны опередить прочих продавцов</w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF" w:rsidRPr="006E34FF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t>и первым предложить товар и заключить сделку</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7D5F">
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t>Ваши конкуренты, п</w:t>
+      </w:r>
+      <w:r w:rsidR="006F7D5F">
+        <w:t xml:space="preserve">рофессиональные игроки рынка системно подходят к поддержанию связи с поставщиками и покупателями в </w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F" w:rsidRPr="006F7D5F">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F">
         <w:t>горячем</w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F" w:rsidRPr="006F7D5F">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F">
-        <w:t xml:space="preserve"> состоянии. Постоянные </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> состоянии. Постоянные созвоны</w:t>
+      </w:r>
       <w:r w:rsidR="00C21B8A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A42101">
         <w:t>с обсуждением рыночных тенденций и цен</w:t>
       </w:r>
       <w:r w:rsidR="006F7D5F">
         <w:t>, анализ прайс-листов, условий тендеров, получение информации через неформальное общение – все это, умноженное на ширину базы контактов</w:t>
       </w:r>
       <w:r w:rsidR="00CF0892">
         <w:t>, может дать шанс опередить прочих игроков и первым найти прибыльное сочетание низкой цены у поставщика и высокой у покупателя.</w:t>
       </w:r>
       <w:r w:rsidR="00522C4D">
         <w:t xml:space="preserve"> Например, </w:t>
       </w:r>
       <w:r w:rsidR="00C21B8A">
         <w:t xml:space="preserve">крупные </w:t>
       </w:r>
       <w:r w:rsidR="00522C4D">
         <w:t xml:space="preserve">международные трейдеры имеют собственных представителей или корреспондентов в </w:t>
       </w:r>
       <w:r w:rsidR="00C21B8A">
         <w:t>основн</w:t>
       </w:r>
       <w:r w:rsidR="00522C4D">
@@ -475,619 +492,639 @@
         </w:rPr>
         <w:t>качеству</w:t>
       </w:r>
       <w:r w:rsidR="003561A9">
         <w:t xml:space="preserve"> контактов по сравнению с лучшими действующими игроками! </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A597A38" w14:textId="2896BC8B" w:rsidR="003561A9" w:rsidRDefault="00160A48" w:rsidP="003561A9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t>Аналитический аппарат + финансовый рычаг</w:t>
       </w:r>
       <w:r w:rsidR="000707EA" w:rsidRPr="000707EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000707EA">
         <w:t>+ толерантность к риску</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B9E11EA" w14:textId="4F7A63C0" w:rsidR="008474B4" w:rsidRPr="008474B4" w:rsidRDefault="00DF3A0E" w:rsidP="00DF3A0E">
+    <w:p w14:paraId="1B9E11EA" w14:textId="74FEF847" w:rsidR="008474B4" w:rsidRPr="008474B4" w:rsidRDefault="00DF3A0E" w:rsidP="00DF3A0E">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1068"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Я умышленно объединил в заголовке несколько компетенций, </w:t>
+        <w:t xml:space="preserve">Я умышленно объединил в заголовке </w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t xml:space="preserve">сразу </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">несколько компетенций, </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE153F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>одновременно</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> необходимых для успешного </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> в режиме Спекуляции</w:t>
+        <w:t xml:space="preserve"> необходимых для успешного трейдинга в режиме Спекуляции</w:t>
       </w:r>
       <w:r w:rsidR="00FE153F" w:rsidRPr="00FE153F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE153F">
         <w:t>Позицией</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t xml:space="preserve"> Тут В</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
         <w:t xml:space="preserve">ы должны </w:t>
       </w:r>
       <w:r w:rsidR="00FE153F">
         <w:t>быть эффективней</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
         <w:t xml:space="preserve"> действующих игроков рынка в своевременном открытии, удержании и закрыти</w:t>
       </w:r>
       <w:r w:rsidR="00522C4D">
         <w:t>и</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
         <w:t xml:space="preserve"> Позиции. Пример для простоты</w:t>
       </w:r>
       <w:r w:rsidR="008474B4" w:rsidRPr="008474B4">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC7E036" w14:textId="15BF3CEC" w:rsidR="00DF3A0E" w:rsidRDefault="008B4F90" w:rsidP="00E055D6">
+    <w:p w14:paraId="7FC7E036" w14:textId="753B3653" w:rsidR="00DF3A0E" w:rsidRDefault="008B4F90" w:rsidP="00E055D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>У В</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
         <w:t>ас настолько качествен</w:t>
       </w:r>
       <w:r>
         <w:t>ная аналитическая функция, что В</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
-        <w:t xml:space="preserve">ы обнаружили некую статистическую закономерность на рынке, доселе неизвестную, например, что </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">удобрения дорожают зимой перед весенним внесением, а вот летом спрос и цена на них </w:t>
+        <w:t xml:space="preserve">ы обнаружили некую статистическую закономерность на рынке, доселе неизвестную, например, что удобрения дорожают зимой перед весенним внесением, а вот летом спрос и цена на них </w:t>
       </w:r>
       <w:r w:rsidR="008474B4" w:rsidRPr="008474B4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>обычно</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
-        <w:t xml:space="preserve"> ниже. Вы провели </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E34FF">
+        <w:t>проседают</w:t>
+      </w:r>
+      <w:r w:rsidR="008474B4">
+        <w:t xml:space="preserve">. Вы провели </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008474B4">
         <w:t>бэктест</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008474B4">
         <w:t xml:space="preserve"> и оцифровали это </w:t>
       </w:r>
       <w:r w:rsidR="008474B4" w:rsidRPr="008474B4">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
         <w:t>обычно</w:t>
       </w:r>
       <w:r w:rsidR="008474B4" w:rsidRPr="008474B4">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
         <w:t>, как</w:t>
       </w:r>
       <w:r w:rsidR="000707EA" w:rsidRPr="000707EA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000707EA">
         <w:t>75% случаев =</w:t>
       </w:r>
       <w:r w:rsidR="008474B4">
         <w:t xml:space="preserve"> ¾, т.е. 3 года из 4х.</w:t>
       </w:r>
       <w:r w:rsidR="00522C4D">
         <w:t xml:space="preserve"> Таким</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> образом, в теории В</w:t>
       </w:r>
       <w:r w:rsidR="00FE153F">
-        <w:t xml:space="preserve">ы изобрели Торговую Систему с </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>ы изобрели Торговую Систему</w:t>
+      </w:r>
+      <w:r w:rsidR="00060AAD">
+        <w:t xml:space="preserve"> и статистически можете о</w:t>
+      </w:r>
       <w:r w:rsidR="00FE153F">
-        <w:t>матожиданием</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>жида</w:t>
+      </w:r>
+      <w:r w:rsidR="00060AAD">
+        <w:t>ть</w:t>
+      </w:r>
       <w:r w:rsidR="00FE153F">
         <w:t xml:space="preserve"> положительного результата</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> на отрезке в 2-3 длины статистического цикла, т.е. за 8-12 лет</w:t>
       </w:r>
       <w:r w:rsidR="00FE153F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C05A3D3" w14:textId="5B455310" w:rsidR="000707EA" w:rsidRDefault="000707EA" w:rsidP="00E055D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вы готовы инвестировать средства на покупку продукции и </w:t>
       </w:r>
       <w:r w:rsidRPr="000707EA">
         <w:t>“</w:t>
       </w:r>
       <w:r>
         <w:t>заморозить</w:t>
       </w:r>
       <w:r w:rsidRPr="000707EA">
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> их на необходимое для роста цены время (в данном случае, на 3-6 месяцев).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B559FB2" w14:textId="4A9264E0" w:rsidR="008474B4" w:rsidRDefault="008474B4" w:rsidP="00E055D6">
+    <w:p w14:paraId="7B559FB2" w14:textId="274676B4" w:rsidR="008474B4" w:rsidRDefault="008474B4" w:rsidP="00E055D6">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Вы </w:t>
       </w:r>
       <w:r w:rsidR="000707EA">
-        <w:t>нормально относитесь к тому, что в первый же год</w:t>
+        <w:t>нормально относитесь к тому, что в первый год</w:t>
       </w:r>
       <w:r w:rsidR="00FE153F">
-        <w:t xml:space="preserve"> вы можете получить убыток по торговым сделкам, а, возможно, и два года подряд. Ведь ваша Торговая Система должна быть прибыльной на долгом отрезке, и локальные </w:t>
+        <w:t xml:space="preserve"> вы можете получить убыток по торговым сделкам, а, возможно, и два года подряд. Ведь ваша Торговая Система должна быть </w:t>
+      </w:r>
+      <w:r w:rsidR="00060AAD">
+        <w:t xml:space="preserve">статистически </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE153F">
+        <w:t xml:space="preserve">прибыльной на долгом отрезке, и локальные </w:t>
       </w:r>
       <w:r w:rsidR="00C21B8A">
         <w:t>убытки</w:t>
       </w:r>
       <w:r w:rsidR="00FE153F">
         <w:t xml:space="preserve"> – это нормально!</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="252FAA88" w14:textId="2C3CBD9E" w:rsidR="00522C4D" w:rsidRDefault="00522C4D" w:rsidP="00522C4D">
+    <w:p w14:paraId="252FAA88" w14:textId="2B61E9DD" w:rsidR="00522C4D" w:rsidRDefault="00522C4D" w:rsidP="00522C4D">
       <w:pPr>
         <w:ind w:left="1068"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Снова предлагаю Вам честно взглянуть на свою компанию. </w:t>
       </w:r>
       <w:r w:rsidR="00FA7D2F">
         <w:t>Вы действительно верите, что</w:t>
       </w:r>
       <w:r w:rsidR="00B755B4">
         <w:t xml:space="preserve"> существует неэффективность рынка</w:t>
       </w:r>
       <w:r w:rsidR="00FA7D2F">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B755B4">
-        <w:t xml:space="preserve">которую будет использовать </w:t>
+        <w:t xml:space="preserve">которую </w:t>
+      </w:r>
+      <w:r w:rsidR="00060AAD">
+        <w:t xml:space="preserve">обнаружили только Вы и которую </w:t>
+      </w:r>
+      <w:r w:rsidR="00B755B4">
+        <w:t xml:space="preserve">будет использовать </w:t>
       </w:r>
       <w:r w:rsidR="00FA7D2F">
         <w:t>изобретенная Вами Торговая Система</w:t>
       </w:r>
       <w:r w:rsidR="00B755B4" w:rsidRPr="00B755B4">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r w:rsidR="00B755B4">
-        <w:t>Нет ли какого-то простого объяснения тому, что действующие игроки рынка до сих не обнаружили эту возможность</w:t>
+        <w:t xml:space="preserve">Нет ли какого-то простого объяснения тому, что действующие игроки рынка до сих не обнаружили </w:t>
+      </w:r>
+      <w:r w:rsidR="00060AAD">
+        <w:t xml:space="preserve">и не стали использовать </w:t>
+      </w:r>
+      <w:r w:rsidR="00B755B4">
+        <w:t>эту возможность</w:t>
       </w:r>
       <w:r w:rsidR="00B755B4" w:rsidRPr="00B755B4">
         <w:t xml:space="preserve">? </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Не станет </w:t>
       </w:r>
       <w:r w:rsidR="00B755B4">
         <w:t>для Вашей компании</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA7D2F">
         <w:t xml:space="preserve">экономической </w:t>
       </w:r>
-      <w:r>
-        <w:t xml:space="preserve">трагедией </w:t>
+      <w:r w:rsidR="00060AAD">
+        <w:t>катастрофой</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FA7D2F">
-        <w:t>теоретически возможная даже в рамках действительно гениальной Торговой Системы одна-две убыточные сделки</w:t>
+        <w:t>теоретически возможн</w:t>
+      </w:r>
+      <w:r w:rsidR="00060AAD">
+        <w:t>ые</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7D2F">
+        <w:t xml:space="preserve"> даже в рамках действительно гениальной Торговой Системы одна-две убыточные сделки</w:t>
+      </w:r>
+      <w:r w:rsidR="00060AAD">
+        <w:t xml:space="preserve"> в самом начале</w:t>
       </w:r>
       <w:r w:rsidR="00FA7D2F" w:rsidRPr="00FA7D2F">
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5FB85B" w14:textId="6D34C402" w:rsidR="000F1DD9" w:rsidRPr="00DA33E6" w:rsidRDefault="000F1DD9" w:rsidP="00DA33E6">
+    <w:p w14:paraId="7A5FB85B" w14:textId="3A7AC83C" w:rsidR="000F1DD9" w:rsidRPr="00DA33E6" w:rsidRDefault="000F1DD9" w:rsidP="00DA33E6">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Помимо вышеуказанных типовых </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> сделок и соответствующих компетенций</w:t>
+        <w:t>Помимо вышеуказанных типовых трейдинговых сделок и соответствующих компетенций</w:t>
       </w:r>
       <w:r w:rsidR="00A42101">
         <w:t xml:space="preserve"> часто попадаются </w:t>
       </w:r>
       <w:r w:rsidR="00A42101" w:rsidRPr="00A42101">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="00A42101">
         <w:t>хитрецы</w:t>
       </w:r>
       <w:r w:rsidR="00A42101" w:rsidRPr="00A42101">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00A42101">
         <w:t xml:space="preserve">, которые пытаются обеспечить </w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t>конкурентоспособность</w:t>
       </w:r>
       <w:r w:rsidR="00A42101">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve">своего </w:t>
       </w:r>
       <w:r w:rsidR="008B4F90" w:rsidRPr="008B4F90">
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A42101">
         <w:t>трейдинга</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008B4F90" w:rsidRPr="008B4F90">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00A42101">
-        <w:t xml:space="preserve"> за счет </w:t>
-[...4 lines deleted...]
-        <w:t>преимущества</w:t>
+        <w:t xml:space="preserve"> за счет преимущества</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve"> в сопутствующих коммерции функциях</w:t>
       </w:r>
       <w:r w:rsidR="00A42101">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve"> Например, у банка есть доступ к практически </w:t>
       </w:r>
       <w:r w:rsidR="0046490C" w:rsidRPr="0046490C">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t>бесплатным</w:t>
       </w:r>
       <w:r w:rsidR="0046490C" w:rsidRPr="0046490C">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve"> деньгам</w:t>
       </w:r>
       <w:r w:rsidR="0046490C" w:rsidRPr="0046490C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve">на удержание позиции. Порт может </w:t>
       </w:r>
       <w:r w:rsidR="0046490C" w:rsidRPr="0046490C">
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t>бесплатно</w:t>
       </w:r>
       <w:r w:rsidR="0046490C" w:rsidRPr="0046490C">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve"> хранить и переваливать товар, а собственник вагонов или кораблей обеспечить преимущество в </w:t>
       </w:r>
       <w:r w:rsidR="0004713B" w:rsidRPr="0004713B">
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0046490C">
         <w:t>трейдинге</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="0004713B" w:rsidRPr="0004713B">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve"> за счет более дешевой транспортировки. В конце концов, производитель может </w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t xml:space="preserve">отгружать товар через собственного трейдера по себестоимости и таким образом обеспечить прибыльность </w:t>
       </w:r>
       <w:r w:rsidR="008B4F90" w:rsidRPr="008B4F90">
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="008B4F90">
         <w:t>трейдинга</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008B4F90" w:rsidRPr="008B4F90">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="008B4F90" w:rsidRPr="008B4F90">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t>Как Вы уже поняли, в таких случаях речь идет об достаточно очевидном</w:t>
       </w:r>
       <w:r w:rsidR="0046490C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
-        <w:t xml:space="preserve">перекрестном субсидировании. Вместо того, чтобы совершенствовать и эффективно </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">перекрестном субсидировании. Вместо того, чтобы совершенствовать и эффективно монетизировать свое </w:t>
+      </w:r>
+      <w:r w:rsidR="00813AF3">
+        <w:t xml:space="preserve">реальное </w:t>
+      </w:r>
       <w:r w:rsidR="008B4F90">
-        <w:t>монетизировать</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> свое конкурентное преимущество в виде дешевого фондирования, обладания </w:t>
+        <w:t xml:space="preserve">конкурентное преимущество в виде дешевого фондирования, обладания </w:t>
       </w:r>
       <w:r w:rsidR="00DA33E6">
         <w:t xml:space="preserve">собственным </w:t>
       </w:r>
       <w:r w:rsidR="008B4F90">
         <w:t xml:space="preserve">транспортом или </w:t>
       </w:r>
       <w:r w:rsidR="00DA33E6">
-        <w:t xml:space="preserve">производственными мощностями, компания будет смешивать в одном котле ключевой и сторонний бизнес, требующих абсолютно разных компетенций. Как говориться, </w:t>
-[...2 lines deleted...]
-        <w:t>“</w:t>
+        <w:t>производственными мощностями, компания будет смешивать в одном котле ключевой</w:t>
+      </w:r>
+      <w:r w:rsidR="00813AF3">
+        <w:t xml:space="preserve"> исторический</w:t>
       </w:r>
       <w:r w:rsidR="00DA33E6">
-        <w:t>с больной головы (</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r w:rsidR="00813AF3">
+        <w:t xml:space="preserve">новый </w:t>
+      </w:r>
       <w:r w:rsidR="00DA33E6">
-        <w:t>трейдинг</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>сторонний бизнес, требующи</w:t>
+      </w:r>
+      <w:r w:rsidR="00813AF3">
+        <w:t>е</w:t>
+      </w:r>
       <w:r w:rsidR="00DA33E6">
-        <w:t>), на здоровую (основной бизнес)</w:t>
-[...5 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> абсолютно разных компетенций.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37989AC6" w14:textId="122A3A25" w:rsidR="00DA33E6" w:rsidRPr="0046490C" w:rsidRDefault="00DA33E6" w:rsidP="00DA33E6">
+    <w:p w14:paraId="37989AC6" w14:textId="7B9B64B2" w:rsidR="00DA33E6" w:rsidRPr="0046490C" w:rsidRDefault="00DA33E6" w:rsidP="00DA33E6">
       <w:pPr>
         <w:ind w:firstLine="708"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">С точки зрения формальной логики, мы могли бы не углубляться в подобные дебри. </w:t>
       </w:r>
       <w:r w:rsidR="0004713B">
-        <w:t xml:space="preserve">Подобно дистрибуции, </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Подобно дистрибуции, трейдинг является высококонкурентным и низкомаржинальным бизнесом. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5CCA">
+        <w:t>Самое главное, что вероятнее всего, он более конкурентный и менее маржинальный, чем Ваш текущий бизнес. И именно п</w:t>
+      </w:r>
+      <w:r w:rsidR="00813AF3">
+        <w:t>оэтому п</w:t>
+      </w:r>
       <w:r w:rsidR="0004713B">
-        <w:t>трейдинг</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>рактически всегда решение о начале собственного трейдинга является признаком проблем с осознанием компанией собственной Стратегии</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5CCA">
+        <w:t xml:space="preserve"> – как развивать и реализовывать свои реальные преимущества</w:t>
+      </w:r>
       <w:r w:rsidR="0004713B">
-        <w:t xml:space="preserve"> является </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="003A5CCA">
+        <w:t xml:space="preserve">Так </w:t>
+      </w:r>
+      <w:r w:rsidR="0002662D">
+        <w:t>что,</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5CCA">
+        <w:t xml:space="preserve"> е</w:t>
+      </w:r>
       <w:r w:rsidR="0004713B">
-        <w:t>высококонкурентным</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">, но хотите получше оценить риск </w:t>
+        <w:t xml:space="preserve">сли Вы еще только задумываетесь о собственном трейдинге, но хотите получше оценить риск </w:t>
       </w:r>
       <w:r w:rsidR="00B755B4">
         <w:t xml:space="preserve">возможного </w:t>
       </w:r>
       <w:r w:rsidR="0004713B" w:rsidRPr="0004713B">
         <w:t>“</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0004713B">
-        <w:t>наступания</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> на грабли</w:t>
+        <w:t>наступания на грабли</w:t>
       </w:r>
       <w:r w:rsidR="0004713B" w:rsidRPr="0004713B">
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidR="00FD0F01" w:rsidRPr="00FD0F01">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FD0F01">
         <w:t>на примере</w:t>
       </w:r>
       <w:r w:rsidR="0004713B">
-        <w:t xml:space="preserve"> компаний, подобных Вашей, хорошим решением могло бы стать проведение стратегической сессии, во время которой можно детально оценить возможные </w:t>
+        <w:t xml:space="preserve"> компаний, подобных Вашей, хорошим решением могло бы стать проведение стратегической сессии</w:t>
+      </w:r>
+      <w:r w:rsidR="009F53EA">
+        <w:t>. Всего за 3-4 часа</w:t>
+      </w:r>
+      <w:r w:rsidR="0004713B">
+        <w:t xml:space="preserve"> можно детально оценить возможные </w:t>
       </w:r>
       <w:r w:rsidR="0004713B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>pro</w:t>
       </w:r>
       <w:r w:rsidR="0004713B" w:rsidRPr="0004713B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0004713B">
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r w:rsidR="0004713B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>contra</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5CCA">
+        <w:t xml:space="preserve"> и определить </w:t>
+      </w:r>
+      <w:r w:rsidR="009F53EA">
+        <w:t>более прибыльный и надежный путь развития Вашей компании</w:t>
       </w:r>
       <w:r w:rsidR="0004713B" w:rsidRPr="0004713B">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6ED61804" w14:textId="77777777" w:rsidR="000F1DD9" w:rsidRDefault="000F1DD9" w:rsidP="000F1DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:ind w:left="1428"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="000F1DD9">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian Light">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DengXian">
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068B36CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A4C0CB18"/>
     <w:lvl w:ilvl="0" w:tplc="7B783204">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1068" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1788" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -1666,201 +1703,209 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5748" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6468" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7188" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1225752567">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="910700266">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1016149204">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="328287844">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1687904061">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="2100566060">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1028215136">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002A497E"/>
+    <w:rsid w:val="0002662D"/>
     <w:rsid w:val="0004713B"/>
+    <w:rsid w:val="00060AAD"/>
     <w:rsid w:val="000707EA"/>
     <w:rsid w:val="000D684D"/>
     <w:rsid w:val="000F1DD9"/>
     <w:rsid w:val="00160A48"/>
     <w:rsid w:val="00193673"/>
     <w:rsid w:val="001D5449"/>
     <w:rsid w:val="00253F75"/>
     <w:rsid w:val="002A497E"/>
     <w:rsid w:val="002C26EE"/>
     <w:rsid w:val="002D598A"/>
     <w:rsid w:val="003057B0"/>
     <w:rsid w:val="00325B6B"/>
     <w:rsid w:val="003561A9"/>
     <w:rsid w:val="00381EB5"/>
+    <w:rsid w:val="003A5CCA"/>
     <w:rsid w:val="00427369"/>
     <w:rsid w:val="004510C0"/>
     <w:rsid w:val="0046490C"/>
     <w:rsid w:val="00522C4D"/>
     <w:rsid w:val="00557C81"/>
     <w:rsid w:val="005A55B7"/>
     <w:rsid w:val="005F1FC4"/>
     <w:rsid w:val="005F27D3"/>
     <w:rsid w:val="00607F4F"/>
     <w:rsid w:val="0062299B"/>
     <w:rsid w:val="00650C19"/>
+    <w:rsid w:val="006E34FF"/>
     <w:rsid w:val="006E4756"/>
     <w:rsid w:val="006F7D5F"/>
     <w:rsid w:val="00745978"/>
     <w:rsid w:val="0079163D"/>
     <w:rsid w:val="007F0C00"/>
     <w:rsid w:val="00803739"/>
+    <w:rsid w:val="00813AF3"/>
     <w:rsid w:val="008474B4"/>
     <w:rsid w:val="00876782"/>
     <w:rsid w:val="00881A24"/>
     <w:rsid w:val="008A7CE8"/>
     <w:rsid w:val="008B4F90"/>
     <w:rsid w:val="008E68DE"/>
     <w:rsid w:val="00964D7F"/>
+    <w:rsid w:val="009F53EA"/>
     <w:rsid w:val="00A14AE1"/>
     <w:rsid w:val="00A42101"/>
     <w:rsid w:val="00A641F6"/>
     <w:rsid w:val="00B66A18"/>
     <w:rsid w:val="00B755B4"/>
     <w:rsid w:val="00B83090"/>
     <w:rsid w:val="00C13C70"/>
     <w:rsid w:val="00C21B8A"/>
     <w:rsid w:val="00C32CFE"/>
     <w:rsid w:val="00C3408B"/>
     <w:rsid w:val="00CF0892"/>
+    <w:rsid w:val="00D17CE6"/>
     <w:rsid w:val="00D34A96"/>
     <w:rsid w:val="00DA33E6"/>
     <w:rsid w:val="00DF3A0E"/>
     <w:rsid w:val="00E432D1"/>
     <w:rsid w:val="00E45C4A"/>
     <w:rsid w:val="00E81632"/>
     <w:rsid w:val="00F304AF"/>
     <w:rsid w:val="00F76E5B"/>
     <w:rsid w:val="00F91F70"/>
     <w:rsid w:val="00FA7D2F"/>
     <w:rsid w:val="00FD0AA1"/>
     <w:rsid w:val="00FD0F01"/>
     <w:rsid w:val="00FE153F"/>
     <w:rsid w:val="00FF5158"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="65893D09"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4491FAE4-337A-4095-B906-BE3AE5CC5A19}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2188,98 +2233,103 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF5158"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1637638497">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2523,72 +2573,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>944</Words>
-  <Characters>5382</Characters>
+  <Words>1005</Words>
+  <Characters>5735</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>47</Lines>
+  <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>JSC OTEKO</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6314</CharactersWithSpaces>
+  <CharactersWithSpaces>6727</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Буслаков Павел Александрович</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>