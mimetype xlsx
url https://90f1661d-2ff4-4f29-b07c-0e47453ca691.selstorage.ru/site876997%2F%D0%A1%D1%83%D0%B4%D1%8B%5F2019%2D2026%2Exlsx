--- v0 (2026-03-07)
+++ v1 (2026-07-14)
@@ -12,84 +12,84 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10414"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/admin/Desktop/ИП/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A8ABE8F0-4426-F348-9990-22B3118E5FA6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A2F0470-7511-7641-8C76-0C7608BD3EA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="11020" yWindow="740" windowWidth="18380" windowHeight="15500" firstSheet="1" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="720" windowWidth="29400" windowHeight="18400" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="2019 г. Споры на стороне гос ор" sheetId="3" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="2022 ЮЛ" sheetId="1" r:id="rId3"/>
+    <sheet name="2026 ЮЛ и ФЛ" sheetId="7" r:id="rId1"/>
+    <sheet name="2025 ЮЛ и ФЛ" sheetId="6" r:id="rId2"/>
+    <sheet name="2024 ЮЛ и ФЛ" sheetId="5" r:id="rId3"/>
     <sheet name="2023 ЮЛ" sheetId="2" r:id="rId4"/>
-    <sheet name="2024 ЮЛ и ФЛ" sheetId="5" r:id="rId5"/>
-[...1 lines deleted...]
-    <sheet name="2026 ЮЛ и ФЛ" sheetId="7" r:id="rId7"/>
+    <sheet name="2022 ЮЛ" sheetId="1" r:id="rId5"/>
+    <sheet name="2020 г. Споры на стороне гос ор" sheetId="4" r:id="rId6"/>
+    <sheet name="2019 г. Споры на стороне гос ор" sheetId="3" r:id="rId7"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId8" roundtripDataChecksum="wJuXLFysM45EsqwpJvsR9UDegAOuFMgz34uabhVHrtk="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1427" uniqueCount="753">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="798">
   <si>
     <t>отчет по судебной защите ЛТ/ЛТС/ТДЛТ/ЖДРМ:  итого: успешная судебная защита на общую сумму 88 947 997 с наростающим итогом</t>
   </si>
   <si>
     <t xml:space="preserve"> итого: успешная судебная защита на общую сумму 88 947 997 с наростающим итогом</t>
   </si>
   <si>
     <t>январь: успешная судебная защита на общую сумму 4 750 235,65 руб.</t>
   </si>
   <si>
     <t>13.01.2022 15:00 зал 7 каб.201</t>
   </si>
   <si>
     <t>А40-151920/2021 9ААС</t>
   </si>
   <si>
     <t>АО "ЛП ТРАНС"</t>
   </si>
   <si>
     <t xml:space="preserve">АО "ЖЕЛДОРРЕММАШ" </t>
   </si>
   <si>
     <t>ТАТАРСКАЯ / аппел.</t>
   </si>
   <si>
@@ -2083,53 +2083,50 @@
       <t xml:space="preserve">истец Банк обратился с иском к Ответчику  о взыскании задолженности по кредитному договору. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t xml:space="preserve">Зафиксировали начисление процентов на кредит, снизили по 333 ГК РФ </t>
     </r>
   </si>
   <si>
     <t>о взыскании денежных средств по договору подряда</t>
   </si>
   <si>
     <t xml:space="preserve">Административный истец - о признании незаконным постановления судебного пристава об окончании исполнительного производства и обязании возобновить исполнительное производство </t>
   </si>
   <si>
     <t>Одинцовский городской суд Московской области</t>
   </si>
   <si>
     <t>02-1449/2024</t>
-  </si>
-[...1 lines deleted...]
-    <t>Клиент в чьих интересах</t>
   </si>
   <si>
     <t>Истец Банк обратился с иском к Ответчику  о взыскании задолженности по кредитному договору. Решение о взыскании отменено в апеляции</t>
   </si>
   <si>
     <t>https://mos-gorsud.ru/rs/hamovnicheskij/services/cases/civil/details/f8feeb41-c5c1-11ee-9125-bf2ba2dadbe6?caseNumber=2-1449/2024</t>
   </si>
   <si>
     <t>https://odintsovo--mo.sudrf.ru/modules.php?name=sud_delo&amp;name_op=sf&amp;delo_id=1540005</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">гражданское дело № 2- 2035/2024 по иску  о  расторжении договоров безвозмездного пользования жилым помещением, признании утратившими  права пользования жилым помещением, снятии с регистрационного учета. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="12"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
         <charset val="204"/>
       </rPr>
       <t>Исковые требования удовлетворены.</t>
     </r>
@@ -2762,64 +2759,353 @@
   <si>
     <t>12-0144/2026</t>
   </si>
   <si>
     <t>12-0143/2026</t>
   </si>
   <si>
     <t>12-0142/2026</t>
   </si>
   <si>
     <t>12-0141/2026</t>
   </si>
   <si>
     <t>12-0140/2026</t>
   </si>
   <si>
     <t>12-0139/2026</t>
   </si>
   <si>
     <t>12-0138/2026</t>
   </si>
   <si>
     <t>Привлекаемое лицо</t>
   </si>
   <si>
-    <t xml:space="preserve">ст. 8.14 ч.2 ЗГМ - неуплата за размещение транспортного средства на платной городской парковке. </t>
-[...1 lines deleted...]
-  <si>
     <t>https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595</t>
   </si>
   <si>
     <t>Щербинский районный суд</t>
+  </si>
+  <si>
+    <t>Гражданские, административные споры 2026</t>
+  </si>
+  <si>
+    <t>А40-107003/2026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Арбитражный суд города Москвы </t>
+  </si>
+  <si>
+    <t>https://kad.arbitr.ru/Card/24d7c53c-4db3-4f9f-875e-cb1c47d91241</t>
+  </si>
+  <si>
+    <t>А40-121480/2026</t>
+  </si>
+  <si>
+    <t>https://kad.arbitr.ru/Card/d969be19-715d-4cca-bff3-1f5f4b26f80b</t>
+  </si>
+  <si>
+    <t>https://kad.arbitr.ru/Card/4d681ef2-c0fa-416d-ad7c-4757694b591f</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2-14-2603/26 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Мировой судья судебного участка №3 Сургутского судебного района города окружного значения сургута Ханты-Мансийского автономного округа Югры </t>
+  </si>
+  <si>
+    <t>https://mirsud86.ru/search?courtAlias=14&amp;caseNumber=&amp;uid=&amp;participant=&amp;caseDateFrom=&amp;caseDateTo=&amp;codex=&amp;caseFinalDateFrom=&amp;caseFinalDateTo=&amp;caseLegalForceDateFrom=&amp;caseLegalForceDateTo=&amp;documentText=</t>
+  </si>
+  <si>
+    <t>А40-50840/2026</t>
+  </si>
+  <si>
+    <t>https://mkad.arbitr.ru/Kad/Card/6f2a544a-b9b4-4c18-b748-d6b59c6912a7</t>
+  </si>
+  <si>
+    <t>А40-50978/2026</t>
+  </si>
+  <si>
+    <t>https://mkad.arbitr.ru/Kad/Card/65bce4fd-db25-4afb-8cee-53ac4736fcd4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2-3094/2026 ~ М-1105/2026 </t>
+  </si>
+  <si>
+    <t>https://vidnoe--mo.sudrf.ru/modules.php?name=sud_delo</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о взыскании по договору оказания услуг (ведение бизнеса на маркетплейсах). </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Удовлетворен</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о взыскании по договору оказания услуг (ведение бизнеса на маркетплейсах). </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color rgb="FF000000"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Удовлетворен</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о взыскании денежных средств в размере 184 235,20 руб. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Удовлетворен</t>
+    </r>
+  </si>
+  <si>
+    <t>02-3504/2025 ∼ М-1170/2025</t>
+  </si>
+  <si>
+    <t>Клиент в чьих интересах осуществлена защита</t>
+  </si>
+  <si>
+    <t>https://mos-gorsud.ru/rs/ostankinskij/services/cases/civil/details/4f24dcd0-18f7-11f0-a4ca-b5b985c17ff5?participant=%D0%BD%D0%B5%D0%BA%D1%80%D0%B0%D1%81%D0%BE%D0%B2%D0%B0</t>
+  </si>
+  <si>
+    <t>Останкинский районный суд Москвы</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о взыскании задолженности по договору оказания услуг (авитолог). </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Отказ истцу, с истца взысканы расходы на юриста</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">по иску к жилищно-строительному кооперативу. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Отказ истцам</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t xml:space="preserve">, </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>с истцов взысканы расходы на юриста</t>
+    </r>
+  </si>
+  <si>
+    <t>2-2462/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о взыскании вреда о взыскании вреда (сметри), причинённого преступлением сотрудника организации (посметрно). </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Снижен размер взыскания вреда с организации с 5млн. руб. до 1млн. руб.</t>
+    </r>
+  </si>
+  <si>
+    <t>Серпуховский городской суд Московская области</t>
+  </si>
+  <si>
+    <t>Видновский городской суд Московская области</t>
+  </si>
+  <si>
+    <t>https://serpuhov--mo.sudrf.ru/modules.php?name=sud_delo</t>
+  </si>
+  <si>
+    <t>Симоновский районный суд города Москвы</t>
+  </si>
+  <si>
+    <t>02-3394/2026 ∼ М-1551/2026</t>
+  </si>
+  <si>
+    <t>https://mos-gorsud.ru/rs/simonovskij/services/cases/civil/details/9b67b081-21e4-11f1-b58b-2fcc2d92a519?participant=%D0%BA%D0%BE%D1%88%D0%B5%D0%BB%D1%8C</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">споры в рамках законодательства о защите прав потребителей. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>В рамках произведённых переговоров истец отказался от иска, производство пректащено</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">ст. 8.14 ч.2 ЗГМ - неуплата за размещение транспортного средства на платной городской парковке. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Штраф отменен судом.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1-53926/2024 (М-0770/2025) </t>
+  </si>
+  <si>
+    <t>Кузьминский районный суд города Москвы</t>
+  </si>
+  <si>
+    <t>https://mos-gorsud.ru/rs/kuzminskij/services/cases/civil/details/067827a0-f037-11ef-baae-23ddc8a4e5d7?caseNumber=%D0%9C-0770/2025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">05-0537/97/26 </t>
+  </si>
+  <si>
+    <t>Судебный участок 97 бутырского района города Москвы</t>
+  </si>
+  <si>
+    <t>https://mos-sud.ru/97/cases/admin/details/4a007687-2fda-4bfe-b080-26660f0fa9c2?caseNumber=05-0537/97/26</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о привлечении к ст. 13.19.2, Ч.2. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Вынесен самый мягкий вид наказания - предупреждение вместо назначения штрафа</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">2-5471/2026 </t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Об установлении факта признания отцовства посмертно. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Иск удовлетворен</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о взыскании денежных средств с бывшего работника организации. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Удовлетворен</t>
+    </r>
+  </si>
+  <si>
+    <t>Выборгский районный суд города Санкт-Петербурга</t>
+  </si>
+  <si>
+    <t>https://web.archive.org/web/20230401104548/http://vbr.spb.sudrf.ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="67" x14ac:knownFonts="1">
+  <fonts count="70">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -3236,50 +3522,68 @@
       <color rgb="FF454545"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF454545"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Tinos"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF000000"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+    </font>
   </fonts>
   <fills count="26">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFEEECE1"/>
         <bgColor rgb="FFEEECE1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDAEEF3"/>
         <bgColor rgb="FFDAEEF3"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFD99594"/>
         <bgColor rgb="FFD99594"/>
       </patternFill>
@@ -3389,51 +3693,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFB2A1C7"/>
         <bgColor rgb="FFB2A1C7"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="65"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDCE6F1"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="23">
+  <borders count="24">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
@@ -3659,57 +3963,68 @@
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="185">
+  <cellXfs count="190">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="14" fontId="2" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="3" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -4141,110 +4456,125 @@
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="60" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="21" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="57" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="63" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="65" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="68" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="67" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="19" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="58" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="55" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="27" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="38" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="56" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="56" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="55" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="58" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="20% — акцент1" xfId="2" builtinId="30"/>
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://customschemas.google.com/relationships/workbookmetadata" Target="metadata"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -4423,3073 +4753,8458 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mkad.arbitr.ru/Kad/Card/6f2a544a-b9b4-4c18-b748-d6b59c6912a7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/simonovskij/services/cases/civil/details/9b67b081-21e4-11f1-b58b-2fcc2d92a519?participant=%D0%BA%D0%BE%D1%88%D0%B5%D0%BB%D1%8C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/dorogomilovskij/services/cases/civil/details/facb99d0-c071-11f0-8b34-f54c6cb5a9a9?participant=%D0%BC%D0%B5%D0%B9%D0%B5%D1%80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20230401104548/http:/vbr.spb.sudrf.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirsud86.ru/search?courtAlias=14&amp;caseNumber=&amp;uid=&amp;participant=&amp;caseDateFrom=&amp;caseDateTo=&amp;codex=&amp;caseFinalDateFrom=&amp;caseFinalDateTo=&amp;caseLegalForceDateFrom=&amp;caseLegalForceDateTo=&amp;documentText=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serpuhov--mo.sudrf.ru/modules.php?name=sud_delo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/129ebc48-b1f2-4ef8-9a9f-370584c1077a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/ostankinskij/services/cases/civil/details/4f24dcd0-18f7-11f0-a4ca-b5b985c17ff5?participant=%D0%BD%D0%B5%D0%BA%D1%80%D0%B0%D1%81%D0%BE%D0%B2%D0%B0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-sud.ru/97/cases/admin/details/4a007687-2fda-4bfe-b080-26660f0fa9c2?caseNumber=05-0537/97/26" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/presnenskij/services/cases/civil/details/df068ec1-8a49-11f0-9270-5b42dccdb07b?caseNumber=02-12012/2025+&#8764;+&#1052;-8961/2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d681ef2-c0fa-416d-ad7c-4757694b591f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vidnoe--mo.sudrf.ru/modules.php?name=sud_delo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d969be19-715d-4cca-bff3-1f5f4b26f80b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/kuzminskij/services/cases/civil/details/067827a0-f037-11ef-baae-23ddc8a4e5d7?caseNumber=%D0%9C-0770/2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/kuzminskij/services/cases/civil/details/55dc1150-76d6-11f0-8bd0-fda09370a3fb?participant=%D0%90%D0%BB%D0%B8%D0%BA%D0%BF%D0%B5%D1%80%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24d7c53c-4db3-4f9f-875e-cb1c47d91241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mkad.arbitr.ru/Kad/Card/65bce4fd-db25-4afb-8cee-53ac4736fcd4" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nikulinskij/services/cases/civil/details/9808b241-d4c4-11ef-8dd6-c5cae3be0b9c?caseNumber=02-3639/2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d681ef2-c0fa-416d-ad7c-4757694b591f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://155.mo.msudrf.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/dorogomilovskij/services/cases/civil/details/559b7e50-2141-11f0-beb2-8552ccb6e62a?participant=&#1052;&#1077;&#1081;&#1077;&#1088;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-sud.ru/195/cases/civil/details/d4fa873d-dd3b-4783-8eb0-547d8ad0feba?participants=&#1057;&#1091;&#1093;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noginsk--mo.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=1047447363&amp;case_uid=4baf2b3e-9e1d-47b9-9e34-f0fab2ae5794&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnogvardeisky--blg.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=239072609&amp;case_uid=12bf5502-9333-4b74-8d26-b3066fc7fa3b&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/5b57c2f1-924d-11ef-b973-c1ec4ea68722?participant=%D0%B3%D0%BE%D1%80%D0%B1%D1%83%D0%BD%D1%86%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/tverskoj/services/cases/kas/details/9aa67f71-9f8e-11ef-ae61-5d36ad68d6cf?participant=&#1053;&#1086;&#1079;&#1080;&#1084;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralcourt--oms.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=302035331&amp;case_uid=62295e19-b1d2-4b86-89f2-36fdd6b738c3&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/d367ee91-e546-11ef-8c54-abde22c65ff5?participant=%D0%92%D0%B0%D1%81%D0%B8%D0%BB%D1%8C%D0%B5%D0%B2+%D0%9C.%D0%92." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/e2fa5b51-d1c7-11ef-b359-9b7997558c2c?participant=&#1046;&#1072;&#1088;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/00f22191-0492-11f0-9477-07b9cc04f7b0?participant=%D0%BC%D0%B5%D0%B9%D0%B5%D1%80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/appeal-civil/details/3d0ac8c1-4dbd-11f0-a479-613b894bac72?participant=%D0%B6%D0%B0%D1%80%D0%BA%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/bc1fd2b1-ed30-11ef-8029-eb24a35401a8?caseNumber=02-3970/2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odintsovo--mo.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=883981384&amp;case_uid=7d99ecf2-aa8a-47a8-af37-17584085e817&amp;delo_id=1540005&amp;new=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45222c37-fddc-425e-b3fd-f8ccf9368a2c" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/lefortovskij/services/cases/civil/details/f6ba99d1-e79d-11ee-aff1-3d0e14eeb60f?caseNumber=02-4963/2024%E2%88%BC+%D0%9C-3633/2024" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91047a66-2028-4821-ab55-e10310e9730a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78fa2aac-0c7f-4ccd-8854-328b21a805b2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/nikulinskij/services/cases/civil/details/95bd5bf1-e04e-11ee-ac1b-4562216ce233?caseNumber=02-4272/2024" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/1f52a481-bc1c-11ee-92bb-6f9abde3abc8?caseNumber=2-2035/202" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a16ef522-3c86-49f3-b64f-b4415891c115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odintsovo--mo.sudrf.ru/modules.php?name=sud_delo&amp;name_op=sf&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ce97f14-d765-4d91-bde2-aeda7112f542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/hamovnicheskij/services/cases/civil/details/f8feeb41-c5c1-11ee-9125-bf2ba2dadbe6?caseNumber=2-1449/2024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/simonovskij/services/cases/civil-exec/details/5dec8720-4b4a-11ef-ac13-49dc0691b00e?caseNumber=13-+1745/2024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/shcherbinskij/services/cases/civil/details/eb263b51-2411-11ef-ba31-93a9a1400bbb?participant=&#1047;&#1074;&#1077;&#1088;&#1077;&#1074;&#1072;+&#1083;+&#1085;" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msk.arbitr.ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/e57c5115-b190-4c33-8977-4fd163ff0b93/84a8b0ff-3ec6-4598-b630-ac332bb2c512/A40-301699-2019_20200128_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/1d290e1b-cd41-4159-9206-d7ac20b5377b/78975416-9c50-4db0-ad19-ec03c8b6a13d/A40-299352-2019_20200302_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/ac72cdf0-12ac-4202-aefc-43afad89bb98/dea7de0c-19e5-4389-86c8-b7a4921a7aa2/A40-292515-2019_20200214_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/4b9b7ca3-e24e-450d-a291-f39f91015cc8/51b7928d-98bd-4243-bccb-ad00058246af/A40-178904-2019_20200122_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/38abeaa2-d60c-4f76-be77-58c30f1103f1/5caac7c2-c367-4ff0-a123-4cf78cbc9fa4/A40-987-2020_20200219_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/a74030a3-e588-48e6-a270-2be31f4c450a/f3db2386-3a07-4d16-81ac-8658996d281e/A40-322419-2019_20200204_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/66650eaa-19f0-432b-8001-fad8592d5dc3/712f0ee4-82cd-46e9-8466-7e6cc87ed297/A40-275937-2019_20200129_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/2a8a8a41-0d94-4614-a0fa-e865fb41728e/69d59b28-1a43-4e88-8dbf-66f2b68d714c/A40-35193-2019_20190410_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/9f802315-4161-422d-8cea-6399ff68be93/255a5b03-369a-4666-9b9d-516fed9f6e13/A40-57225-2019_20190708_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/f302be67-596d-41e8-b637-1351e86fa3df/bad22c78-7b1e-49e6-b160-706339c12392/A40-216243-2019_20191022_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/1a30ae40-9269-482a-afab-040d3ea22946/04edcab8-a340-461e-aed5-f1367f45116f/A40-195735-2019_20190912_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/c5dd4b5e-41c9-4406-821a-2d67216eb54f/5526f0ae-876f-4171-b5df-09278e3a6d39/A40-242502-2019_20191121_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/7f5e8558-54fd-4e8b-931e-d5b7b40c2c77/667649ec-cb98-4564-a754-0ea704504724/A40-257255-2018_20190318_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/c7796013-0868-4bc4-88ae-33faea9f93f4/58a5a9f3-9e38-404f-8a4f-7936282677a6/A40-28629-2019_20190403_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b8297d9-ce13-4ffa-b155-511aa6e36815" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/bc56a07e-531e-4440-95c4-3fc7351a4421/37d04909-5f24-45df-be07-07ea551c3ee9/A40-209710-2019_20191007_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/c1d661a9-89a5-492c-9563-293c75f6391b/0f4a563a-ea3a-44da-922b-eea6ada8cee3/A40-238137-2019_20191120_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffea7612-3bd0-4c49-be1c-0668f625ae51" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/fbba5b4e-3a65-4cca-935b-277205507c3f/673ff79c-d4e1-444c-83f6-c59d148496d6/A40-81401-2019_20190531_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24f9f918-e484-4a24-b366-4ef87869c282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/edc97350-75cf-49ac-89c3-95624194fb8f/6da8df40-7439-4811-b498-530c1e93c353/A40-212394-2019_20191029_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71347d1-6b62-415b-9a09-e27cc0ea7e81" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/ddeeaf17-d856-405c-8ef0-39668c0acb88/4ddfc80b-119b-48fe-bd96-603942885be6/A40-292799-2018_20190314_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/ef5274b0-7116-4147-957f-44069464fd56/7dfbbcb6-deba-4015-b032-6946db9bdd2f/A40-6259-2019_20190404_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/60241113-4225-42dc-aad0-e4a357d4633b/46d3be55-bd6b-46f1-a71d-8a70e8db7de8/A40-202931-2019_20191003_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/e16fd034-ab3d-44c2-92bd-9cd6f362d9f8/89de926b-64ff-4758-a656-3629414bc0a7/A40-263883-2019_20191118_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/072c71ef-6912-4265-8ca8-aa8f47d67857/08b15eb4-8a41-42de-9fa0-8262dea5767b/A40-290361-2019_20191216_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/e5de7568-69fa-4473-99ca-b687a0f648ff/fc10b727-93e8-4479-98b8-63ca4ece5d13/A40-312037-2018_20190228_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/4ef6f683-3edd-462c-ad29-5cb31a66ac28/6110603e-5242-4c85-8bd4-d60902897e74/A40-76020-2019_20190517_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/c6b7f9bd-455c-452b-8212-938a945f0318/dc67e61d-a420-442e-b89d-52b8f04ededa/A40-173587-2019_20191001_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/1fc9fb76-66b3-4d02-88b7-7b9d5297dc0d/314a5e78-e6ea-404d-a1ec-1f9891bd07d9/A40-3755-2019_20191120_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/9684d42c-f69e-4106-9dc3-a80ae1ccb35b/6820ddb3-2568-4e02-8b16-49e604e10484/A40-272663-2019_20191212_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/06804c54-e247-4f9a-be16-d921c0ac13e2/dfe0d174-d87b-4a24-abe2-d093c5c76b07/A40-20754-2019_20190402_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/99e4555c-4b41-4c0b-8c0a-de7289f213c8/1df060bf-a4d6-4cd9-a0a4-bdc5fc286a0f/A40-54109-2019_20190731_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/306a0333-f944-413f-b0fe-d00ed423fff8/10a428f4-55d5-42a3-bacc-068b28265598/A40-205873-2019_20191113_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/14a2e2d1-50e6-4d80-8295-1bc57367787d/44e6e207-282e-4f59-b63a-0d13862fdb17/A40-292512-2018_20190227_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/4f2dc7a6-517a-49fa-8558-9ebe8b51b6bc/ff248260-f61f-4339-833e-e857c1aa351f/A40-17754-2019_20190326_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/b3edc32c-c8fe-4df4-85e4-73deb9d7095a/6bd006ce-fa3c-4d7f-acb8-73b488414f03/A40-317152-2018_20190423_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/7ac40dac-be89-499c-a6b9-bd12f69de0b4/d98defbe-354b-44c0-8d94-c6996015bf9c/A40-116244-2019_20191004_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/351ee495-d0dd-4773-b52d-cbd6cdd22489/af7788f0-547a-4f96-a4f8-b7b64b518455/A40-164781-2019_20191029_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/897609cc-f2c6-4de7-948c-999c67747a1a/a2dd9e98-824b-493f-a166-b5cadced0e2c/A40-231245-2019_20191122_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/2a1a321e-b4f6-4bbc-b1b1-e0d25122d22b/949b40f5-51f0-4ea0-8e6c-03213d83503d/A40-282394-2019_20191205_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/14266426-69ad-4610-9e48-574ebc6e89f6/670b6004-4340-461b-a951-b9825b27b714/A40-294229-2018_20190320_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/27720ca3-7933-432e-aa2e-789a70f1b975/dae7ea6c-7dbf-415a-884a-0869ba3b74ce/A40-271992-2018_20190218_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/e57c5115-b190-4c33-8977-4fd163ff0b93/84a8b0ff-3ec6-4598-b630-ac332bb2c512/A40-301699-2019_20200128_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/1d290e1b-cd41-4159-9206-d7ac20b5377b/78975416-9c50-4db0-ad19-ec03c8b6a13d/A40-299352-2019_20200302_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/ac72cdf0-12ac-4202-aefc-43afad89bb98/dea7de0c-19e5-4389-86c8-b7a4921a7aa2/A40-292515-2019_20200214_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/4b9b7ca3-e24e-450d-a291-f39f91015cc8/51b7928d-98bd-4243-bccb-ad00058246af/A40-178904-2019_20200122_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/38abeaa2-d60c-4f76-be77-58c30f1103f1/5caac7c2-c367-4ff0-a123-4cf78cbc9fa4/A40-987-2020_20200219_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/a74030a3-e588-48e6-a270-2be31f4c450a/f3db2386-3a07-4d16-81ac-8658996d281e/A40-322419-2019_20200204_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/66650eaa-19f0-432b-8001-fad8592d5dc3/712f0ee4-82cd-46e9-8466-7e6cc87ed297/A40-275937-2019_20200129_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34745773-2817-FD43-8C48-EEF22710BE8C}">
+  <dimension ref="A1:F38"/>
+  <sheetViews>
+    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
+      <selection activeCell="D30" sqref="D30"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="17.1640625" customWidth="1"/>
+    <col min="3" max="3" width="21.83203125" customWidth="1"/>
+    <col min="4" max="4" width="39.6640625" customWidth="1"/>
+    <col min="5" max="6" width="45.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="166" t="s">
+        <v>751</v>
+      </c>
+      <c r="B1" s="167"/>
+      <c r="C1" s="167"/>
+      <c r="D1" s="167"/>
+      <c r="E1" s="167"/>
+      <c r="F1" s="168"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="169"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="171"/>
+    </row>
+    <row r="3" spans="1:6" ht="51" customHeight="1">
+      <c r="A3" s="147" t="s">
+        <v>225</v>
+      </c>
+      <c r="B3" s="148" t="s">
+        <v>227</v>
+      </c>
+      <c r="C3" s="148" t="s">
+        <v>771</v>
+      </c>
+      <c r="D3" s="148" t="s">
+        <v>231</v>
+      </c>
+      <c r="E3" s="148" t="s">
+        <v>589</v>
+      </c>
+      <c r="F3" s="149" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="64">
+      <c r="A4" s="146">
+        <v>1</v>
+      </c>
+      <c r="B4" s="146" t="s">
+        <v>725</v>
+      </c>
+      <c r="C4" s="141" t="s">
+        <v>591</v>
+      </c>
+      <c r="D4" s="146" t="s">
+        <v>728</v>
+      </c>
+      <c r="E4" s="145" t="s">
+        <v>727</v>
+      </c>
+      <c r="F4" s="146" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="105">
+      <c r="A5" s="146">
+        <v>2</v>
+      </c>
+      <c r="B5" s="146" t="s">
+        <v>729</v>
+      </c>
+      <c r="C5" s="141" t="s">
+        <v>607</v>
+      </c>
+      <c r="D5" s="146" t="s">
+        <v>737</v>
+      </c>
+      <c r="E5" s="145" t="s">
+        <v>730</v>
+      </c>
+      <c r="F5" s="146" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="100" customHeight="1">
+      <c r="A6" s="146">
+        <v>3</v>
+      </c>
+      <c r="B6" s="146" t="s">
+        <v>732</v>
+      </c>
+      <c r="C6" s="141" t="s">
+        <v>591</v>
+      </c>
+      <c r="D6" s="146" t="s">
+        <v>735</v>
+      </c>
+      <c r="E6" s="145" t="s">
+        <v>733</v>
+      </c>
+      <c r="F6" s="146" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="80">
+      <c r="A7" s="146">
+        <v>4</v>
+      </c>
+      <c r="B7" s="146" t="s">
+        <v>738</v>
+      </c>
+      <c r="C7" s="141" t="s">
+        <v>591</v>
+      </c>
+      <c r="D7" s="146" t="s">
+        <v>736</v>
+      </c>
+      <c r="E7" s="145" t="s">
+        <v>739</v>
+      </c>
+      <c r="F7" s="146" t="s">
+        <v>740</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="96">
+      <c r="A8" s="146">
+        <v>5</v>
+      </c>
+      <c r="B8" s="146" t="s">
+        <v>741</v>
+      </c>
+      <c r="C8" s="146" t="s">
+        <v>748</v>
+      </c>
+      <c r="D8" s="146" t="s">
+        <v>785</v>
+      </c>
+      <c r="E8" s="145" t="s">
+        <v>749</v>
+      </c>
+      <c r="F8" s="146" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="96">
+      <c r="A9" s="146">
+        <v>6</v>
+      </c>
+      <c r="B9" s="146" t="s">
+        <v>742</v>
+      </c>
+      <c r="C9" s="146" t="s">
+        <v>748</v>
+      </c>
+      <c r="D9" s="146" t="s">
+        <v>785</v>
+      </c>
+      <c r="E9" s="145" t="s">
+        <v>749</v>
+      </c>
+      <c r="F9" s="146" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="96">
+      <c r="A10" s="146">
+        <v>7</v>
+      </c>
+      <c r="B10" s="146" t="s">
+        <v>743</v>
+      </c>
+      <c r="C10" s="146" t="s">
+        <v>748</v>
+      </c>
+      <c r="D10" s="146" t="s">
+        <v>785</v>
+      </c>
+      <c r="E10" s="145" t="s">
+        <v>749</v>
+      </c>
+      <c r="F10" s="146" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="96">
+      <c r="A11" s="146">
+        <v>8</v>
+      </c>
+      <c r="B11" s="146" t="s">
+        <v>744</v>
+      </c>
+      <c r="C11" s="146" t="s">
+        <v>748</v>
+      </c>
+      <c r="D11" s="146" t="s">
+        <v>785</v>
+      </c>
+      <c r="E11" s="145" t="s">
+        <v>749</v>
+      </c>
+      <c r="F11" s="146" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" ht="96">
+      <c r="A12" s="146">
+        <v>9</v>
+      </c>
+      <c r="B12" s="146" t="s">
+        <v>745</v>
+      </c>
+      <c r="C12" s="146" t="s">
+        <v>748</v>
+      </c>
+      <c r="D12" s="146" t="s">
+        <v>785</v>
+      </c>
+      <c r="E12" s="145" t="s">
+        <v>749</v>
+      </c>
+      <c r="F12" s="146" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" ht="96">
+      <c r="A13" s="146">
+        <v>10</v>
+      </c>
+      <c r="B13" s="146" t="s">
+        <v>746</v>
+      </c>
+      <c r="C13" s="146" t="s">
+        <v>748</v>
+      </c>
+      <c r="D13" s="146" t="s">
+        <v>785</v>
+      </c>
+      <c r="E13" s="145" t="s">
+        <v>749</v>
+      </c>
+      <c r="F13" s="146" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="96">
+      <c r="A14" s="146">
+        <v>11</v>
+      </c>
+      <c r="B14" s="146" t="s">
+        <v>747</v>
+      </c>
+      <c r="C14" s="146" t="s">
+        <v>748</v>
+      </c>
+      <c r="D14" s="146" t="s">
+        <v>785</v>
+      </c>
+      <c r="E14" s="145" t="s">
+        <v>749</v>
+      </c>
+      <c r="F14" s="146" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="32">
+      <c r="A15" s="146">
+        <v>12</v>
+      </c>
+      <c r="B15" s="146" t="s">
+        <v>752</v>
+      </c>
+      <c r="C15" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D15" s="146" t="s">
+        <v>769</v>
+      </c>
+      <c r="E15" s="145" t="s">
+        <v>754</v>
+      </c>
+      <c r="F15" s="146" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="45">
+      <c r="A16" s="146">
+        <v>13</v>
+      </c>
+      <c r="B16" s="146" t="s">
+        <v>755</v>
+      </c>
+      <c r="C16" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D16" s="164" t="s">
+        <v>768</v>
+      </c>
+      <c r="E16" s="145" t="s">
+        <v>756</v>
+      </c>
+      <c r="F16" s="146" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="45">
+      <c r="A17" s="146">
+        <v>14</v>
+      </c>
+      <c r="B17" s="161" t="s">
+        <v>706</v>
+      </c>
+      <c r="C17" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D17" s="164" t="s">
+        <v>768</v>
+      </c>
+      <c r="E17" s="145" t="s">
+        <v>757</v>
+      </c>
+      <c r="F17" s="146" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="80">
+      <c r="A18" s="146">
+        <v>15</v>
+      </c>
+      <c r="B18" s="146" t="s">
+        <v>758</v>
+      </c>
+      <c r="C18" s="146" t="s">
+        <v>607</v>
+      </c>
+      <c r="D18" s="146" t="s">
+        <v>774</v>
+      </c>
+      <c r="E18" s="145" t="s">
+        <v>760</v>
+      </c>
+      <c r="F18" s="146" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="45">
+      <c r="A19" s="146">
+        <v>16</v>
+      </c>
+      <c r="B19" s="146" t="s">
+        <v>761</v>
+      </c>
+      <c r="C19" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D19" s="146" t="s">
+        <v>767</v>
+      </c>
+      <c r="E19" s="145" t="s">
+        <v>762</v>
+      </c>
+      <c r="F19" s="146" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="45">
+      <c r="A20" s="162">
+        <v>17</v>
+      </c>
+      <c r="B20" s="146" t="s">
+        <v>763</v>
+      </c>
+      <c r="C20" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D20" s="146" t="s">
+        <v>767</v>
+      </c>
+      <c r="E20" s="145" t="s">
+        <v>764</v>
+      </c>
+      <c r="F20" s="146" t="s">
+        <v>753</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="32">
+      <c r="A21" s="146">
+        <v>18</v>
+      </c>
+      <c r="B21" s="163" t="s">
+        <v>765</v>
+      </c>
+      <c r="C21" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D21" s="146" t="s">
+        <v>736</v>
+      </c>
+      <c r="E21" s="145" t="s">
+        <v>766</v>
+      </c>
+      <c r="F21" s="146" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="80">
+      <c r="A22" s="146">
+        <v>19</v>
+      </c>
+      <c r="B22" s="146" t="s">
+        <v>770</v>
+      </c>
+      <c r="C22" s="146" t="s">
+        <v>607</v>
+      </c>
+      <c r="D22" s="146" t="s">
+        <v>775</v>
+      </c>
+      <c r="E22" s="145" t="s">
+        <v>772</v>
+      </c>
+      <c r="F22" s="146" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="75">
+      <c r="A23" s="146">
+        <v>20</v>
+      </c>
+      <c r="B23" s="165" t="s">
+        <v>776</v>
+      </c>
+      <c r="C23" s="146" t="s">
+        <v>607</v>
+      </c>
+      <c r="D23" s="146" t="s">
+        <v>777</v>
+      </c>
+      <c r="E23" s="145" t="s">
+        <v>780</v>
+      </c>
+      <c r="F23" s="146" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6" ht="80">
+      <c r="A24" s="146">
+        <v>21</v>
+      </c>
+      <c r="B24" s="146" t="s">
+        <v>782</v>
+      </c>
+      <c r="C24" s="146" t="s">
+        <v>607</v>
+      </c>
+      <c r="D24" s="146" t="s">
+        <v>784</v>
+      </c>
+      <c r="E24" s="145" t="s">
+        <v>783</v>
+      </c>
+      <c r="F24" s="146" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6" ht="64">
+      <c r="A25" s="146">
+        <v>22</v>
+      </c>
+      <c r="B25" s="146" t="s">
+        <v>786</v>
+      </c>
+      <c r="C25" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D25" s="162" t="s">
+        <v>794</v>
+      </c>
+      <c r="E25" s="145" t="s">
+        <v>788</v>
+      </c>
+      <c r="F25" s="146" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="48">
+      <c r="A26" s="146">
+        <v>23</v>
+      </c>
+      <c r="B26" s="146" t="s">
+        <v>789</v>
+      </c>
+      <c r="C26" s="146" t="s">
+        <v>748</v>
+      </c>
+      <c r="D26" s="146" t="s">
+        <v>792</v>
+      </c>
+      <c r="E26" s="145" t="s">
+        <v>791</v>
+      </c>
+      <c r="F26" s="146" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6" ht="42" customHeight="1">
+      <c r="A27" s="146">
+        <v>24</v>
+      </c>
+      <c r="B27" s="146" t="s">
+        <v>793</v>
+      </c>
+      <c r="C27" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D27" s="146" t="s">
+        <v>795</v>
+      </c>
+      <c r="E27" s="145" t="s">
+        <v>797</v>
+      </c>
+      <c r="F27" s="146" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28" s="146"/>
+      <c r="B28" s="146"/>
+      <c r="C28" s="146"/>
+      <c r="D28" s="146"/>
+      <c r="E28" s="146"/>
+      <c r="F28" s="146"/>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" s="146"/>
+      <c r="B29" s="146"/>
+      <c r="C29" s="146"/>
+      <c r="D29" s="146"/>
+      <c r="E29" s="146"/>
+      <c r="F29" s="146"/>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" s="146"/>
+      <c r="B30" s="146"/>
+      <c r="C30" s="146"/>
+      <c r="D30" s="146"/>
+      <c r="E30" s="146"/>
+      <c r="F30" s="146"/>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" s="146"/>
+      <c r="B31" s="146"/>
+      <c r="C31" s="146"/>
+      <c r="D31" s="146"/>
+      <c r="E31" s="146"/>
+      <c r="F31" s="146"/>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32" s="146"/>
+      <c r="B32" s="146"/>
+      <c r="C32" s="146"/>
+      <c r="D32" s="146"/>
+      <c r="E32" s="146"/>
+      <c r="F32" s="146"/>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33" s="146"/>
+      <c r="B33" s="146"/>
+      <c r="C33" s="146"/>
+      <c r="D33" s="146"/>
+      <c r="E33" s="146"/>
+      <c r="F33" s="146"/>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34" s="146"/>
+      <c r="B34" s="146"/>
+      <c r="C34" s="146"/>
+      <c r="D34" s="146"/>
+      <c r="E34" s="146"/>
+      <c r="F34" s="146"/>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35" s="146"/>
+      <c r="B35" s="146"/>
+      <c r="C35" s="146"/>
+      <c r="D35" s="146"/>
+      <c r="E35" s="146"/>
+      <c r="F35" s="146"/>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36" s="146"/>
+      <c r="B36" s="146"/>
+      <c r="C36" s="146"/>
+      <c r="D36" s="146"/>
+      <c r="E36" s="146"/>
+      <c r="F36" s="146"/>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37" s="146"/>
+      <c r="B37" s="146"/>
+      <c r="C37" s="146"/>
+      <c r="D37" s="146"/>
+      <c r="E37" s="146"/>
+      <c r="F37" s="146"/>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38" s="146"/>
+      <c r="B38" s="146"/>
+      <c r="C38" s="146"/>
+      <c r="D38" s="146"/>
+      <c r="E38" s="146"/>
+      <c r="F38" s="146"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:F2"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="E4" r:id="rId1" xr:uid="{6468354B-B742-F743-929E-9823653A0BDC}"/>
+    <hyperlink ref="E5" r:id="rId2" xr:uid="{43FA5102-D97A-0F4A-958B-3A9B8128186E}"/>
+    <hyperlink ref="E6" r:id="rId3" xr:uid="{71F597CA-7106-EA41-A5E5-D18DC6A021E1}"/>
+    <hyperlink ref="E7" r:id="rId4" xr:uid="{588D513C-8824-A941-8FE2-55B9E8679BEF}"/>
+    <hyperlink ref="E8" r:id="rId5" xr:uid="{86FA07D0-6616-D348-B803-6F590434C6C9}"/>
+    <hyperlink ref="E9" r:id="rId6" xr:uid="{59E2BAAC-E15F-CC4F-9E9A-FB332DE49272}"/>
+    <hyperlink ref="E10" r:id="rId7" xr:uid="{9CF88C8B-81D3-6541-A4B3-CDFBD2FF59A5}"/>
+    <hyperlink ref="E11:E14" r:id="rId8" display="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" xr:uid="{081A7EFC-D82D-404C-B53C-9B1F7E22706A}"/>
+    <hyperlink ref="E15" r:id="rId9" xr:uid="{09D87532-254A-EA48-A931-60B394845AB8}"/>
+    <hyperlink ref="E16" r:id="rId10" xr:uid="{CDC8F6B4-7B41-2647-A03A-C5BE7D28445A}"/>
+    <hyperlink ref="E17" r:id="rId11" xr:uid="{0687A736-F6AD-AB4A-8A10-EA019BA43E9A}"/>
+    <hyperlink ref="E18" r:id="rId12" xr:uid="{4025C0E8-3D89-9E46-9CA4-880E5851A8F4}"/>
+    <hyperlink ref="E19" r:id="rId13" xr:uid="{05670C3B-F21E-6644-91F5-182B21749B37}"/>
+    <hyperlink ref="E20" r:id="rId14" xr:uid="{587A03ED-7D24-0948-BBF0-CFAF88FB1294}"/>
+    <hyperlink ref="E21" r:id="rId15" xr:uid="{70ABA35B-7371-7E47-BD99-6365301E0ECF}"/>
+    <hyperlink ref="E22" r:id="rId16" xr:uid="{B88E797F-BC76-8C4C-9B08-0F39071062BE}"/>
+    <hyperlink ref="E23" r:id="rId17" xr:uid="{055C48E8-6492-B14D-BF67-A14DFDDD3922}"/>
+    <hyperlink ref="E24" r:id="rId18" xr:uid="{752A57D2-C82A-E94C-978A-38ABC9400DA9}"/>
+    <hyperlink ref="E25" r:id="rId19" xr:uid="{37C20581-6844-324C-B41A-E968756AC351}"/>
+    <hyperlink ref="E26" r:id="rId20" xr:uid="{DEAC3A8F-07CC-D244-A997-FEB9CBFFEB38}"/>
+    <hyperlink ref="E27" r:id="rId21" xr:uid="{A9E1F1F1-3E32-8E4B-BB1C-3F92F1A0A079}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msk.arbitr.ru/" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85075D76-3890-E440-8AB0-245E25D511BE}">
+  <dimension ref="A1:F23"/>
+  <sheetViews>
+    <sheetView topLeftCell="A22" workbookViewId="0">
+      <selection activeCell="F32" sqref="A1:F32"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="10.83203125" customWidth="1"/>
+    <col min="2" max="2" width="13.5" customWidth="1"/>
+    <col min="3" max="3" width="21.1640625" customWidth="1"/>
+    <col min="4" max="4" width="59.83203125" customWidth="1"/>
+    <col min="5" max="5" width="37.1640625" customWidth="1"/>
+    <col min="6" max="6" width="36.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="166" t="s">
+        <v>639</v>
+      </c>
+      <c r="B1" s="167"/>
+      <c r="C1" s="167"/>
+      <c r="D1" s="167"/>
+      <c r="E1" s="167"/>
+      <c r="F1" s="168"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="169"/>
+      <c r="B2" s="170"/>
+      <c r="C2" s="170"/>
+      <c r="D2" s="170"/>
+      <c r="E2" s="170"/>
+      <c r="F2" s="171"/>
+    </row>
+    <row r="3" spans="1:6" ht="51">
+      <c r="A3" s="147" t="s">
+        <v>225</v>
+      </c>
+      <c r="B3" s="148" t="s">
+        <v>227</v>
+      </c>
+      <c r="C3" s="148" t="s">
+        <v>771</v>
+      </c>
+      <c r="D3" s="148" t="s">
+        <v>231</v>
+      </c>
+      <c r="E3" s="148" t="s">
+        <v>589</v>
+      </c>
+      <c r="F3" s="149" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="4" spans="1:6" ht="130" customHeight="1">
+      <c r="A4" s="150">
+        <v>1</v>
+      </c>
+      <c r="B4" s="151" t="s">
+        <v>637</v>
+      </c>
+      <c r="C4" s="152" t="s">
+        <v>636</v>
+      </c>
+      <c r="D4" s="151" t="s">
+        <v>640</v>
+      </c>
+      <c r="E4" s="153" t="s">
+        <v>638</v>
+      </c>
+      <c r="F4" s="154" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="5" spans="1:6" ht="84" customHeight="1">
+      <c r="A5" s="150">
+        <v>2</v>
+      </c>
+      <c r="B5" s="155" t="s">
+        <v>643</v>
+      </c>
+      <c r="C5" s="152" t="s">
+        <v>591</v>
+      </c>
+      <c r="D5" s="151" t="s">
+        <v>644</v>
+      </c>
+      <c r="E5" s="153" t="s">
+        <v>646</v>
+      </c>
+      <c r="F5" s="154" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="6" spans="1:6" ht="66" customHeight="1">
+      <c r="A6" s="150">
+        <v>3</v>
+      </c>
+      <c r="B6" s="151" t="s">
+        <v>650</v>
+      </c>
+      <c r="C6" s="152" t="s">
+        <v>607</v>
+      </c>
+      <c r="D6" s="151" t="s">
+        <v>648</v>
+      </c>
+      <c r="E6" s="153" t="s">
+        <v>649</v>
+      </c>
+      <c r="F6" s="154" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="7" spans="1:6" ht="68">
+      <c r="A7" s="150">
+        <v>4</v>
+      </c>
+      <c r="B7" s="151" t="s">
+        <v>651</v>
+      </c>
+      <c r="C7" s="152" t="s">
+        <v>591</v>
+      </c>
+      <c r="D7" s="151" t="s">
+        <v>652</v>
+      </c>
+      <c r="E7" s="153" t="s">
+        <v>655</v>
+      </c>
+      <c r="F7" s="154" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="68">
+      <c r="A8" s="150">
+        <v>5</v>
+      </c>
+      <c r="B8" s="151" t="s">
+        <v>653</v>
+      </c>
+      <c r="C8" s="152" t="s">
+        <v>591</v>
+      </c>
+      <c r="D8" s="151" t="s">
+        <v>652</v>
+      </c>
+      <c r="E8" s="153" t="s">
+        <v>654</v>
+      </c>
+      <c r="F8" s="154" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="9" spans="1:6" ht="86" customHeight="1">
+      <c r="A9" s="150">
+        <v>6</v>
+      </c>
+      <c r="B9" s="151" t="s">
+        <v>656</v>
+      </c>
+      <c r="C9" s="152" t="s">
+        <v>607</v>
+      </c>
+      <c r="D9" s="151" t="s">
+        <v>658</v>
+      </c>
+      <c r="E9" s="156" t="s">
+        <v>657</v>
+      </c>
+      <c r="F9" s="154" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="10" spans="1:6" ht="87" customHeight="1">
+      <c r="A10" s="150">
+        <v>7</v>
+      </c>
+      <c r="B10" s="151" t="s">
+        <v>659</v>
+      </c>
+      <c r="C10" s="152" t="s">
+        <v>591</v>
+      </c>
+      <c r="D10" s="151" t="s">
+        <v>662</v>
+      </c>
+      <c r="E10" s="153" t="s">
+        <v>660</v>
+      </c>
+      <c r="F10" s="154" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" s="158" customFormat="1" ht="45" customHeight="1">
+      <c r="A11" s="143">
+        <v>8</v>
+      </c>
+      <c r="B11" s="157" t="s">
+        <v>663</v>
+      </c>
+      <c r="C11" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D11" s="157" t="s">
+        <v>664</v>
+      </c>
+      <c r="E11" s="145" t="s">
+        <v>682</v>
+      </c>
+      <c r="F11" s="143" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="12" spans="1:6" s="158" customFormat="1" ht="96" customHeight="1">
+      <c r="A12" s="143">
+        <v>9</v>
+      </c>
+      <c r="B12" s="157" t="s">
+        <v>679</v>
+      </c>
+      <c r="C12" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D12" s="151" t="s">
+        <v>680</v>
+      </c>
+      <c r="E12" s="145" t="s">
+        <v>678</v>
+      </c>
+      <c r="F12" s="143" t="s">
+        <v>681</v>
+      </c>
+    </row>
+    <row r="13" spans="1:6" s="158" customFormat="1" ht="90" customHeight="1">
+      <c r="A13" s="143">
+        <v>10</v>
+      </c>
+      <c r="B13" s="157" t="s">
+        <v>683</v>
+      </c>
+      <c r="C13" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D13" s="157" t="s">
+        <v>684</v>
+      </c>
+      <c r="E13" s="145" t="s">
+        <v>685</v>
+      </c>
+      <c r="F13" s="143" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" s="158" customFormat="1" ht="47" customHeight="1">
+      <c r="A14" s="143">
+        <v>11</v>
+      </c>
+      <c r="B14" s="157" t="s">
+        <v>688</v>
+      </c>
+      <c r="C14" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D14" s="157" t="s">
+        <v>694</v>
+      </c>
+      <c r="E14" s="157" t="s">
+        <v>689</v>
+      </c>
+      <c r="F14" s="143" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6" ht="48" customHeight="1">
+      <c r="A15" s="143">
+        <v>12</v>
+      </c>
+      <c r="B15" s="157" t="s">
+        <v>690</v>
+      </c>
+      <c r="C15" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D15" s="157" t="s">
+        <v>695</v>
+      </c>
+      <c r="E15" s="157" t="s">
+        <v>691</v>
+      </c>
+      <c r="F15" s="143" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6" ht="80">
+      <c r="A16" s="143">
+        <v>13</v>
+      </c>
+      <c r="B16" s="157" t="s">
+        <v>693</v>
+      </c>
+      <c r="C16" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D16" s="157" t="s">
+        <v>696</v>
+      </c>
+      <c r="E16" s="145" t="s">
+        <v>698</v>
+      </c>
+      <c r="F16" s="143" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6" ht="96">
+      <c r="A17" s="143">
+        <v>14</v>
+      </c>
+      <c r="B17" s="157" t="s">
+        <v>701</v>
+      </c>
+      <c r="C17" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D17" s="157" t="s">
+        <v>699</v>
+      </c>
+      <c r="E17" s="145" t="s">
+        <v>700</v>
+      </c>
+      <c r="F17" s="143" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6" ht="68">
+      <c r="A18" s="143">
+        <v>15</v>
+      </c>
+      <c r="B18" s="157" t="s">
+        <v>702</v>
+      </c>
+      <c r="C18" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D18" s="157" t="s">
+        <v>703</v>
+      </c>
+      <c r="E18" s="145" t="s">
+        <v>705</v>
+      </c>
+      <c r="F18" s="143" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6" ht="58" customHeight="1">
+      <c r="A19" s="143">
+        <v>16</v>
+      </c>
+      <c r="B19" s="157" t="s">
+        <v>706</v>
+      </c>
+      <c r="C19" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D19" s="157" t="s">
+        <v>707</v>
+      </c>
+      <c r="E19" s="145" t="s">
+        <v>708</v>
+      </c>
+      <c r="F19" s="143" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6" ht="34">
+      <c r="A20" s="143">
+        <v>17</v>
+      </c>
+      <c r="B20" s="157" t="s">
+        <v>710</v>
+      </c>
+      <c r="C20" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D20" s="157" t="s">
+        <v>707</v>
+      </c>
+      <c r="E20" s="145" t="s">
+        <v>711</v>
+      </c>
+      <c r="F20" s="143" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6" ht="80">
+      <c r="A21" s="143">
+        <v>18</v>
+      </c>
+      <c r="B21" s="157" t="s">
+        <v>712</v>
+      </c>
+      <c r="C21" s="143" t="s">
+        <v>591</v>
+      </c>
+      <c r="D21" s="159" t="s">
+        <v>719</v>
+      </c>
+      <c r="E21" s="145" t="s">
+        <v>713</v>
+      </c>
+      <c r="F21" s="157" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6" ht="96">
+      <c r="A22" s="143">
+        <v>19</v>
+      </c>
+      <c r="B22" s="157" t="s">
+        <v>714</v>
+      </c>
+      <c r="C22" s="143" t="s">
+        <v>715</v>
+      </c>
+      <c r="D22" s="157" t="s">
+        <v>717</v>
+      </c>
+      <c r="E22" s="145" t="s">
+        <v>718</v>
+      </c>
+      <c r="F22" s="157" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6" ht="80">
+      <c r="A23" s="160">
+        <v>20</v>
+      </c>
+      <c r="B23" s="143" t="s">
+        <v>724</v>
+      </c>
+      <c r="C23" s="143" t="s">
+        <v>721</v>
+      </c>
+      <c r="D23" s="157" t="s">
+        <v>722</v>
+      </c>
+      <c r="E23" s="145" t="s">
+        <v>723</v>
+      </c>
+      <c r="F23" s="157" t="s">
+        <v>720</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:F2"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="E4" r:id="rId1" xr:uid="{1133D434-19DC-3847-82E8-8A413921FA78}"/>
+    <hyperlink ref="E5" r:id="rId2" xr:uid="{463AFE02-A4B0-D148-B5AA-49069644AA24}"/>
+    <hyperlink ref="E6" r:id="rId3" xr:uid="{DDD455BA-DCE9-B24A-9828-9CAEF6BCF4CA}"/>
+    <hyperlink ref="E8" r:id="rId4" xr:uid="{F2C72DC2-FC2D-F94E-BA41-BD1D601C4E7E}"/>
+    <hyperlink ref="E7" r:id="rId5" xr:uid="{036484AA-34EA-C34E-ABEB-DA91656B5432}"/>
+    <hyperlink ref="E10" r:id="rId6" xr:uid="{9A3477B3-A45B-0845-9889-4DD5AF2FADE3}"/>
+    <hyperlink ref="E12" r:id="rId7" xr:uid="{9A665F3D-3CC4-D245-BBBB-93DDDD452EE8}"/>
+    <hyperlink ref="E11" r:id="rId8" xr:uid="{C2514AB9-A7BB-3647-BD3F-785F3B40B171}"/>
+    <hyperlink ref="E13" r:id="rId9" xr:uid="{252529E9-7926-5640-BF11-19A24DAC1E73}"/>
+    <hyperlink ref="E16" r:id="rId10" xr:uid="{BE668DA8-E0C3-BD46-8DB6-F981E1C37CA3}"/>
+    <hyperlink ref="E17" r:id="rId11" xr:uid="{1822EB62-C2E9-6340-854D-969615FDFF27}"/>
+    <hyperlink ref="E18" r:id="rId12" xr:uid="{1DF38A72-ACAB-9A46-B5AB-608639275D6B}"/>
+    <hyperlink ref="E19" r:id="rId13" xr:uid="{E1841526-0E00-B84A-855D-C6D26717B1B0}"/>
+    <hyperlink ref="E20" r:id="rId14" xr:uid="{C9D53F25-00BF-9142-A2BE-85DF9C597DAD}"/>
+    <hyperlink ref="E21" r:id="rId15" xr:uid="{AFE35012-69E3-CC4C-8AD6-9E7FBF0FB1E7}"/>
+    <hyperlink ref="E22" r:id="rId16" xr:uid="{3B7C6D04-201C-C04B-8ADB-662A34611C12}"/>
+    <hyperlink ref="E23" r:id="rId17" xr:uid="{4DC75E79-6532-274B-B157-81D124D5DA59}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/lefortovskij/services/cases/civil/details/f6ba99d1-e79d-11ee-aff1-3d0e14eeb60f?caseNumber=02-4963/2024%E2%88%BC+%D0%9C-3633/2024" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91047a66-2028-4821-ab55-e10310e9730a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78fa2aac-0c7f-4ccd-8854-328b21a805b2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/nikulinskij/services/cases/civil/details/95bd5bf1-e04e-11ee-ac1b-4562216ce233?caseNumber=02-4272/2024" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/1f52a481-bc1c-11ee-92bb-6f9abde3abc8?caseNumber=2-2035/202" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a16ef522-3c86-49f3-b64f-b4415891c115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odintsovo--mo.sudrf.ru/modules.php?name=sud_delo&amp;name_op=sf&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ce97f14-d765-4d91-bde2-aeda7112f542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/hamovnicheskij/services/cases/civil/details/f8feeb41-c5c1-11ee-9125-bf2ba2dadbe6?caseNumber=2-1449/2024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/simonovskij/services/cases/civil-exec/details/5dec8720-4b4a-11ef-ac13-49dc0691b00e?caseNumber=13-+1745/2024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/shcherbinskij/services/cases/civil/details/eb263b51-2411-11ef-ba31-93a9a1400bbb?participant=&#1047;&#1074;&#1077;&#1088;&#1077;&#1074;&#1072;+&#1083;+&#1085;" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+  <dimension ref="A1:H16"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F3" sqref="A1:F1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
+  <cols>
+    <col min="2" max="2" width="24.1640625" customWidth="1"/>
+    <col min="3" max="3" width="13" customWidth="1"/>
+    <col min="4" max="4" width="51.5" customWidth="1"/>
+    <col min="5" max="5" width="31.6640625" customWidth="1"/>
+    <col min="6" max="6" width="19.33203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:8">
+      <c r="A1" s="172" t="s">
+        <v>619</v>
+      </c>
+      <c r="B1" s="173"/>
+      <c r="C1" s="173"/>
+      <c r="D1" s="173"/>
+      <c r="E1" s="173"/>
+      <c r="F1" s="173"/>
+    </row>
+    <row r="2" spans="1:8" ht="44" customHeight="1">
+      <c r="A2" s="173"/>
+      <c r="B2" s="173"/>
+      <c r="C2" s="173"/>
+      <c r="D2" s="173"/>
+      <c r="E2" s="173"/>
+      <c r="F2" s="173"/>
+    </row>
+    <row r="3" spans="1:8" ht="85">
+      <c r="A3" s="135" t="s">
+        <v>225</v>
+      </c>
+      <c r="B3" s="135" t="s">
+        <v>227</v>
+      </c>
+      <c r="C3" s="148" t="s">
+        <v>771</v>
+      </c>
+      <c r="D3" s="135" t="s">
+        <v>231</v>
+      </c>
+      <c r="E3" s="135" t="s">
+        <v>589</v>
+      </c>
+      <c r="F3" s="144" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" ht="85">
+      <c r="A4" s="127">
+        <v>1</v>
+      </c>
+      <c r="B4" s="138" t="s">
+        <v>590</v>
+      </c>
+      <c r="C4" s="127" t="s">
+        <v>591</v>
+      </c>
+      <c r="D4" s="130" t="s">
+        <v>633</v>
+      </c>
+      <c r="E4" s="128" t="s">
+        <v>592</v>
+      </c>
+      <c r="F4" s="143" t="s">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" ht="85">
+      <c r="A5" s="127">
+        <v>2</v>
+      </c>
+      <c r="B5" s="138" t="s">
+        <v>593</v>
+      </c>
+      <c r="C5" s="127" t="s">
+        <v>591</v>
+      </c>
+      <c r="D5" s="130" t="s">
+        <v>634</v>
+      </c>
+      <c r="E5" s="128" t="s">
+        <v>594</v>
+      </c>
+      <c r="F5" s="143" t="s">
+        <v>677</v>
+      </c>
+      <c r="H5" s="139" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" ht="119">
+      <c r="A6" s="127">
+        <v>3</v>
+      </c>
+      <c r="B6" s="138" t="s">
+        <v>595</v>
+      </c>
+      <c r="C6" s="127" t="s">
+        <v>591</v>
+      </c>
+      <c r="D6" s="130" t="s">
+        <v>614</v>
+      </c>
+      <c r="E6" s="128" t="s">
+        <v>596</v>
+      </c>
+      <c r="F6" s="143" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" ht="119">
+      <c r="A7" s="127">
+        <v>4</v>
+      </c>
+      <c r="B7" s="138" t="s">
+        <v>597</v>
+      </c>
+      <c r="C7" s="127" t="s">
+        <v>598</v>
+      </c>
+      <c r="D7" s="130" t="s">
+        <v>635</v>
+      </c>
+      <c r="E7" s="128" t="s">
+        <v>599</v>
+      </c>
+      <c r="F7" s="143" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" ht="40" customHeight="1">
+      <c r="A8" s="127">
+        <v>5</v>
+      </c>
+      <c r="B8" s="138" t="s">
+        <v>600</v>
+      </c>
+      <c r="C8" s="127" t="s">
+        <v>591</v>
+      </c>
+      <c r="D8" s="130" t="s">
+        <v>623</v>
+      </c>
+      <c r="E8" s="130"/>
+      <c r="F8" s="143" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" ht="40" customHeight="1">
+      <c r="A9" s="127">
+        <v>6</v>
+      </c>
+      <c r="B9" s="138" t="s">
+        <v>610</v>
+      </c>
+      <c r="C9" s="127" t="s">
+        <v>591</v>
+      </c>
+      <c r="D9" s="130" t="s">
+        <v>601</v>
+      </c>
+      <c r="E9" s="130"/>
+      <c r="F9" s="143" t="s">
+        <v>674</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" ht="204">
+      <c r="A10" s="127">
+        <v>7</v>
+      </c>
+      <c r="B10" s="138" t="s">
+        <v>602</v>
+      </c>
+      <c r="C10" s="127" t="s">
+        <v>591</v>
+      </c>
+      <c r="D10" s="130" t="s">
+        <v>615</v>
+      </c>
+      <c r="E10" s="128" t="s">
+        <v>603</v>
+      </c>
+      <c r="F10" s="143" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" ht="85">
+      <c r="A11" s="127">
+        <v>8</v>
+      </c>
+      <c r="B11" s="138" t="s">
+        <v>604</v>
+      </c>
+      <c r="C11" s="127" t="s">
+        <v>591</v>
+      </c>
+      <c r="D11" s="130" t="s">
+        <v>616</v>
+      </c>
+      <c r="E11" s="128" t="s">
+        <v>605</v>
+      </c>
+      <c r="F11" s="143" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" ht="136">
+      <c r="A12" s="127">
+        <v>9</v>
+      </c>
+      <c r="B12" s="138" t="s">
+        <v>606</v>
+      </c>
+      <c r="C12" s="127" t="s">
+        <v>607</v>
+      </c>
+      <c r="D12" s="130" t="s">
+        <v>617</v>
+      </c>
+      <c r="E12" s="128" t="s">
+        <v>608</v>
+      </c>
+      <c r="F12" s="143" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" ht="80">
+      <c r="A13" s="127">
+        <v>10</v>
+      </c>
+      <c r="B13" s="138" t="s">
+        <v>613</v>
+      </c>
+      <c r="C13" s="127" t="s">
+        <v>607</v>
+      </c>
+      <c r="D13" s="130" t="s">
+        <v>625</v>
+      </c>
+      <c r="E13" s="128" t="s">
+        <v>609</v>
+      </c>
+      <c r="F13" s="143" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" ht="96">
+      <c r="A14" s="127">
+        <v>11</v>
+      </c>
+      <c r="B14" s="138" t="s">
+        <v>612</v>
+      </c>
+      <c r="C14" s="127" t="s">
+        <v>591</v>
+      </c>
+      <c r="D14" s="142" t="s">
+        <v>626</v>
+      </c>
+      <c r="E14" s="128" t="s">
+        <v>611</v>
+      </c>
+      <c r="F14" s="143" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" ht="79" customHeight="1">
+      <c r="A15" s="140">
+        <v>12</v>
+      </c>
+      <c r="B15" s="141" t="s">
+        <v>620</v>
+      </c>
+      <c r="C15" s="141" t="s">
+        <v>621</v>
+      </c>
+      <c r="D15" s="146" t="s">
+        <v>627</v>
+      </c>
+      <c r="E15" s="145" t="s">
+        <v>632</v>
+      </c>
+      <c r="F15" s="143" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="111" customHeight="1">
+      <c r="A16" s="140">
+        <v>13</v>
+      </c>
+      <c r="B16" s="140" t="s">
+        <v>629</v>
+      </c>
+      <c r="C16" s="140" t="s">
+        <v>607</v>
+      </c>
+      <c r="D16" s="146" t="s">
+        <v>630</v>
+      </c>
+      <c r="E16" s="145" t="s">
+        <v>631</v>
+      </c>
+      <c r="F16" s="141" t="s">
+        <v>672</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:F2"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="E4" r:id="rId1" xr:uid="{00000000-0004-0000-0400-000000000000}"/>
+    <hyperlink ref="E5" r:id="rId2" display="https://open.mos-gorsud.ru/rs/nikulinskij/services/cases/civil/details/95bd5bf1-e04e-11ee-ac1b-4562216ce233?caseNumber=02-4272/2024" xr:uid="{00000000-0004-0000-0400-000001000000}"/>
+    <hyperlink ref="E6" r:id="rId3" xr:uid="{00000000-0004-0000-0400-000002000000}"/>
+    <hyperlink ref="E7" r:id="rId4" xr:uid="{00000000-0004-0000-0400-000003000000}"/>
+    <hyperlink ref="E10" r:id="rId5" xr:uid="{00000000-0004-0000-0400-000004000000}"/>
+    <hyperlink ref="E11" r:id="rId6" display="https://kad.arbitr.ru/Card/a16ef522-3c86-49f3-b64f-b4415891c115" xr:uid="{00000000-0004-0000-0400-000005000000}"/>
+    <hyperlink ref="E12" r:id="rId7" xr:uid="{00000000-0004-0000-0400-000006000000}"/>
+    <hyperlink ref="E13" r:id="rId8" display="https://mos-gorsud.ru/rs/lefortovskij/services/cases/civil/details/f6ba99d1-e79d-11ee-aff1-3d0e14eeb60f?caseNumber=02-4963/2024%E2%88%BC+%D0%9C-3633/2024" xr:uid="{00000000-0004-0000-0400-000007000000}"/>
+    <hyperlink ref="E14" r:id="rId9" display="https://mos-gorsud.ru/rs/shcherbinskij/services/cases/civil/details/eb263b51-2411-11ef-ba31-93a9a1400bbb?participant=Зверева+л+н" xr:uid="{00000000-0004-0000-0400-000008000000}"/>
+    <hyperlink ref="E16" r:id="rId10" xr:uid="{98D7386E-606E-114E-8AC3-9F8E54D3C8C2}"/>
+    <hyperlink ref="E15" r:id="rId11" xr:uid="{C4D2D565-63DD-C14E-BAF1-1EA9B740BDBF}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nikulinskij/services/cases/civil/details/9808b241-d4c4-11ef-8dd6-c5cae3be0b9c?caseNumber=02-3639/2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d681ef2-c0fa-416d-ad7c-4757694b591f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://155.mo.msudrf.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/dorogomilovskij/services/cases/civil/details/559b7e50-2141-11f0-beb2-8552ccb6e62a?participant=&#1052;&#1077;&#1081;&#1077;&#1088;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-sud.ru/195/cases/civil/details/d4fa873d-dd3b-4783-8eb0-547d8ad0feba?participants=&#1057;&#1091;&#1093;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noginsk--mo.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=1047447363&amp;case_uid=4baf2b3e-9e1d-47b9-9e34-f0fab2ae5794&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnogvardeisky--blg.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=239072609&amp;case_uid=12bf5502-9333-4b74-8d26-b3066fc7fa3b&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/5b57c2f1-924d-11ef-b973-c1ec4ea68722?participant=%D0%B3%D0%BE%D1%80%D0%B1%D1%83%D0%BD%D1%86%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/tverskoj/services/cases/kas/details/9aa67f71-9f8e-11ef-ae61-5d36ad68d6cf?participant=&#1053;&#1086;&#1079;&#1080;&#1084;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralcourt--oms.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=302035331&amp;case_uid=62295e19-b1d2-4b86-89f2-36fdd6b738c3&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/d367ee91-e546-11ef-8c54-abde22c65ff5?participant=%D0%92%D0%B0%D1%81%D0%B8%D0%BB%D1%8C%D0%B5%D0%B2+%D0%9C.%D0%92." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/e2fa5b51-d1c7-11ef-b359-9b7997558c2c?participant=&#1046;&#1072;&#1088;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/00f22191-0492-11f0-9477-07b9cc04f7b0?participant=%D0%BC%D0%B5%D0%B9%D0%B5%D1%80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/appeal-civil/details/3d0ac8c1-4dbd-11f0-a479-613b894bac72?participant=%D0%B6%D0%B0%D1%80%D0%BA%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/bc1fd2b1-ed30-11ef-8029-eb24a35401a8?caseNumber=02-3970/2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odintsovo--mo.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=883981384&amp;case_uid=7d99ecf2-aa8a-47a8-af37-17584085e817&amp;delo_id=1540005&amp;new=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45222c37-fddc-425e-b3fd-f8ccf9368a2c" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+  <dimension ref="A2:Z1000"/>
+  <sheetViews>
+    <sheetView topLeftCell="A14" workbookViewId="0">
+      <selection activeCell="A14" sqref="A1:H1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="13.1640625" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" customWidth="1"/>
+    <col min="3" max="3" width="19.5" customWidth="1"/>
+    <col min="4" max="4" width="21.33203125" customWidth="1"/>
+    <col min="5" max="5" width="26.6640625" customWidth="1"/>
+    <col min="6" max="6" width="24.5" customWidth="1"/>
+    <col min="7" max="26" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:26" ht="32.25" customHeight="1">
+      <c r="A2" s="180" t="s">
+        <v>154</v>
+      </c>
+      <c r="B2" s="177"/>
+      <c r="C2" s="177"/>
+      <c r="D2" s="177"/>
+      <c r="E2" s="177"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="174" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26" ht="38.25" customHeight="1">
+      <c r="A3" s="176" t="s">
+        <v>156</v>
+      </c>
+      <c r="B3" s="177"/>
+      <c r="C3" s="177"/>
+      <c r="D3" s="177"/>
+      <c r="E3" s="177"/>
+      <c r="F3" s="178"/>
+      <c r="G3" s="175"/>
+    </row>
+    <row r="4" spans="1:26" ht="56.25" customHeight="1">
+      <c r="A4" s="70" t="s">
+        <v>157</v>
+      </c>
+      <c r="B4" s="71" t="s">
+        <v>158</v>
+      </c>
+      <c r="C4" s="72" t="s">
+        <v>159</v>
+      </c>
+      <c r="D4" s="73" t="s">
+        <v>160</v>
+      </c>
+      <c r="E4" s="72" t="s">
+        <v>161</v>
+      </c>
+      <c r="F4" s="72" t="s">
+        <v>162</v>
+      </c>
+      <c r="G4" s="175"/>
+    </row>
+    <row r="5" spans="1:26" ht="56.25" customHeight="1">
+      <c r="A5" s="74">
+        <v>44945</v>
+      </c>
+      <c r="B5" s="71" t="s">
+        <v>97</v>
+      </c>
+      <c r="C5" s="72" t="s">
+        <v>17</v>
+      </c>
+      <c r="D5" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="E5" s="72" t="s">
+        <v>163</v>
+      </c>
+      <c r="F5" s="72" t="s">
+        <v>164</v>
+      </c>
+      <c r="G5" s="175"/>
+      <c r="H5" s="1"/>
+      <c r="I5" s="1"/>
+      <c r="J5" s="1"/>
+      <c r="K5" s="1"/>
+      <c r="L5" s="1"/>
+      <c r="M5" s="1"/>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+      <c r="Z5" s="1"/>
+    </row>
+    <row r="6" spans="1:26" ht="24">
+      <c r="A6" s="74" t="s">
+        <v>165</v>
+      </c>
+      <c r="B6" s="75" t="s">
+        <v>136</v>
+      </c>
+      <c r="C6" s="72" t="s">
+        <v>137</v>
+      </c>
+      <c r="D6" s="73" t="s">
+        <v>37</v>
+      </c>
+      <c r="E6" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="F6" s="72" t="s">
+        <v>27</v>
+      </c>
+      <c r="G6" s="175"/>
+    </row>
+    <row r="7" spans="1:26" ht="44.25" customHeight="1">
+      <c r="A7" s="176" t="s">
+        <v>166</v>
+      </c>
+      <c r="B7" s="177"/>
+      <c r="C7" s="177"/>
+      <c r="D7" s="177"/>
+      <c r="E7" s="177"/>
+      <c r="F7" s="178"/>
+      <c r="G7" s="175"/>
+    </row>
+    <row r="8" spans="1:26" ht="24">
+      <c r="A8" s="76" t="s">
+        <v>167</v>
+      </c>
+      <c r="B8" s="77" t="s">
+        <v>115</v>
+      </c>
+      <c r="C8" s="78" t="s">
+        <v>116</v>
+      </c>
+      <c r="D8" s="79" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" s="78" t="s">
+        <v>168</v>
+      </c>
+      <c r="F8" s="78" t="s">
+        <v>39</v>
+      </c>
+      <c r="G8" s="175"/>
+    </row>
+    <row r="9" spans="1:26" ht="41.25" customHeight="1">
+      <c r="A9" s="176" t="s">
+        <v>169</v>
+      </c>
+      <c r="B9" s="177"/>
+      <c r="C9" s="177"/>
+      <c r="D9" s="177"/>
+      <c r="E9" s="177"/>
+      <c r="F9" s="178"/>
+      <c r="G9" s="175"/>
+      <c r="H9" s="1"/>
+      <c r="I9" s="1"/>
+      <c r="J9" s="1"/>
+      <c r="K9" s="1"/>
+      <c r="L9" s="1"/>
+      <c r="M9" s="1"/>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
+      <c r="Z9" s="1"/>
+    </row>
+    <row r="10" spans="1:26" ht="41.25" customHeight="1">
+      <c r="A10" s="80">
+        <v>44988</v>
+      </c>
+      <c r="B10" s="81" t="s">
+        <v>170</v>
+      </c>
+      <c r="C10" s="82" t="s">
+        <v>171</v>
+      </c>
+      <c r="D10" s="83" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="84" t="s">
+        <v>172</v>
+      </c>
+      <c r="F10" s="84" t="s">
+        <v>27</v>
+      </c>
+      <c r="G10" s="175"/>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+      <c r="Z10" s="1"/>
+    </row>
+    <row r="11" spans="1:26" ht="36">
+      <c r="A11" s="85" t="s">
+        <v>173</v>
+      </c>
+      <c r="B11" s="86" t="s">
+        <v>174</v>
+      </c>
+      <c r="C11" s="87" t="s">
+        <v>175</v>
+      </c>
+      <c r="D11" s="88" t="s">
+        <v>176</v>
+      </c>
+      <c r="E11" s="87" t="s">
+        <v>177</v>
+      </c>
+      <c r="F11" s="87" t="s">
+        <v>27</v>
+      </c>
+      <c r="G11" s="175"/>
+    </row>
+    <row r="12" spans="1:26" ht="54" customHeight="1">
+      <c r="A12" s="176" t="s">
+        <v>178</v>
+      </c>
+      <c r="B12" s="177"/>
+      <c r="C12" s="177"/>
+      <c r="D12" s="177"/>
+      <c r="E12" s="177"/>
+      <c r="F12" s="178"/>
+      <c r="G12" s="175"/>
+      <c r="H12" s="1"/>
+      <c r="I12" s="1"/>
+      <c r="J12" s="1"/>
+      <c r="K12" s="1"/>
+      <c r="L12" s="1"/>
+      <c r="M12" s="1"/>
+      <c r="N12" s="1"/>
+      <c r="O12" s="1"/>
+      <c r="P12" s="1"/>
+      <c r="Q12" s="1"/>
+      <c r="R12" s="1"/>
+      <c r="S12" s="1"/>
+      <c r="T12" s="1"/>
+      <c r="U12" s="1"/>
+      <c r="V12" s="1"/>
+      <c r="W12" s="1"/>
+      <c r="X12" s="1"/>
+      <c r="Y12" s="1"/>
+      <c r="Z12" s="1"/>
+    </row>
+    <row r="13" spans="1:26" ht="48.75" customHeight="1">
+      <c r="A13" s="89" t="s">
+        <v>165</v>
+      </c>
+      <c r="B13" s="90" t="s">
+        <v>136</v>
+      </c>
+      <c r="C13" s="91" t="s">
+        <v>137</v>
+      </c>
+      <c r="D13" s="92" t="s">
+        <v>37</v>
+      </c>
+      <c r="E13" s="91" t="s">
+        <v>138</v>
+      </c>
+      <c r="F13" s="91" t="s">
+        <v>179</v>
+      </c>
+      <c r="G13" s="175"/>
+    </row>
+    <row r="14" spans="1:26" ht="52.5" customHeight="1">
+      <c r="A14" s="93" t="s">
+        <v>180</v>
+      </c>
+      <c r="B14" s="94" t="s">
+        <v>181</v>
+      </c>
+      <c r="C14" s="91" t="s">
+        <v>182</v>
+      </c>
+      <c r="D14" s="92" t="s">
+        <v>25</v>
+      </c>
+      <c r="E14" s="91" t="s">
+        <v>183</v>
+      </c>
+      <c r="F14" s="91" t="s">
+        <v>184</v>
+      </c>
+      <c r="G14" s="175"/>
+    </row>
+    <row r="15" spans="1:26" ht="46.5" customHeight="1">
+      <c r="A15" s="179" t="s">
+        <v>185</v>
+      </c>
+      <c r="B15" s="177"/>
+      <c r="C15" s="177"/>
+      <c r="D15" s="177"/>
+      <c r="E15" s="177"/>
+      <c r="F15" s="178"/>
+      <c r="G15" s="175"/>
+    </row>
+    <row r="16" spans="1:26" ht="36">
+      <c r="A16" s="95" t="s">
+        <v>186</v>
+      </c>
+      <c r="B16" s="96" t="s">
+        <v>174</v>
+      </c>
+      <c r="C16" s="97" t="s">
+        <v>175</v>
+      </c>
+      <c r="D16" s="98" t="s">
+        <v>176</v>
+      </c>
+      <c r="E16" s="99" t="s">
+        <v>177</v>
+      </c>
+      <c r="F16" s="99" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="175"/>
+    </row>
+    <row r="17" spans="1:26" ht="48">
+      <c r="A17" s="100" t="s">
+        <v>187</v>
+      </c>
+      <c r="B17" s="101" t="s">
+        <v>188</v>
+      </c>
+      <c r="C17" s="97" t="s">
+        <v>189</v>
+      </c>
+      <c r="D17" s="102" t="s">
+        <v>190</v>
+      </c>
+      <c r="E17" s="99" t="s">
+        <v>191</v>
+      </c>
+      <c r="F17" s="99" t="s">
+        <v>27</v>
+      </c>
+      <c r="G17" s="175"/>
+    </row>
+    <row r="18" spans="1:26" ht="24">
+      <c r="A18" s="95" t="s">
+        <v>192</v>
+      </c>
+      <c r="B18" s="103" t="s">
+        <v>193</v>
+      </c>
+      <c r="C18" s="97" t="s">
+        <v>194</v>
+      </c>
+      <c r="D18" s="98" t="s">
+        <v>195</v>
+      </c>
+      <c r="E18" s="99" t="s">
+        <v>196</v>
+      </c>
+      <c r="F18" s="99" t="s">
+        <v>27</v>
+      </c>
+      <c r="G18" s="175"/>
+    </row>
+    <row r="19" spans="1:26" ht="41.25" customHeight="1">
+      <c r="A19" s="104" t="s">
+        <v>197</v>
+      </c>
+      <c r="B19" s="101" t="s">
+        <v>198</v>
+      </c>
+      <c r="C19" s="99" t="s">
+        <v>199</v>
+      </c>
+      <c r="D19" s="98" t="s">
+        <v>149</v>
+      </c>
+      <c r="E19" s="99" t="s">
+        <v>200</v>
+      </c>
+      <c r="F19" s="99" t="s">
+        <v>184</v>
+      </c>
+      <c r="G19" s="175"/>
+    </row>
+    <row r="20" spans="1:26" ht="46.5" customHeight="1">
+      <c r="A20" s="179" t="s">
+        <v>201</v>
+      </c>
+      <c r="B20" s="177"/>
+      <c r="C20" s="177"/>
+      <c r="D20" s="177"/>
+      <c r="E20" s="177"/>
+      <c r="F20" s="178"/>
+      <c r="G20" s="175"/>
+      <c r="H20" s="1"/>
+      <c r="I20" s="1"/>
+      <c r="J20" s="1"/>
+      <c r="K20" s="1"/>
+      <c r="L20" s="1"/>
+      <c r="M20" s="1"/>
+      <c r="N20" s="1"/>
+      <c r="O20" s="1"/>
+      <c r="P20" s="1"/>
+      <c r="Q20" s="1"/>
+      <c r="R20" s="1"/>
+      <c r="S20" s="1"/>
+      <c r="T20" s="1"/>
+      <c r="U20" s="1"/>
+      <c r="V20" s="1"/>
+      <c r="W20" s="1"/>
+      <c r="X20" s="1"/>
+      <c r="Y20" s="1"/>
+      <c r="Z20" s="1"/>
+    </row>
+    <row r="21" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A21" s="105" t="s">
+        <v>202</v>
+      </c>
+      <c r="B21" s="105" t="s">
+        <v>203</v>
+      </c>
+      <c r="C21" s="106" t="s">
+        <v>204</v>
+      </c>
+      <c r="D21" s="106" t="s">
+        <v>37</v>
+      </c>
+      <c r="E21" s="106" t="s">
+        <v>205</v>
+      </c>
+      <c r="F21" s="106" t="s">
+        <v>206</v>
+      </c>
+      <c r="G21" s="175"/>
+    </row>
+    <row r="22" spans="1:26" ht="58.5" customHeight="1">
+      <c r="A22" s="179" t="s">
+        <v>207</v>
+      </c>
+      <c r="B22" s="177"/>
+      <c r="C22" s="177"/>
+      <c r="D22" s="177"/>
+      <c r="E22" s="177"/>
+      <c r="F22" s="178"/>
+      <c r="G22" s="175"/>
+    </row>
+    <row r="23" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A23" s="107">
+        <v>45148</v>
+      </c>
+      <c r="B23" s="108" t="s">
+        <v>208</v>
+      </c>
+      <c r="C23" s="109" t="s">
+        <v>209</v>
+      </c>
+      <c r="D23" s="110" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" s="111" t="s">
+        <v>210</v>
+      </c>
+      <c r="F23" s="111" t="s">
+        <v>211</v>
+      </c>
+      <c r="G23" s="175"/>
+    </row>
+    <row r="24" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A24" s="107" t="s">
+        <v>212</v>
+      </c>
+      <c r="B24" s="112" t="s">
+        <v>213</v>
+      </c>
+      <c r="C24" s="109" t="s">
+        <v>214</v>
+      </c>
+      <c r="D24" s="113" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" s="111" t="s">
+        <v>215</v>
+      </c>
+      <c r="F24" s="113" t="s">
+        <v>211</v>
+      </c>
+      <c r="G24" s="175"/>
+    </row>
+    <row r="25" spans="1:26" ht="42.75" customHeight="1">
+      <c r="A25" s="179" t="s">
+        <v>216</v>
+      </c>
+      <c r="B25" s="177"/>
+      <c r="C25" s="177"/>
+      <c r="D25" s="177"/>
+      <c r="E25" s="177"/>
+      <c r="F25" s="178"/>
+      <c r="G25" s="175"/>
+    </row>
+    <row r="26" spans="1:26" ht="40.5" customHeight="1">
+      <c r="A26" s="114">
+        <v>45182</v>
+      </c>
+      <c r="B26" s="115" t="s">
+        <v>217</v>
+      </c>
+      <c r="C26" s="116" t="s">
+        <v>218</v>
+      </c>
+      <c r="D26" s="117" t="s">
+        <v>219</v>
+      </c>
+      <c r="E26" s="118" t="s">
+        <v>220</v>
+      </c>
+      <c r="F26" s="118" t="s">
+        <v>184</v>
+      </c>
+      <c r="G26" s="175"/>
+    </row>
+    <row r="27" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A27" s="119" t="s">
+        <v>221</v>
+      </c>
+      <c r="B27" s="115" t="s">
+        <v>193</v>
+      </c>
+      <c r="C27" s="116" t="s">
+        <v>194</v>
+      </c>
+      <c r="D27" s="117" t="s">
+        <v>195</v>
+      </c>
+      <c r="E27" s="118" t="s">
+        <v>196</v>
+      </c>
+      <c r="F27" s="120" t="s">
+        <v>179</v>
+      </c>
+      <c r="G27" s="175"/>
+    </row>
+    <row r="28" spans="1:26" ht="42.75" customHeight="1">
+      <c r="A28" s="179" t="s">
+        <v>222</v>
+      </c>
+      <c r="B28" s="177"/>
+      <c r="C28" s="177"/>
+      <c r="D28" s="177"/>
+      <c r="E28" s="177"/>
+      <c r="F28" s="178"/>
+      <c r="G28" s="175"/>
+      <c r="H28" s="1"/>
+      <c r="I28" s="1"/>
+      <c r="J28" s="1"/>
+      <c r="K28" s="1"/>
+      <c r="L28" s="1"/>
+      <c r="M28" s="1"/>
+      <c r="N28" s="1"/>
+      <c r="O28" s="1"/>
+      <c r="P28" s="1"/>
+      <c r="Q28" s="1"/>
+      <c r="R28" s="1"/>
+      <c r="S28" s="1"/>
+      <c r="T28" s="1"/>
+      <c r="U28" s="1"/>
+      <c r="V28" s="1"/>
+      <c r="W28" s="1"/>
+      <c r="X28" s="1"/>
+      <c r="Y28" s="1"/>
+      <c r="Z28" s="1"/>
+    </row>
+    <row r="29" spans="1:26" ht="53" customHeight="1">
+      <c r="A29" s="121" t="s">
+        <v>223</v>
+      </c>
+      <c r="B29" s="122" t="s">
+        <v>174</v>
+      </c>
+      <c r="C29" s="123" t="s">
+        <v>175</v>
+      </c>
+      <c r="D29" s="124" t="s">
+        <v>176</v>
+      </c>
+      <c r="E29" s="125" t="s">
+        <v>177</v>
+      </c>
+      <c r="F29" s="125" t="s">
+        <v>224</v>
+      </c>
+      <c r="G29" s="175"/>
+    </row>
+    <row r="30" spans="1:26" ht="15.75" customHeight="1"/>
+    <row r="31" spans="1:26" ht="15.75" customHeight="1"/>
+    <row r="32" spans="1:26" ht="15.75" customHeight="1"/>
+    <row r="33" ht="15.75" customHeight="1"/>
+    <row r="34" ht="15.75" customHeight="1"/>
+    <row r="35" ht="15.75" customHeight="1"/>
+    <row r="36" ht="15.75" customHeight="1"/>
+    <row r="37" ht="15.75" customHeight="1"/>
+    <row r="38" ht="15.75" customHeight="1"/>
+    <row r="39" ht="15.75" customHeight="1"/>
+    <row r="40" ht="15.75" customHeight="1"/>
+    <row r="41" ht="15.75" customHeight="1"/>
+    <row r="42" ht="15.75" customHeight="1"/>
+    <row r="43" ht="15.75" customHeight="1"/>
+    <row r="44" ht="15.75" customHeight="1"/>
+    <row r="45" ht="15.75" customHeight="1"/>
+    <row r="46" ht="15.75" customHeight="1"/>
+    <row r="47" ht="15.75" customHeight="1"/>
+    <row r="48" ht="15.75" customHeight="1"/>
+    <row r="49" ht="15.75" customHeight="1"/>
+    <row r="50" ht="15.75" customHeight="1"/>
+    <row r="51" ht="15.75" customHeight="1"/>
+    <row r="52" ht="15.75" customHeight="1"/>
+    <row r="53" ht="15.75" customHeight="1"/>
+    <row r="54" ht="15.75" customHeight="1"/>
+    <row r="55" ht="15.75" customHeight="1"/>
+    <row r="56" ht="15.75" customHeight="1"/>
+    <row r="57" ht="15.75" customHeight="1"/>
+    <row r="58" ht="15.75" customHeight="1"/>
+    <row r="59" ht="15.75" customHeight="1"/>
+    <row r="60" ht="15.75" customHeight="1"/>
+    <row r="61" ht="15.75" customHeight="1"/>
+    <row r="62" ht="15.75" customHeight="1"/>
+    <row r="63" ht="15.75" customHeight="1"/>
+    <row r="64" ht="15.75" customHeight="1"/>
+    <row r="65" ht="15.75" customHeight="1"/>
+    <row r="66" ht="15.75" customHeight="1"/>
+    <row r="67" ht="15.75" customHeight="1"/>
+    <row r="68" ht="15.75" customHeight="1"/>
+    <row r="69" ht="15.75" customHeight="1"/>
+    <row r="70" ht="15.75" customHeight="1"/>
+    <row r="71" ht="15.75" customHeight="1"/>
+    <row r="72" ht="15.75" customHeight="1"/>
+    <row r="73" ht="15.75" customHeight="1"/>
+    <row r="74" ht="15.75" customHeight="1"/>
+    <row r="75" ht="15.75" customHeight="1"/>
+    <row r="76" ht="15.75" customHeight="1"/>
+    <row r="77" ht="15.75" customHeight="1"/>
+    <row r="78" ht="15.75" customHeight="1"/>
+    <row r="79" ht="15.75" customHeight="1"/>
+    <row r="80" ht="15.75" customHeight="1"/>
+    <row r="81" ht="15.75" customHeight="1"/>
+    <row r="82" ht="15.75" customHeight="1"/>
+    <row r="83" ht="15.75" customHeight="1"/>
+    <row r="84" ht="15.75" customHeight="1"/>
+    <row r="85" ht="15.75" customHeight="1"/>
+    <row r="86" ht="15.75" customHeight="1"/>
+    <row r="87" ht="15.75" customHeight="1"/>
+    <row r="88" ht="15.75" customHeight="1"/>
+    <row r="89" ht="15.75" customHeight="1"/>
+    <row r="90" ht="15.75" customHeight="1"/>
+    <row r="91" ht="15.75" customHeight="1"/>
+    <row r="92" ht="15.75" customHeight="1"/>
+    <row r="93" ht="15.75" customHeight="1"/>
+    <row r="94" ht="15.75" customHeight="1"/>
+    <row r="95" ht="15.75" customHeight="1"/>
+    <row r="96" ht="15.75" customHeight="1"/>
+    <row r="97" ht="15.75" customHeight="1"/>
+    <row r="98" ht="15.75" customHeight="1"/>
+    <row r="99" ht="15.75" customHeight="1"/>
+    <row r="100" ht="15.75" customHeight="1"/>
+    <row r="101" ht="15.75" customHeight="1"/>
+    <row r="102" ht="15.75" customHeight="1"/>
+    <row r="103" ht="15.75" customHeight="1"/>
+    <row r="104" ht="15.75" customHeight="1"/>
+    <row r="105" ht="15.75" customHeight="1"/>
+    <row r="106" ht="15.75" customHeight="1"/>
+    <row r="107" ht="15.75" customHeight="1"/>
+    <row r="108" ht="15.75" customHeight="1"/>
+    <row r="109" ht="15.75" customHeight="1"/>
+    <row r="110" ht="15.75" customHeight="1"/>
+    <row r="111" ht="15.75" customHeight="1"/>
+    <row r="112" ht="15.75" customHeight="1"/>
+    <row r="113" ht="15.75" customHeight="1"/>
+    <row r="114" ht="15.75" customHeight="1"/>
+    <row r="115" ht="15.75" customHeight="1"/>
+    <row r="116" ht="15.75" customHeight="1"/>
+    <row r="117" ht="15.75" customHeight="1"/>
+    <row r="118" ht="15.75" customHeight="1"/>
+    <row r="119" ht="15.75" customHeight="1"/>
+    <row r="120" ht="15.75" customHeight="1"/>
+    <row r="121" ht="15.75" customHeight="1"/>
+    <row r="122" ht="15.75" customHeight="1"/>
+    <row r="123" ht="15.75" customHeight="1"/>
+    <row r="124" ht="15.75" customHeight="1"/>
+    <row r="125" ht="15.75" customHeight="1"/>
+    <row r="126" ht="15.75" customHeight="1"/>
+    <row r="127" ht="15.75" customHeight="1"/>
+    <row r="128" ht="15.75" customHeight="1"/>
+    <row r="129" ht="15.75" customHeight="1"/>
+    <row r="130" ht="15.75" customHeight="1"/>
+    <row r="131" ht="15.75" customHeight="1"/>
+    <row r="132" ht="15.75" customHeight="1"/>
+    <row r="133" ht="15.75" customHeight="1"/>
+    <row r="134" ht="15.75" customHeight="1"/>
+    <row r="135" ht="15.75" customHeight="1"/>
+    <row r="136" ht="15.75" customHeight="1"/>
+    <row r="137" ht="15.75" customHeight="1"/>
+    <row r="138" ht="15.75" customHeight="1"/>
+    <row r="139" ht="15.75" customHeight="1"/>
+    <row r="140" ht="15.75" customHeight="1"/>
+    <row r="141" ht="15.75" customHeight="1"/>
+    <row r="142" ht="15.75" customHeight="1"/>
+    <row r="143" ht="15.75" customHeight="1"/>
+    <row r="144" ht="15.75" customHeight="1"/>
+    <row r="145" ht="15.75" customHeight="1"/>
+    <row r="146" ht="15.75" customHeight="1"/>
+    <row r="147" ht="15.75" customHeight="1"/>
+    <row r="148" ht="15.75" customHeight="1"/>
+    <row r="149" ht="15.75" customHeight="1"/>
+    <row r="150" ht="15.75" customHeight="1"/>
+    <row r="151" ht="15.75" customHeight="1"/>
+    <row r="152" ht="15.75" customHeight="1"/>
+    <row r="153" ht="15.75" customHeight="1"/>
+    <row r="154" ht="15.75" customHeight="1"/>
+    <row r="155" ht="15.75" customHeight="1"/>
+    <row r="156" ht="15.75" customHeight="1"/>
+    <row r="157" ht="15.75" customHeight="1"/>
+    <row r="158" ht="15.75" customHeight="1"/>
+    <row r="159" ht="15.75" customHeight="1"/>
+    <row r="160" ht="15.75" customHeight="1"/>
+    <row r="161" ht="15.75" customHeight="1"/>
+    <row r="162" ht="15.75" customHeight="1"/>
+    <row r="163" ht="15.75" customHeight="1"/>
+    <row r="164" ht="15.75" customHeight="1"/>
+    <row r="165" ht="15.75" customHeight="1"/>
+    <row r="166" ht="15.75" customHeight="1"/>
+    <row r="167" ht="15.75" customHeight="1"/>
+    <row r="168" ht="15.75" customHeight="1"/>
+    <row r="169" ht="15.75" customHeight="1"/>
+    <row r="170" ht="15.75" customHeight="1"/>
+    <row r="171" ht="15.75" customHeight="1"/>
+    <row r="172" ht="15.75" customHeight="1"/>
+    <row r="173" ht="15.75" customHeight="1"/>
+    <row r="174" ht="15.75" customHeight="1"/>
+    <row r="175" ht="15.75" customHeight="1"/>
+    <row r="176" ht="15.75" customHeight="1"/>
+    <row r="177" ht="15.75" customHeight="1"/>
+    <row r="178" ht="15.75" customHeight="1"/>
+    <row r="179" ht="15.75" customHeight="1"/>
+    <row r="180" ht="15.75" customHeight="1"/>
+    <row r="181" ht="15.75" customHeight="1"/>
+    <row r="182" ht="15.75" customHeight="1"/>
+    <row r="183" ht="15.75" customHeight="1"/>
+    <row r="184" ht="15.75" customHeight="1"/>
+    <row r="185" ht="15.75" customHeight="1"/>
+    <row r="186" ht="15.75" customHeight="1"/>
+    <row r="187" ht="15.75" customHeight="1"/>
+    <row r="188" ht="15.75" customHeight="1"/>
+    <row r="189" ht="15.75" customHeight="1"/>
+    <row r="190" ht="15.75" customHeight="1"/>
+    <row r="191" ht="15.75" customHeight="1"/>
+    <row r="192" ht="15.75" customHeight="1"/>
+    <row r="193" ht="15.75" customHeight="1"/>
+    <row r="194" ht="15.75" customHeight="1"/>
+    <row r="195" ht="15.75" customHeight="1"/>
+    <row r="196" ht="15.75" customHeight="1"/>
+    <row r="197" ht="15.75" customHeight="1"/>
+    <row r="198" ht="15.75" customHeight="1"/>
+    <row r="199" ht="15.75" customHeight="1"/>
+    <row r="200" ht="15.75" customHeight="1"/>
+    <row r="201" ht="15.75" customHeight="1"/>
+    <row r="202" ht="15.75" customHeight="1"/>
+    <row r="203" ht="15.75" customHeight="1"/>
+    <row r="204" ht="15.75" customHeight="1"/>
+    <row r="205" ht="15.75" customHeight="1"/>
+    <row r="206" ht="15.75" customHeight="1"/>
+    <row r="207" ht="15.75" customHeight="1"/>
+    <row r="208" ht="15.75" customHeight="1"/>
+    <row r="209" ht="15.75" customHeight="1"/>
+    <row r="210" ht="15.75" customHeight="1"/>
+    <row r="211" ht="15.75" customHeight="1"/>
+    <row r="212" ht="15.75" customHeight="1"/>
+    <row r="213" ht="15.75" customHeight="1"/>
+    <row r="214" ht="15.75" customHeight="1"/>
+    <row r="215" ht="15.75" customHeight="1"/>
+    <row r="216" ht="15.75" customHeight="1"/>
+    <row r="217" ht="15.75" customHeight="1"/>
+    <row r="218" ht="15.75" customHeight="1"/>
+    <row r="219" ht="15.75" customHeight="1"/>
+    <row r="220" ht="15.75" customHeight="1"/>
+    <row r="221" ht="15.75" customHeight="1"/>
+    <row r="222" ht="15.75" customHeight="1"/>
+    <row r="223" ht="15.75" customHeight="1"/>
+    <row r="224" ht="15.75" customHeight="1"/>
+    <row r="225" ht="15.75" customHeight="1"/>
+    <row r="226" ht="15.75" customHeight="1"/>
+    <row r="227" ht="15.75" customHeight="1"/>
+    <row r="228" ht="15.75" customHeight="1"/>
+    <row r="229" ht="15.75" customHeight="1"/>
+    <row r="230" ht="15.75" customHeight="1"/>
+    <row r="231" ht="15.75" customHeight="1"/>
+    <row r="232" ht="15.75" customHeight="1"/>
+    <row r="233" ht="15.75" customHeight="1"/>
+    <row r="234" ht="15.75" customHeight="1"/>
+    <row r="235" ht="15.75" customHeight="1"/>
+    <row r="236" ht="15.75" customHeight="1"/>
+    <row r="237" ht="15.75" customHeight="1"/>
+    <row r="238" ht="15.75" customHeight="1"/>
+    <row r="239" ht="15.75" customHeight="1"/>
+    <row r="240" ht="15.75" customHeight="1"/>
+    <row r="241" ht="15.75" customHeight="1"/>
+    <row r="242" ht="15.75" customHeight="1"/>
+    <row r="243" ht="15.75" customHeight="1"/>
+    <row r="244" ht="15.75" customHeight="1"/>
+    <row r="245" ht="15.75" customHeight="1"/>
+    <row r="246" ht="15.75" customHeight="1"/>
+    <row r="247" ht="15.75" customHeight="1"/>
+    <row r="248" ht="15.75" customHeight="1"/>
+    <row r="249" ht="15.75" customHeight="1"/>
+    <row r="250" ht="15.75" customHeight="1"/>
+    <row r="251" ht="15.75" customHeight="1"/>
+    <row r="252" ht="15.75" customHeight="1"/>
+    <row r="253" ht="15.75" customHeight="1"/>
+    <row r="254" ht="15.75" customHeight="1"/>
+    <row r="255" ht="15.75" customHeight="1"/>
+    <row r="256" ht="15.75" customHeight="1"/>
+    <row r="257" ht="15.75" customHeight="1"/>
+    <row r="258" ht="15.75" customHeight="1"/>
+    <row r="259" ht="15.75" customHeight="1"/>
+    <row r="260" ht="15.75" customHeight="1"/>
+    <row r="261" ht="15.75" customHeight="1"/>
+    <row r="262" ht="15.75" customHeight="1"/>
+    <row r="263" ht="15.75" customHeight="1"/>
+    <row r="264" ht="15.75" customHeight="1"/>
+    <row r="265" ht="15.75" customHeight="1"/>
+    <row r="266" ht="15.75" customHeight="1"/>
+    <row r="267" ht="15.75" customHeight="1"/>
+    <row r="268" ht="15.75" customHeight="1"/>
+    <row r="269" ht="15.75" customHeight="1"/>
+    <row r="270" ht="15.75" customHeight="1"/>
+    <row r="271" ht="15.75" customHeight="1"/>
+    <row r="272" ht="15.75" customHeight="1"/>
+    <row r="273" ht="15.75" customHeight="1"/>
+    <row r="274" ht="15.75" customHeight="1"/>
+    <row r="275" ht="15.75" customHeight="1"/>
+    <row r="276" ht="15.75" customHeight="1"/>
+    <row r="277" ht="15.75" customHeight="1"/>
+    <row r="278" ht="15.75" customHeight="1"/>
+    <row r="279" ht="15.75" customHeight="1"/>
+    <row r="280" ht="15.75" customHeight="1"/>
+    <row r="281" ht="15.75" customHeight="1"/>
+    <row r="282" ht="15.75" customHeight="1"/>
+    <row r="283" ht="15.75" customHeight="1"/>
+    <row r="284" ht="15.75" customHeight="1"/>
+    <row r="285" ht="15.75" customHeight="1"/>
+    <row r="286" ht="15.75" customHeight="1"/>
+    <row r="287" ht="15.75" customHeight="1"/>
+    <row r="288" ht="15.75" customHeight="1"/>
+    <row r="289" ht="15.75" customHeight="1"/>
+    <row r="290" ht="15.75" customHeight="1"/>
+    <row r="291" ht="15.75" customHeight="1"/>
+    <row r="292" ht="15.75" customHeight="1"/>
+    <row r="293" ht="15.75" customHeight="1"/>
+    <row r="294" ht="15.75" customHeight="1"/>
+    <row r="295" ht="15.75" customHeight="1"/>
+    <row r="296" ht="15.75" customHeight="1"/>
+    <row r="297" ht="15.75" customHeight="1"/>
+    <row r="298" ht="15.75" customHeight="1"/>
+    <row r="299" ht="15.75" customHeight="1"/>
+    <row r="300" ht="15.75" customHeight="1"/>
+    <row r="301" ht="15.75" customHeight="1"/>
+    <row r="302" ht="15.75" customHeight="1"/>
+    <row r="303" ht="15.75" customHeight="1"/>
+    <row r="304" ht="15.75" customHeight="1"/>
+    <row r="305" ht="15.75" customHeight="1"/>
+    <row r="306" ht="15.75" customHeight="1"/>
+    <row r="307" ht="15.75" customHeight="1"/>
+    <row r="308" ht="15.75" customHeight="1"/>
+    <row r="309" ht="15.75" customHeight="1"/>
+    <row r="310" ht="15.75" customHeight="1"/>
+    <row r="311" ht="15.75" customHeight="1"/>
+    <row r="312" ht="15.75" customHeight="1"/>
+    <row r="313" ht="15.75" customHeight="1"/>
+    <row r="314" ht="15.75" customHeight="1"/>
+    <row r="315" ht="15.75" customHeight="1"/>
+    <row r="316" ht="15.75" customHeight="1"/>
+    <row r="317" ht="15.75" customHeight="1"/>
+    <row r="318" ht="15.75" customHeight="1"/>
+    <row r="319" ht="15.75" customHeight="1"/>
+    <row r="320" ht="15.75" customHeight="1"/>
+    <row r="321" ht="15.75" customHeight="1"/>
+    <row r="322" ht="15.75" customHeight="1"/>
+    <row r="323" ht="15.75" customHeight="1"/>
+    <row r="324" ht="15.75" customHeight="1"/>
+    <row r="325" ht="15.75" customHeight="1"/>
+    <row r="326" ht="15.75" customHeight="1"/>
+    <row r="327" ht="15.75" customHeight="1"/>
+    <row r="328" ht="15.75" customHeight="1"/>
+    <row r="329" ht="15.75" customHeight="1"/>
+    <row r="330" ht="15.75" customHeight="1"/>
+    <row r="331" ht="15.75" customHeight="1"/>
+    <row r="332" ht="15.75" customHeight="1"/>
+    <row r="333" ht="15.75" customHeight="1"/>
+    <row r="334" ht="15.75" customHeight="1"/>
+    <row r="335" ht="15.75" customHeight="1"/>
+    <row r="336" ht="15.75" customHeight="1"/>
+    <row r="337" ht="15.75" customHeight="1"/>
+    <row r="338" ht="15.75" customHeight="1"/>
+    <row r="339" ht="15.75" customHeight="1"/>
+    <row r="340" ht="15.75" customHeight="1"/>
+    <row r="341" ht="15.75" customHeight="1"/>
+    <row r="342" ht="15.75" customHeight="1"/>
+    <row r="343" ht="15.75" customHeight="1"/>
+    <row r="344" ht="15.75" customHeight="1"/>
+    <row r="345" ht="15.75" customHeight="1"/>
+    <row r="346" ht="15.75" customHeight="1"/>
+    <row r="347" ht="15.75" customHeight="1"/>
+    <row r="348" ht="15.75" customHeight="1"/>
+    <row r="349" ht="15.75" customHeight="1"/>
+    <row r="350" ht="15.75" customHeight="1"/>
+    <row r="351" ht="15.75" customHeight="1"/>
+    <row r="352" ht="15.75" customHeight="1"/>
+    <row r="353" ht="15.75" customHeight="1"/>
+    <row r="354" ht="15.75" customHeight="1"/>
+    <row r="355" ht="15.75" customHeight="1"/>
+    <row r="356" ht="15.75" customHeight="1"/>
+    <row r="357" ht="15.75" customHeight="1"/>
+    <row r="358" ht="15.75" customHeight="1"/>
+    <row r="359" ht="15.75" customHeight="1"/>
+    <row r="360" ht="15.75" customHeight="1"/>
+    <row r="361" ht="15.75" customHeight="1"/>
+    <row r="362" ht="15.75" customHeight="1"/>
+    <row r="363" ht="15.75" customHeight="1"/>
+    <row r="364" ht="15.75" customHeight="1"/>
+    <row r="365" ht="15.75" customHeight="1"/>
+    <row r="366" ht="15.75" customHeight="1"/>
+    <row r="367" ht="15.75" customHeight="1"/>
+    <row r="368" ht="15.75" customHeight="1"/>
+    <row r="369" ht="15.75" customHeight="1"/>
+    <row r="370" ht="15.75" customHeight="1"/>
+    <row r="371" ht="15.75" customHeight="1"/>
+    <row r="372" ht="15.75" customHeight="1"/>
+    <row r="373" ht="15.75" customHeight="1"/>
+    <row r="374" ht="15.75" customHeight="1"/>
+    <row r="375" ht="15.75" customHeight="1"/>
+    <row r="376" ht="15.75" customHeight="1"/>
+    <row r="377" ht="15.75" customHeight="1"/>
+    <row r="378" ht="15.75" customHeight="1"/>
+    <row r="379" ht="15.75" customHeight="1"/>
+    <row r="380" ht="15.75" customHeight="1"/>
+    <row r="381" ht="15.75" customHeight="1"/>
+    <row r="382" ht="15.75" customHeight="1"/>
+    <row r="383" ht="15.75" customHeight="1"/>
+    <row r="384" ht="15.75" customHeight="1"/>
+    <row r="385" ht="15.75" customHeight="1"/>
+    <row r="386" ht="15.75" customHeight="1"/>
+    <row r="387" ht="15.75" customHeight="1"/>
+    <row r="388" ht="15.75" customHeight="1"/>
+    <row r="389" ht="15.75" customHeight="1"/>
+    <row r="390" ht="15.75" customHeight="1"/>
+    <row r="391" ht="15.75" customHeight="1"/>
+    <row r="392" ht="15.75" customHeight="1"/>
+    <row r="393" ht="15.75" customHeight="1"/>
+    <row r="394" ht="15.75" customHeight="1"/>
+    <row r="395" ht="15.75" customHeight="1"/>
+    <row r="396" ht="15.75" customHeight="1"/>
+    <row r="397" ht="15.75" customHeight="1"/>
+    <row r="398" ht="15.75" customHeight="1"/>
+    <row r="399" ht="15.75" customHeight="1"/>
+    <row r="400" ht="15.75" customHeight="1"/>
+    <row r="401" ht="15.75" customHeight="1"/>
+    <row r="402" ht="15.75" customHeight="1"/>
+    <row r="403" ht="15.75" customHeight="1"/>
+    <row r="404" ht="15.75" customHeight="1"/>
+    <row r="405" ht="15.75" customHeight="1"/>
+    <row r="406" ht="15.75" customHeight="1"/>
+    <row r="407" ht="15.75" customHeight="1"/>
+    <row r="408" ht="15.75" customHeight="1"/>
+    <row r="409" ht="15.75" customHeight="1"/>
+    <row r="410" ht="15.75" customHeight="1"/>
+    <row r="411" ht="15.75" customHeight="1"/>
+    <row r="412" ht="15.75" customHeight="1"/>
+    <row r="413" ht="15.75" customHeight="1"/>
+    <row r="414" ht="15.75" customHeight="1"/>
+    <row r="415" ht="15.75" customHeight="1"/>
+    <row r="416" ht="15.75" customHeight="1"/>
+    <row r="417" ht="15.75" customHeight="1"/>
+    <row r="418" ht="15.75" customHeight="1"/>
+    <row r="419" ht="15.75" customHeight="1"/>
+    <row r="420" ht="15.75" customHeight="1"/>
+    <row r="421" ht="15.75" customHeight="1"/>
+    <row r="422" ht="15.75" customHeight="1"/>
+    <row r="423" ht="15.75" customHeight="1"/>
+    <row r="424" ht="15.75" customHeight="1"/>
+    <row r="425" ht="15.75" customHeight="1"/>
+    <row r="426" ht="15.75" customHeight="1"/>
+    <row r="427" ht="15.75" customHeight="1"/>
+    <row r="428" ht="15.75" customHeight="1"/>
+    <row r="429" ht="15.75" customHeight="1"/>
+    <row r="430" ht="15.75" customHeight="1"/>
+    <row r="431" ht="15.75" customHeight="1"/>
+    <row r="432" ht="15.75" customHeight="1"/>
+    <row r="433" ht="15.75" customHeight="1"/>
+    <row r="434" ht="15.75" customHeight="1"/>
+    <row r="435" ht="15.75" customHeight="1"/>
+    <row r="436" ht="15.75" customHeight="1"/>
+    <row r="437" ht="15.75" customHeight="1"/>
+    <row r="438" ht="15.75" customHeight="1"/>
+    <row r="439" ht="15.75" customHeight="1"/>
+    <row r="440" ht="15.75" customHeight="1"/>
+    <row r="441" ht="15.75" customHeight="1"/>
+    <row r="442" ht="15.75" customHeight="1"/>
+    <row r="443" ht="15.75" customHeight="1"/>
+    <row r="444" ht="15.75" customHeight="1"/>
+    <row r="445" ht="15.75" customHeight="1"/>
+    <row r="446" ht="15.75" customHeight="1"/>
+    <row r="447" ht="15.75" customHeight="1"/>
+    <row r="448" ht="15.75" customHeight="1"/>
+    <row r="449" ht="15.75" customHeight="1"/>
+    <row r="450" ht="15.75" customHeight="1"/>
+    <row r="451" ht="15.75" customHeight="1"/>
+    <row r="452" ht="15.75" customHeight="1"/>
+    <row r="453" ht="15.75" customHeight="1"/>
+    <row r="454" ht="15.75" customHeight="1"/>
+    <row r="455" ht="15.75" customHeight="1"/>
+    <row r="456" ht="15.75" customHeight="1"/>
+    <row r="457" ht="15.75" customHeight="1"/>
+    <row r="458" ht="15.75" customHeight="1"/>
+    <row r="459" ht="15.75" customHeight="1"/>
+    <row r="460" ht="15.75" customHeight="1"/>
+    <row r="461" ht="15.75" customHeight="1"/>
+    <row r="462" ht="15.75" customHeight="1"/>
+    <row r="463" ht="15.75" customHeight="1"/>
+    <row r="464" ht="15.75" customHeight="1"/>
+    <row r="465" ht="15.75" customHeight="1"/>
+    <row r="466" ht="15.75" customHeight="1"/>
+    <row r="467" ht="15.75" customHeight="1"/>
+    <row r="468" ht="15.75" customHeight="1"/>
+    <row r="469" ht="15.75" customHeight="1"/>
+    <row r="470" ht="15.75" customHeight="1"/>
+    <row r="471" ht="15.75" customHeight="1"/>
+    <row r="472" ht="15.75" customHeight="1"/>
+    <row r="473" ht="15.75" customHeight="1"/>
+    <row r="474" ht="15.75" customHeight="1"/>
+    <row r="475" ht="15.75" customHeight="1"/>
+    <row r="476" ht="15.75" customHeight="1"/>
+    <row r="477" ht="15.75" customHeight="1"/>
+    <row r="478" ht="15.75" customHeight="1"/>
+    <row r="479" ht="15.75" customHeight="1"/>
+    <row r="480" ht="15.75" customHeight="1"/>
+    <row r="481" ht="15.75" customHeight="1"/>
+    <row r="482" ht="15.75" customHeight="1"/>
+    <row r="483" ht="15.75" customHeight="1"/>
+    <row r="484" ht="15.75" customHeight="1"/>
+    <row r="485" ht="15.75" customHeight="1"/>
+    <row r="486" ht="15.75" customHeight="1"/>
+    <row r="487" ht="15.75" customHeight="1"/>
+    <row r="488" ht="15.75" customHeight="1"/>
+    <row r="489" ht="15.75" customHeight="1"/>
+    <row r="490" ht="15.75" customHeight="1"/>
+    <row r="491" ht="15.75" customHeight="1"/>
+    <row r="492" ht="15.75" customHeight="1"/>
+    <row r="493" ht="15.75" customHeight="1"/>
+    <row r="494" ht="15.75" customHeight="1"/>
+    <row r="495" ht="15.75" customHeight="1"/>
+    <row r="496" ht="15.75" customHeight="1"/>
+    <row r="497" ht="15.75" customHeight="1"/>
+    <row r="498" ht="15.75" customHeight="1"/>
+    <row r="499" ht="15.75" customHeight="1"/>
+    <row r="500" ht="15.75" customHeight="1"/>
+    <row r="501" ht="15.75" customHeight="1"/>
+    <row r="502" ht="15.75" customHeight="1"/>
+    <row r="503" ht="15.75" customHeight="1"/>
+    <row r="504" ht="15.75" customHeight="1"/>
+    <row r="505" ht="15.75" customHeight="1"/>
+    <row r="506" ht="15.75" customHeight="1"/>
+    <row r="507" ht="15.75" customHeight="1"/>
+    <row r="508" ht="15.75" customHeight="1"/>
+    <row r="509" ht="15.75" customHeight="1"/>
+    <row r="510" ht="15.75" customHeight="1"/>
+    <row r="511" ht="15.75" customHeight="1"/>
+    <row r="512" ht="15.75" customHeight="1"/>
+    <row r="513" ht="15.75" customHeight="1"/>
+    <row r="514" ht="15.75" customHeight="1"/>
+    <row r="515" ht="15.75" customHeight="1"/>
+    <row r="516" ht="15.75" customHeight="1"/>
+    <row r="517" ht="15.75" customHeight="1"/>
+    <row r="518" ht="15.75" customHeight="1"/>
+    <row r="519" ht="15.75" customHeight="1"/>
+    <row r="520" ht="15.75" customHeight="1"/>
+    <row r="521" ht="15.75" customHeight="1"/>
+    <row r="522" ht="15.75" customHeight="1"/>
+    <row r="523" ht="15.75" customHeight="1"/>
+    <row r="524" ht="15.75" customHeight="1"/>
+    <row r="525" ht="15.75" customHeight="1"/>
+    <row r="526" ht="15.75" customHeight="1"/>
+    <row r="527" ht="15.75" customHeight="1"/>
+    <row r="528" ht="15.75" customHeight="1"/>
+    <row r="529" ht="15.75" customHeight="1"/>
+    <row r="530" ht="15.75" customHeight="1"/>
+    <row r="531" ht="15.75" customHeight="1"/>
+    <row r="532" ht="15.75" customHeight="1"/>
+    <row r="533" ht="15.75" customHeight="1"/>
+    <row r="534" ht="15.75" customHeight="1"/>
+    <row r="535" ht="15.75" customHeight="1"/>
+    <row r="536" ht="15.75" customHeight="1"/>
+    <row r="537" ht="15.75" customHeight="1"/>
+    <row r="538" ht="15.75" customHeight="1"/>
+    <row r="539" ht="15.75" customHeight="1"/>
+    <row r="540" ht="15.75" customHeight="1"/>
+    <row r="541" ht="15.75" customHeight="1"/>
+    <row r="542" ht="15.75" customHeight="1"/>
+    <row r="543" ht="15.75" customHeight="1"/>
+    <row r="544" ht="15.75" customHeight="1"/>
+    <row r="545" ht="15.75" customHeight="1"/>
+    <row r="546" ht="15.75" customHeight="1"/>
+    <row r="547" ht="15.75" customHeight="1"/>
+    <row r="548" ht="15.75" customHeight="1"/>
+    <row r="549" ht="15.75" customHeight="1"/>
+    <row r="550" ht="15.75" customHeight="1"/>
+    <row r="551" ht="15.75" customHeight="1"/>
+    <row r="552" ht="15.75" customHeight="1"/>
+    <row r="553" ht="15.75" customHeight="1"/>
+    <row r="554" ht="15.75" customHeight="1"/>
+    <row r="555" ht="15.75" customHeight="1"/>
+    <row r="556" ht="15.75" customHeight="1"/>
+    <row r="557" ht="15.75" customHeight="1"/>
+    <row r="558" ht="15.75" customHeight="1"/>
+    <row r="559" ht="15.75" customHeight="1"/>
+    <row r="560" ht="15.75" customHeight="1"/>
+    <row r="561" ht="15.75" customHeight="1"/>
+    <row r="562" ht="15.75" customHeight="1"/>
+    <row r="563" ht="15.75" customHeight="1"/>
+    <row r="564" ht="15.75" customHeight="1"/>
+    <row r="565" ht="15.75" customHeight="1"/>
+    <row r="566" ht="15.75" customHeight="1"/>
+    <row r="567" ht="15.75" customHeight="1"/>
+    <row r="568" ht="15.75" customHeight="1"/>
+    <row r="569" ht="15.75" customHeight="1"/>
+    <row r="570" ht="15.75" customHeight="1"/>
+    <row r="571" ht="15.75" customHeight="1"/>
+    <row r="572" ht="15.75" customHeight="1"/>
+    <row r="573" ht="15.75" customHeight="1"/>
+    <row r="574" ht="15.75" customHeight="1"/>
+    <row r="575" ht="15.75" customHeight="1"/>
+    <row r="576" ht="15.75" customHeight="1"/>
+    <row r="577" ht="15.75" customHeight="1"/>
+    <row r="578" ht="15.75" customHeight="1"/>
+    <row r="579" ht="15.75" customHeight="1"/>
+    <row r="580" ht="15.75" customHeight="1"/>
+    <row r="581" ht="15.75" customHeight="1"/>
+    <row r="582" ht="15.75" customHeight="1"/>
+    <row r="583" ht="15.75" customHeight="1"/>
+    <row r="584" ht="15.75" customHeight="1"/>
+    <row r="585" ht="15.75" customHeight="1"/>
+    <row r="586" ht="15.75" customHeight="1"/>
+    <row r="587" ht="15.75" customHeight="1"/>
+    <row r="588" ht="15.75" customHeight="1"/>
+    <row r="589" ht="15.75" customHeight="1"/>
+    <row r="590" ht="15.75" customHeight="1"/>
+    <row r="591" ht="15.75" customHeight="1"/>
+    <row r="592" ht="15.75" customHeight="1"/>
+    <row r="593" ht="15.75" customHeight="1"/>
+    <row r="594" ht="15.75" customHeight="1"/>
+    <row r="595" ht="15.75" customHeight="1"/>
+    <row r="596" ht="15.75" customHeight="1"/>
+    <row r="597" ht="15.75" customHeight="1"/>
+    <row r="598" ht="15.75" customHeight="1"/>
+    <row r="599" ht="15.75" customHeight="1"/>
+    <row r="600" ht="15.75" customHeight="1"/>
+    <row r="601" ht="15.75" customHeight="1"/>
+    <row r="602" ht="15.75" customHeight="1"/>
+    <row r="603" ht="15.75" customHeight="1"/>
+    <row r="604" ht="15.75" customHeight="1"/>
+    <row r="605" ht="15.75" customHeight="1"/>
+    <row r="606" ht="15.75" customHeight="1"/>
+    <row r="607" ht="15.75" customHeight="1"/>
+    <row r="608" ht="15.75" customHeight="1"/>
+    <row r="609" ht="15.75" customHeight="1"/>
+    <row r="610" ht="15.75" customHeight="1"/>
+    <row r="611" ht="15.75" customHeight="1"/>
+    <row r="612" ht="15.75" customHeight="1"/>
+    <row r="613" ht="15.75" customHeight="1"/>
+    <row r="614" ht="15.75" customHeight="1"/>
+    <row r="615" ht="15.75" customHeight="1"/>
+    <row r="616" ht="15.75" customHeight="1"/>
+    <row r="617" ht="15.75" customHeight="1"/>
+    <row r="618" ht="15.75" customHeight="1"/>
+    <row r="619" ht="15.75" customHeight="1"/>
+    <row r="620" ht="15.75" customHeight="1"/>
+    <row r="621" ht="15.75" customHeight="1"/>
+    <row r="622" ht="15.75" customHeight="1"/>
+    <row r="623" ht="15.75" customHeight="1"/>
+    <row r="624" ht="15.75" customHeight="1"/>
+    <row r="625" ht="15.75" customHeight="1"/>
+    <row r="626" ht="15.75" customHeight="1"/>
+    <row r="627" ht="15.75" customHeight="1"/>
+    <row r="628" ht="15.75" customHeight="1"/>
+    <row r="629" ht="15.75" customHeight="1"/>
+    <row r="630" ht="15.75" customHeight="1"/>
+    <row r="631" ht="15.75" customHeight="1"/>
+    <row r="632" ht="15.75" customHeight="1"/>
+    <row r="633" ht="15.75" customHeight="1"/>
+    <row r="634" ht="15.75" customHeight="1"/>
+    <row r="635" ht="15.75" customHeight="1"/>
+    <row r="636" ht="15.75" customHeight="1"/>
+    <row r="637" ht="15.75" customHeight="1"/>
+    <row r="638" ht="15.75" customHeight="1"/>
+    <row r="639" ht="15.75" customHeight="1"/>
+    <row r="640" ht="15.75" customHeight="1"/>
+    <row r="641" ht="15.75" customHeight="1"/>
+    <row r="642" ht="15.75" customHeight="1"/>
+    <row r="643" ht="15.75" customHeight="1"/>
+    <row r="644" ht="15.75" customHeight="1"/>
+    <row r="645" ht="15.75" customHeight="1"/>
+    <row r="646" ht="15.75" customHeight="1"/>
+    <row r="647" ht="15.75" customHeight="1"/>
+    <row r="648" ht="15.75" customHeight="1"/>
+    <row r="649" ht="15.75" customHeight="1"/>
+    <row r="650" ht="15.75" customHeight="1"/>
+    <row r="651" ht="15.75" customHeight="1"/>
+    <row r="652" ht="15.75" customHeight="1"/>
+    <row r="653" ht="15.75" customHeight="1"/>
+    <row r="654" ht="15.75" customHeight="1"/>
+    <row r="655" ht="15.75" customHeight="1"/>
+    <row r="656" ht="15.75" customHeight="1"/>
+    <row r="657" ht="15.75" customHeight="1"/>
+    <row r="658" ht="15.75" customHeight="1"/>
+    <row r="659" ht="15.75" customHeight="1"/>
+    <row r="660" ht="15.75" customHeight="1"/>
+    <row r="661" ht="15.75" customHeight="1"/>
+    <row r="662" ht="15.75" customHeight="1"/>
+    <row r="663" ht="15.75" customHeight="1"/>
+    <row r="664" ht="15.75" customHeight="1"/>
+    <row r="665" ht="15.75" customHeight="1"/>
+    <row r="666" ht="15.75" customHeight="1"/>
+    <row r="667" ht="15.75" customHeight="1"/>
+    <row r="668" ht="15.75" customHeight="1"/>
+    <row r="669" ht="15.75" customHeight="1"/>
+    <row r="670" ht="15.75" customHeight="1"/>
+    <row r="671" ht="15.75" customHeight="1"/>
+    <row r="672" ht="15.75" customHeight="1"/>
+    <row r="673" ht="15.75" customHeight="1"/>
+    <row r="674" ht="15.75" customHeight="1"/>
+    <row r="675" ht="15.75" customHeight="1"/>
+    <row r="676" ht="15.75" customHeight="1"/>
+    <row r="677" ht="15.75" customHeight="1"/>
+    <row r="678" ht="15.75" customHeight="1"/>
+    <row r="679" ht="15.75" customHeight="1"/>
+    <row r="680" ht="15.75" customHeight="1"/>
+    <row r="681" ht="15.75" customHeight="1"/>
+    <row r="682" ht="15.75" customHeight="1"/>
+    <row r="683" ht="15.75" customHeight="1"/>
+    <row r="684" ht="15.75" customHeight="1"/>
+    <row r="685" ht="15.75" customHeight="1"/>
+    <row r="686" ht="15.75" customHeight="1"/>
+    <row r="687" ht="15.75" customHeight="1"/>
+    <row r="688" ht="15.75" customHeight="1"/>
+    <row r="689" ht="15.75" customHeight="1"/>
+    <row r="690" ht="15.75" customHeight="1"/>
+    <row r="691" ht="15.75" customHeight="1"/>
+    <row r="692" ht="15.75" customHeight="1"/>
+    <row r="693" ht="15.75" customHeight="1"/>
+    <row r="694" ht="15.75" customHeight="1"/>
+    <row r="695" ht="15.75" customHeight="1"/>
+    <row r="696" ht="15.75" customHeight="1"/>
+    <row r="697" ht="15.75" customHeight="1"/>
+    <row r="698" ht="15.75" customHeight="1"/>
+    <row r="699" ht="15.75" customHeight="1"/>
+    <row r="700" ht="15.75" customHeight="1"/>
+    <row r="701" ht="15.75" customHeight="1"/>
+    <row r="702" ht="15.75" customHeight="1"/>
+    <row r="703" ht="15.75" customHeight="1"/>
+    <row r="704" ht="15.75" customHeight="1"/>
+    <row r="705" ht="15.75" customHeight="1"/>
+    <row r="706" ht="15.75" customHeight="1"/>
+    <row r="707" ht="15.75" customHeight="1"/>
+    <row r="708" ht="15.75" customHeight="1"/>
+    <row r="709" ht="15.75" customHeight="1"/>
+    <row r="710" ht="15.75" customHeight="1"/>
+    <row r="711" ht="15.75" customHeight="1"/>
+    <row r="712" ht="15.75" customHeight="1"/>
+    <row r="713" ht="15.75" customHeight="1"/>
+    <row r="714" ht="15.75" customHeight="1"/>
+    <row r="715" ht="15.75" customHeight="1"/>
+    <row r="716" ht="15.75" customHeight="1"/>
+    <row r="717" ht="15.75" customHeight="1"/>
+    <row r="718" ht="15.75" customHeight="1"/>
+    <row r="719" ht="15.75" customHeight="1"/>
+    <row r="720" ht="15.75" customHeight="1"/>
+    <row r="721" ht="15.75" customHeight="1"/>
+    <row r="722" ht="15.75" customHeight="1"/>
+    <row r="723" ht="15.75" customHeight="1"/>
+    <row r="724" ht="15.75" customHeight="1"/>
+    <row r="725" ht="15.75" customHeight="1"/>
+    <row r="726" ht="15.75" customHeight="1"/>
+    <row r="727" ht="15.75" customHeight="1"/>
+    <row r="728" ht="15.75" customHeight="1"/>
+    <row r="729" ht="15.75" customHeight="1"/>
+    <row r="730" ht="15.75" customHeight="1"/>
+    <row r="731" ht="15.75" customHeight="1"/>
+    <row r="732" ht="15.75" customHeight="1"/>
+    <row r="733" ht="15.75" customHeight="1"/>
+    <row r="734" ht="15.75" customHeight="1"/>
+    <row r="735" ht="15.75" customHeight="1"/>
+    <row r="736" ht="15.75" customHeight="1"/>
+    <row r="737" ht="15.75" customHeight="1"/>
+    <row r="738" ht="15.75" customHeight="1"/>
+    <row r="739" ht="15.75" customHeight="1"/>
+    <row r="740" ht="15.75" customHeight="1"/>
+    <row r="741" ht="15.75" customHeight="1"/>
+    <row r="742" ht="15.75" customHeight="1"/>
+    <row r="743" ht="15.75" customHeight="1"/>
+    <row r="744" ht="15.75" customHeight="1"/>
+    <row r="745" ht="15.75" customHeight="1"/>
+    <row r="746" ht="15.75" customHeight="1"/>
+    <row r="747" ht="15.75" customHeight="1"/>
+    <row r="748" ht="15.75" customHeight="1"/>
+    <row r="749" ht="15.75" customHeight="1"/>
+    <row r="750" ht="15.75" customHeight="1"/>
+    <row r="751" ht="15.75" customHeight="1"/>
+    <row r="752" ht="15.75" customHeight="1"/>
+    <row r="753" ht="15.75" customHeight="1"/>
+    <row r="754" ht="15.75" customHeight="1"/>
+    <row r="755" ht="15.75" customHeight="1"/>
+    <row r="756" ht="15.75" customHeight="1"/>
+    <row r="757" ht="15.75" customHeight="1"/>
+    <row r="758" ht="15.75" customHeight="1"/>
+    <row r="759" ht="15.75" customHeight="1"/>
+    <row r="760" ht="15.75" customHeight="1"/>
+    <row r="761" ht="15.75" customHeight="1"/>
+    <row r="762" ht="15.75" customHeight="1"/>
+    <row r="763" ht="15.75" customHeight="1"/>
+    <row r="764" ht="15.75" customHeight="1"/>
+    <row r="765" ht="15.75" customHeight="1"/>
+    <row r="766" ht="15.75" customHeight="1"/>
+    <row r="767" ht="15.75" customHeight="1"/>
+    <row r="768" ht="15.75" customHeight="1"/>
+    <row r="769" ht="15.75" customHeight="1"/>
+    <row r="770" ht="15.75" customHeight="1"/>
+    <row r="771" ht="15.75" customHeight="1"/>
+    <row r="772" ht="15.75" customHeight="1"/>
+    <row r="773" ht="15.75" customHeight="1"/>
+    <row r="774" ht="15.75" customHeight="1"/>
+    <row r="775" ht="15.75" customHeight="1"/>
+    <row r="776" ht="15.75" customHeight="1"/>
+    <row r="777" ht="15.75" customHeight="1"/>
+    <row r="778" ht="15.75" customHeight="1"/>
+    <row r="779" ht="15.75" customHeight="1"/>
+    <row r="780" ht="15.75" customHeight="1"/>
+    <row r="781" ht="15.75" customHeight="1"/>
+    <row r="782" ht="15.75" customHeight="1"/>
+    <row r="783" ht="15.75" customHeight="1"/>
+    <row r="784" ht="15.75" customHeight="1"/>
+    <row r="785" ht="15.75" customHeight="1"/>
+    <row r="786" ht="15.75" customHeight="1"/>
+    <row r="787" ht="15.75" customHeight="1"/>
+    <row r="788" ht="15.75" customHeight="1"/>
+    <row r="789" ht="15.75" customHeight="1"/>
+    <row r="790" ht="15.75" customHeight="1"/>
+    <row r="791" ht="15.75" customHeight="1"/>
+    <row r="792" ht="15.75" customHeight="1"/>
+    <row r="793" ht="15.75" customHeight="1"/>
+    <row r="794" ht="15.75" customHeight="1"/>
+    <row r="795" ht="15.75" customHeight="1"/>
+    <row r="796" ht="15.75" customHeight="1"/>
+    <row r="797" ht="15.75" customHeight="1"/>
+    <row r="798" ht="15.75" customHeight="1"/>
+    <row r="799" ht="15.75" customHeight="1"/>
+    <row r="800" ht="15.75" customHeight="1"/>
+    <row r="801" ht="15.75" customHeight="1"/>
+    <row r="802" ht="15.75" customHeight="1"/>
+    <row r="803" ht="15.75" customHeight="1"/>
+    <row r="804" ht="15.75" customHeight="1"/>
+    <row r="805" ht="15.75" customHeight="1"/>
+    <row r="806" ht="15.75" customHeight="1"/>
+    <row r="807" ht="15.75" customHeight="1"/>
+    <row r="808" ht="15.75" customHeight="1"/>
+    <row r="809" ht="15.75" customHeight="1"/>
+    <row r="810" ht="15.75" customHeight="1"/>
+    <row r="811" ht="15.75" customHeight="1"/>
+    <row r="812" ht="15.75" customHeight="1"/>
+    <row r="813" ht="15.75" customHeight="1"/>
+    <row r="814" ht="15.75" customHeight="1"/>
+    <row r="815" ht="15.75" customHeight="1"/>
+    <row r="816" ht="15.75" customHeight="1"/>
+    <row r="817" ht="15.75" customHeight="1"/>
+    <row r="818" ht="15.75" customHeight="1"/>
+    <row r="819" ht="15.75" customHeight="1"/>
+    <row r="820" ht="15.75" customHeight="1"/>
+    <row r="821" ht="15.75" customHeight="1"/>
+    <row r="822" ht="15.75" customHeight="1"/>
+    <row r="823" ht="15.75" customHeight="1"/>
+    <row r="824" ht="15.75" customHeight="1"/>
+    <row r="825" ht="15.75" customHeight="1"/>
+    <row r="826" ht="15.75" customHeight="1"/>
+    <row r="827" ht="15.75" customHeight="1"/>
+    <row r="828" ht="15.75" customHeight="1"/>
+    <row r="829" ht="15.75" customHeight="1"/>
+    <row r="830" ht="15.75" customHeight="1"/>
+    <row r="831" ht="15.75" customHeight="1"/>
+    <row r="832" ht="15.75" customHeight="1"/>
+    <row r="833" ht="15.75" customHeight="1"/>
+    <row r="834" ht="15.75" customHeight="1"/>
+    <row r="835" ht="15.75" customHeight="1"/>
+    <row r="836" ht="15.75" customHeight="1"/>
+    <row r="837" ht="15.75" customHeight="1"/>
+    <row r="838" ht="15.75" customHeight="1"/>
+    <row r="839" ht="15.75" customHeight="1"/>
+    <row r="840" ht="15.75" customHeight="1"/>
+    <row r="841" ht="15.75" customHeight="1"/>
+    <row r="842" ht="15.75" customHeight="1"/>
+    <row r="843" ht="15.75" customHeight="1"/>
+    <row r="844" ht="15.75" customHeight="1"/>
+    <row r="845" ht="15.75" customHeight="1"/>
+    <row r="846" ht="15.75" customHeight="1"/>
+    <row r="847" ht="15.75" customHeight="1"/>
+    <row r="848" ht="15.75" customHeight="1"/>
+    <row r="849" ht="15.75" customHeight="1"/>
+    <row r="850" ht="15.75" customHeight="1"/>
+    <row r="851" ht="15.75" customHeight="1"/>
+    <row r="852" ht="15.75" customHeight="1"/>
+    <row r="853" ht="15.75" customHeight="1"/>
+    <row r="854" ht="15.75" customHeight="1"/>
+    <row r="855" ht="15.75" customHeight="1"/>
+    <row r="856" ht="15.75" customHeight="1"/>
+    <row r="857" ht="15.75" customHeight="1"/>
+    <row r="858" ht="15.75" customHeight="1"/>
+    <row r="859" ht="15.75" customHeight="1"/>
+    <row r="860" ht="15.75" customHeight="1"/>
+    <row r="861" ht="15.75" customHeight="1"/>
+    <row r="862" ht="15.75" customHeight="1"/>
+    <row r="863" ht="15.75" customHeight="1"/>
+    <row r="864" ht="15.75" customHeight="1"/>
+    <row r="865" ht="15.75" customHeight="1"/>
+    <row r="866" ht="15.75" customHeight="1"/>
+    <row r="867" ht="15.75" customHeight="1"/>
+    <row r="868" ht="15.75" customHeight="1"/>
+    <row r="869" ht="15.75" customHeight="1"/>
+    <row r="870" ht="15.75" customHeight="1"/>
+    <row r="871" ht="15.75" customHeight="1"/>
+    <row r="872" ht="15.75" customHeight="1"/>
+    <row r="873" ht="15.75" customHeight="1"/>
+    <row r="874" ht="15.75" customHeight="1"/>
+    <row r="875" ht="15.75" customHeight="1"/>
+    <row r="876" ht="15.75" customHeight="1"/>
+    <row r="877" ht="15.75" customHeight="1"/>
+    <row r="878" ht="15.75" customHeight="1"/>
+    <row r="879" ht="15.75" customHeight="1"/>
+    <row r="880" ht="15.75" customHeight="1"/>
+    <row r="881" ht="15.75" customHeight="1"/>
+    <row r="882" ht="15.75" customHeight="1"/>
+    <row r="883" ht="15.75" customHeight="1"/>
+    <row r="884" ht="15.75" customHeight="1"/>
+    <row r="885" ht="15.75" customHeight="1"/>
+    <row r="886" ht="15.75" customHeight="1"/>
+    <row r="887" ht="15.75" customHeight="1"/>
+    <row r="888" ht="15.75" customHeight="1"/>
+    <row r="889" ht="15.75" customHeight="1"/>
+    <row r="890" ht="15.75" customHeight="1"/>
+    <row r="891" ht="15.75" customHeight="1"/>
+    <row r="892" ht="15.75" customHeight="1"/>
+    <row r="893" ht="15.75" customHeight="1"/>
+    <row r="894" ht="15.75" customHeight="1"/>
+    <row r="895" ht="15.75" customHeight="1"/>
+    <row r="896" ht="15.75" customHeight="1"/>
+    <row r="897" ht="15.75" customHeight="1"/>
+    <row r="898" ht="15.75" customHeight="1"/>
+    <row r="899" ht="15.75" customHeight="1"/>
+    <row r="900" ht="15.75" customHeight="1"/>
+    <row r="901" ht="15.75" customHeight="1"/>
+    <row r="902" ht="15.75" customHeight="1"/>
+    <row r="903" ht="15.75" customHeight="1"/>
+    <row r="904" ht="15.75" customHeight="1"/>
+    <row r="905" ht="15.75" customHeight="1"/>
+    <row r="906" ht="15.75" customHeight="1"/>
+    <row r="907" ht="15.75" customHeight="1"/>
+    <row r="908" ht="15.75" customHeight="1"/>
+    <row r="909" ht="15.75" customHeight="1"/>
+    <row r="910" ht="15.75" customHeight="1"/>
+    <row r="911" ht="15.75" customHeight="1"/>
+    <row r="912" ht="15.75" customHeight="1"/>
+    <row r="913" ht="15.75" customHeight="1"/>
+    <row r="914" ht="15.75" customHeight="1"/>
+    <row r="915" ht="15.75" customHeight="1"/>
+    <row r="916" ht="15.75" customHeight="1"/>
+    <row r="917" ht="15.75" customHeight="1"/>
+    <row r="918" ht="15.75" customHeight="1"/>
+    <row r="919" ht="15.75" customHeight="1"/>
+    <row r="920" ht="15.75" customHeight="1"/>
+    <row r="921" ht="15.75" customHeight="1"/>
+    <row r="922" ht="15.75" customHeight="1"/>
+    <row r="923" ht="15.75" customHeight="1"/>
+    <row r="924" ht="15.75" customHeight="1"/>
+    <row r="925" ht="15.75" customHeight="1"/>
+    <row r="926" ht="15.75" customHeight="1"/>
+    <row r="927" ht="15.75" customHeight="1"/>
+    <row r="928" ht="15.75" customHeight="1"/>
+    <row r="929" ht="15.75" customHeight="1"/>
+    <row r="930" ht="15.75" customHeight="1"/>
+    <row r="931" ht="15.75" customHeight="1"/>
+    <row r="932" ht="15.75" customHeight="1"/>
+    <row r="933" ht="15.75" customHeight="1"/>
+    <row r="934" ht="15.75" customHeight="1"/>
+    <row r="935" ht="15.75" customHeight="1"/>
+    <row r="936" ht="15.75" customHeight="1"/>
+    <row r="937" ht="15.75" customHeight="1"/>
+    <row r="938" ht="15.75" customHeight="1"/>
+    <row r="939" ht="15.75" customHeight="1"/>
+    <row r="940" ht="15.75" customHeight="1"/>
+    <row r="941" ht="15.75" customHeight="1"/>
+    <row r="942" ht="15.75" customHeight="1"/>
+    <row r="943" ht="15.75" customHeight="1"/>
+    <row r="944" ht="15.75" customHeight="1"/>
+    <row r="945" ht="15.75" customHeight="1"/>
+    <row r="946" ht="15.75" customHeight="1"/>
+    <row r="947" ht="15.75" customHeight="1"/>
+    <row r="948" ht="15.75" customHeight="1"/>
+    <row r="949" ht="15.75" customHeight="1"/>
+    <row r="950" ht="15.75" customHeight="1"/>
+    <row r="951" ht="15.75" customHeight="1"/>
+    <row r="952" ht="15.75" customHeight="1"/>
+    <row r="953" ht="15.75" customHeight="1"/>
+    <row r="954" ht="15.75" customHeight="1"/>
+    <row r="955" ht="15.75" customHeight="1"/>
+    <row r="956" ht="15.75" customHeight="1"/>
+    <row r="957" ht="15.75" customHeight="1"/>
+    <row r="958" ht="15.75" customHeight="1"/>
+    <row r="959" ht="15.75" customHeight="1"/>
+    <row r="960" ht="15.75" customHeight="1"/>
+    <row r="961" ht="15.75" customHeight="1"/>
+    <row r="962" ht="15.75" customHeight="1"/>
+    <row r="963" ht="15.75" customHeight="1"/>
+    <row r="964" ht="15.75" customHeight="1"/>
+    <row r="965" ht="15.75" customHeight="1"/>
+    <row r="966" ht="15.75" customHeight="1"/>
+    <row r="967" ht="15.75" customHeight="1"/>
+    <row r="968" ht="15.75" customHeight="1"/>
+    <row r="969" ht="15.75" customHeight="1"/>
+    <row r="970" ht="15.75" customHeight="1"/>
+    <row r="971" ht="15.75" customHeight="1"/>
+    <row r="972" ht="15.75" customHeight="1"/>
+    <row r="973" ht="15.75" customHeight="1"/>
+    <row r="974" ht="15.75" customHeight="1"/>
+    <row r="975" ht="15.75" customHeight="1"/>
+    <row r="976" ht="15.75" customHeight="1"/>
+    <row r="977" ht="15.75" customHeight="1"/>
+    <row r="978" ht="15.75" customHeight="1"/>
+    <row r="979" ht="15.75" customHeight="1"/>
+    <row r="980" ht="15.75" customHeight="1"/>
+    <row r="981" ht="15.75" customHeight="1"/>
+    <row r="982" ht="15.75" customHeight="1"/>
+    <row r="983" ht="15.75" customHeight="1"/>
+    <row r="984" ht="15.75" customHeight="1"/>
+    <row r="985" ht="15.75" customHeight="1"/>
+    <row r="986" ht="15.75" customHeight="1"/>
+    <row r="987" ht="15.75" customHeight="1"/>
+    <row r="988" ht="15.75" customHeight="1"/>
+    <row r="989" ht="15.75" customHeight="1"/>
+    <row r="990" ht="15.75" customHeight="1"/>
+    <row r="991" ht="15.75" customHeight="1"/>
+    <row r="992" ht="15.75" customHeight="1"/>
+    <row r="993" ht="15.75" customHeight="1"/>
+    <row r="994" ht="15.75" customHeight="1"/>
+    <row r="995" ht="15.75" customHeight="1"/>
+    <row r="996" ht="15.75" customHeight="1"/>
+    <row r="997" ht="15.75" customHeight="1"/>
+    <row r="998" ht="15.75" customHeight="1"/>
+    <row r="999" ht="15.75" customHeight="1"/>
+    <row r="1000" ht="15.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="11">
+    <mergeCell ref="G2:G29"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A9:F9"/>
+    <mergeCell ref="A12:F12"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A22:F22"/>
+    <mergeCell ref="A25:F25"/>
+    <mergeCell ref="A28:F28"/>
+    <mergeCell ref="A2:F2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/dorogomilovskij/services/cases/civil/details/facb99d0-c071-11f0-8b34-f54c6cb5a9a9?participant=%D0%BC%D0%B5%D0%B9%D0%B5%D1%80" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/129ebc48-b1f2-4ef8-9a9f-370584c1077a" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/presnenskij/services/cases/civil/details/df068ec1-8a49-11f0-9270-5b42dccdb07b?caseNumber=02-12012/2025+&#8764;+&#1052;-8961/2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/kuzminskij/services/cases/civil/details/55dc1150-76d6-11f0-8bd0-fda09370a3fb?participant=%D0%90%D0%BB%D0%B8%D0%BA%D0%BF%D0%B5%D1%80%D0%BE%D0%B2" TargetMode="External"/></Relationships>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+  <dimension ref="A1:Z1000"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A3" sqref="A1:H1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="14.5" defaultRowHeight="15" customHeight="1"/>
+  <cols>
+    <col min="1" max="1" width="12.83203125" customWidth="1"/>
+    <col min="2" max="2" width="9.33203125" customWidth="1"/>
+    <col min="3" max="3" width="16.6640625" customWidth="1"/>
+    <col min="4" max="4" width="14.33203125" customWidth="1"/>
+    <col min="5" max="5" width="14.5" customWidth="1"/>
+    <col min="6" max="6" width="21.83203125" customWidth="1"/>
+    <col min="7" max="7" width="4.33203125" customWidth="1"/>
+    <col min="8" max="26" width="8.6640625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26" ht="22.5" customHeight="1">
+      <c r="A1" s="182" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="177"/>
+      <c r="C1" s="177"/>
+      <c r="D1" s="177"/>
+      <c r="E1" s="177"/>
+      <c r="F1" s="178"/>
+      <c r="G1" s="183" t="s">
+        <v>1</v>
+      </c>
+      <c r="H1" s="1"/>
+      <c r="I1" s="1"/>
+      <c r="J1" s="1"/>
+      <c r="K1" s="1"/>
+      <c r="L1" s="1"/>
+      <c r="M1" s="1"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+      <c r="Z1" s="1"/>
+    </row>
+    <row r="2" spans="1:26" ht="26.25" customHeight="1">
+      <c r="A2" s="181" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="177"/>
+      <c r="C2" s="177"/>
+      <c r="D2" s="177"/>
+      <c r="E2" s="177"/>
+      <c r="F2" s="178"/>
+      <c r="G2" s="184"/>
+      <c r="H2" s="1"/>
+      <c r="I2" s="1"/>
+      <c r="J2" s="1"/>
+      <c r="K2" s="1"/>
+      <c r="L2" s="1"/>
+      <c r="M2" s="1"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+      <c r="Z2" s="1"/>
+    </row>
+    <row r="3" spans="1:26" ht="43.5" customHeight="1">
+      <c r="A3" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D3" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E3" s="4">
+        <v>1658568.33</v>
+      </c>
+      <c r="F3" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G3" s="184"/>
+    </row>
+    <row r="4" spans="1:26" ht="48.75" customHeight="1">
+      <c r="A4" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D4" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="G4" s="184"/>
+    </row>
+    <row r="5" spans="1:26" ht="25.5" customHeight="1">
+      <c r="A5" s="181" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5" s="177"/>
+      <c r="C5" s="177"/>
+      <c r="D5" s="177"/>
+      <c r="E5" s="177"/>
+      <c r="F5" s="178"/>
+      <c r="G5" s="184"/>
+    </row>
+    <row r="6" spans="1:26" ht="33" customHeight="1">
+      <c r="A6" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B6" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G6" s="184"/>
+    </row>
+    <row r="7" spans="1:26" ht="26.25" customHeight="1">
+      <c r="A7" s="181" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7" s="177"/>
+      <c r="C7" s="177"/>
+      <c r="D7" s="177"/>
+      <c r="E7" s="177"/>
+      <c r="F7" s="178"/>
+      <c r="G7" s="184"/>
+    </row>
+    <row r="8" spans="1:26" ht="42" customHeight="1">
+      <c r="A8" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="15" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="17" t="s">
+        <v>25</v>
+      </c>
+      <c r="E8" s="16" t="s">
+        <v>26</v>
+      </c>
+      <c r="F8" s="16" t="s">
+        <v>27</v>
+      </c>
+      <c r="G8" s="184"/>
+    </row>
+    <row r="9" spans="1:26" ht="59.25" customHeight="1">
+      <c r="A9" s="18">
+        <v>44642</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>28</v>
+      </c>
+      <c r="C9" s="16" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" s="17" t="s">
+        <v>30</v>
+      </c>
+      <c r="E9" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="F9" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="G9" s="184"/>
+    </row>
+    <row r="10" spans="1:26" ht="27.75" customHeight="1">
+      <c r="A10" s="181" t="s">
+        <v>33</v>
+      </c>
+      <c r="B10" s="177"/>
+      <c r="C10" s="177"/>
+      <c r="D10" s="177"/>
+      <c r="E10" s="177"/>
+      <c r="F10" s="178"/>
+      <c r="G10" s="184"/>
+    </row>
+    <row r="11" spans="1:26" ht="22">
+      <c r="A11" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" s="20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C11" s="21" t="s">
+        <v>36</v>
+      </c>
+      <c r="D11" s="22" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" s="21" t="s">
+        <v>38</v>
+      </c>
+      <c r="F11" s="21" t="s">
+        <v>39</v>
+      </c>
+      <c r="G11" s="184"/>
+    </row>
+    <row r="12" spans="1:26" ht="53.25" customHeight="1">
+      <c r="A12" s="19">
+        <v>44658</v>
+      </c>
+      <c r="B12" s="20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C12" s="21" t="s">
+        <v>41</v>
+      </c>
+      <c r="D12" s="22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="G12" s="184"/>
+    </row>
+    <row r="13" spans="1:26" ht="54.75" customHeight="1">
+      <c r="A13" s="19" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="21" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="22" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="21" t="s">
+        <v>50</v>
+      </c>
+      <c r="G13" s="184"/>
+    </row>
+    <row r="14" spans="1:26" ht="33">
+      <c r="A14" s="19" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="23" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="21" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="E14" s="21" t="s">
+        <v>54</v>
+      </c>
+      <c r="F14" s="21" t="s">
+        <v>55</v>
+      </c>
+      <c r="G14" s="184"/>
+    </row>
+    <row r="15" spans="1:26" ht="35.25" customHeight="1">
+      <c r="A15" s="181" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" s="177"/>
+      <c r="C15" s="177"/>
+      <c r="D15" s="177"/>
+      <c r="E15" s="177"/>
+      <c r="F15" s="178"/>
+      <c r="G15" s="184"/>
+    </row>
+    <row r="16" spans="1:26" ht="33">
+      <c r="A16" s="24" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="27" t="s">
+        <v>59</v>
+      </c>
+      <c r="E16" s="26" t="s">
+        <v>60</v>
+      </c>
+      <c r="F16" s="26" t="s">
+        <v>27</v>
+      </c>
+      <c r="G16" s="184"/>
+    </row>
+    <row r="17" spans="1:7" ht="33">
+      <c r="A17" s="28" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" s="26" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>64</v>
+      </c>
+      <c r="F17" s="26" t="s">
+        <v>65</v>
+      </c>
+      <c r="G17" s="184"/>
+    </row>
+    <row r="18" spans="1:7" ht="44">
+      <c r="A18" s="24" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="C18" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="D18" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="F18" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G18" s="184"/>
+    </row>
+    <row r="19" spans="1:7" ht="22">
+      <c r="A19" s="28" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" s="29" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" s="26" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" s="27" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" s="26" t="s">
+        <v>71</v>
+      </c>
+      <c r="F19" s="26" t="s">
+        <v>72</v>
+      </c>
+      <c r="G19" s="184"/>
+    </row>
+    <row r="20" spans="1:7" ht="27.75" customHeight="1">
+      <c r="A20" s="181" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" s="177"/>
+      <c r="C20" s="177"/>
+      <c r="D20" s="177"/>
+      <c r="E20" s="177"/>
+      <c r="F20" s="178"/>
+      <c r="G20" s="184"/>
+    </row>
+    <row r="21" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A21" s="30" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" s="31" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" s="32" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" s="33" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" s="32" t="s">
+        <v>77</v>
+      </c>
+      <c r="F21" s="32" t="s">
+        <v>78</v>
+      </c>
+      <c r="G21" s="184"/>
+    </row>
+    <row r="22" spans="1:7" ht="84" customHeight="1">
+      <c r="A22" s="30" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" s="34" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" s="32" t="s">
+        <v>81</v>
+      </c>
+      <c r="D22" s="33" t="s">
+        <v>82</v>
+      </c>
+      <c r="E22" s="32" t="s">
+        <v>83</v>
+      </c>
+      <c r="F22" s="32" t="s">
+        <v>84</v>
+      </c>
+      <c r="G22" s="184"/>
+    </row>
+    <row r="23" spans="1:7" ht="28.5" customHeight="1">
+      <c r="A23" s="186" t="s">
+        <v>85</v>
+      </c>
+      <c r="B23" s="177"/>
+      <c r="C23" s="177"/>
+      <c r="D23" s="177"/>
+      <c r="E23" s="177"/>
+      <c r="F23" s="178"/>
+      <c r="G23" s="184"/>
+    </row>
+    <row r="24" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A24" s="35" t="s">
+        <v>86</v>
+      </c>
+      <c r="B24" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="38" t="s">
+        <v>88</v>
+      </c>
+      <c r="E24" s="37" t="s">
+        <v>89</v>
+      </c>
+      <c r="F24" s="37" t="s">
+        <v>90</v>
+      </c>
+      <c r="G24" s="184"/>
+    </row>
+    <row r="25" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A25" s="35" t="s">
+        <v>91</v>
+      </c>
+      <c r="B25" s="36" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" s="37" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" s="38" t="s">
+        <v>93</v>
+      </c>
+      <c r="E25" s="37" t="s">
+        <v>94</v>
+      </c>
+      <c r="F25" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="G25" s="184"/>
+    </row>
+    <row r="26" spans="1:7" ht="29.25" customHeight="1">
+      <c r="A26" s="186" t="s">
+        <v>95</v>
+      </c>
+      <c r="B26" s="177"/>
+      <c r="C26" s="177"/>
+      <c r="D26" s="177"/>
+      <c r="E26" s="177"/>
+      <c r="F26" s="178"/>
+      <c r="G26" s="184"/>
+    </row>
+    <row r="27" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A27" s="40" t="s">
+        <v>96</v>
+      </c>
+      <c r="B27" s="41" t="s">
+        <v>97</v>
+      </c>
+      <c r="C27" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D27" s="43" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="42" t="s">
+        <v>98</v>
+      </c>
+      <c r="F27" s="42" t="s">
+        <v>27</v>
+      </c>
+      <c r="G27" s="184"/>
+    </row>
+    <row r="28" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A28" s="44" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" s="45" t="s">
+        <v>100</v>
+      </c>
+      <c r="C28" s="42" t="s">
+        <v>101</v>
+      </c>
+      <c r="D28" s="43" t="s">
+        <v>102</v>
+      </c>
+      <c r="E28" s="42" t="s">
+        <v>103</v>
+      </c>
+      <c r="F28" s="42" t="s">
+        <v>104</v>
+      </c>
+      <c r="G28" s="184"/>
+    </row>
+    <row r="29" spans="1:7" ht="34.5" customHeight="1">
+      <c r="A29" s="46" t="s">
+        <v>105</v>
+      </c>
+      <c r="B29" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="C29" s="42" t="s">
+        <v>17</v>
+      </c>
+      <c r="D29" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" s="42" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" s="42" t="s">
+        <v>106</v>
+      </c>
+      <c r="G29" s="184"/>
+    </row>
+    <row r="30" spans="1:7" ht="35.25" customHeight="1">
+      <c r="A30" s="44" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" s="41" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" s="42" t="s">
+        <v>76</v>
+      </c>
+      <c r="D30" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="F30" s="42" t="s">
+        <v>67</v>
+      </c>
+      <c r="G30" s="184"/>
+    </row>
+    <row r="31" spans="1:7" ht="37.5" customHeight="1">
+      <c r="A31" s="186" t="s">
+        <v>109</v>
+      </c>
+      <c r="B31" s="177"/>
+      <c r="C31" s="177"/>
+      <c r="D31" s="177"/>
+      <c r="E31" s="177"/>
+      <c r="F31" s="178"/>
+      <c r="G31" s="184"/>
+    </row>
+    <row r="32" spans="1:7" ht="15.75" customHeight="1">
+      <c r="A32" s="47" t="s">
+        <v>110</v>
+      </c>
+      <c r="B32" s="48" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" s="49" t="s">
+        <v>24</v>
+      </c>
+      <c r="D32" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="E32" s="49" t="s">
+        <v>112</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>113</v>
+      </c>
+      <c r="G32" s="184"/>
+    </row>
+    <row r="33" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A33" s="51" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" s="52" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" s="49" t="s">
+        <v>116</v>
+      </c>
+      <c r="D33" s="50" t="s">
+        <v>18</v>
+      </c>
+      <c r="E33" s="49" t="s">
+        <v>117</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>118</v>
+      </c>
+      <c r="G33" s="184"/>
+    </row>
+    <row r="34" spans="1:26" ht="24" customHeight="1">
+      <c r="A34" s="181" t="s">
+        <v>119</v>
+      </c>
+      <c r="B34" s="177"/>
+      <c r="C34" s="177"/>
+      <c r="D34" s="177"/>
+      <c r="E34" s="177"/>
+      <c r="F34" s="178"/>
+      <c r="G34" s="184"/>
+    </row>
+    <row r="35" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A35" s="53" t="s">
+        <v>120</v>
+      </c>
+      <c r="B35" s="54" t="s">
+        <v>121</v>
+      </c>
+      <c r="C35" s="55" t="s">
+        <v>122</v>
+      </c>
+      <c r="D35" s="56" t="s">
+        <v>123</v>
+      </c>
+      <c r="E35" s="55" t="s">
+        <v>124</v>
+      </c>
+      <c r="F35" s="55" t="s">
+        <v>125</v>
+      </c>
+      <c r="G35" s="184"/>
+    </row>
+    <row r="36" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A36" s="57" t="s">
+        <v>126</v>
+      </c>
+      <c r="B36" s="54" t="s">
+        <v>97</v>
+      </c>
+      <c r="C36" s="55" t="s">
+        <v>17</v>
+      </c>
+      <c r="D36" s="56" t="s">
+        <v>25</v>
+      </c>
+      <c r="E36" s="55" t="s">
+        <v>98</v>
+      </c>
+      <c r="F36" s="55" t="s">
+        <v>127</v>
+      </c>
+      <c r="G36" s="184"/>
+    </row>
+    <row r="37" spans="1:26" ht="48.75" customHeight="1">
+      <c r="A37" s="58" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" s="59" t="s">
+        <v>129</v>
+      </c>
+      <c r="C37" s="55" t="s">
+        <v>130</v>
+      </c>
+      <c r="D37" s="56" t="s">
+        <v>131</v>
+      </c>
+      <c r="E37" s="55" t="s">
+        <v>132</v>
+      </c>
+      <c r="F37" s="55" t="s">
+        <v>133</v>
+      </c>
+      <c r="G37" s="184"/>
+    </row>
+    <row r="38" spans="1:26" ht="24" customHeight="1">
+      <c r="A38" s="181" t="s">
+        <v>134</v>
+      </c>
+      <c r="B38" s="177"/>
+      <c r="C38" s="177"/>
+      <c r="D38" s="177"/>
+      <c r="E38" s="177"/>
+      <c r="F38" s="178"/>
+      <c r="G38" s="184"/>
+      <c r="H38" s="1"/>
+      <c r="I38" s="1"/>
+      <c r="J38" s="1"/>
+      <c r="K38" s="1"/>
+      <c r="L38" s="1"/>
+      <c r="M38" s="1"/>
+      <c r="N38" s="1"/>
+      <c r="O38" s="1"/>
+      <c r="P38" s="1"/>
+      <c r="Q38" s="1"/>
+      <c r="R38" s="1"/>
+      <c r="S38" s="1"/>
+      <c r="T38" s="1"/>
+      <c r="U38" s="1"/>
+      <c r="V38" s="1"/>
+      <c r="W38" s="1"/>
+      <c r="X38" s="1"/>
+      <c r="Y38" s="1"/>
+      <c r="Z38" s="1"/>
+    </row>
+    <row r="39" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A39" s="60" t="s">
+        <v>135</v>
+      </c>
+      <c r="B39" s="61" t="s">
+        <v>136</v>
+      </c>
+      <c r="C39" s="62" t="s">
+        <v>137</v>
+      </c>
+      <c r="D39" s="63" t="s">
+        <v>37</v>
+      </c>
+      <c r="E39" s="62" t="s">
+        <v>138</v>
+      </c>
+      <c r="F39" s="64" t="s">
+        <v>139</v>
+      </c>
+      <c r="G39" s="184"/>
+    </row>
+    <row r="40" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A40" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="B40" s="66" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" s="62" t="s">
+        <v>142</v>
+      </c>
+      <c r="D40" s="63" t="s">
+        <v>143</v>
+      </c>
+      <c r="E40" s="62" t="s">
+        <v>144</v>
+      </c>
+      <c r="F40" s="62" t="s">
+        <v>145</v>
+      </c>
+      <c r="G40" s="184"/>
+    </row>
+    <row r="41" spans="1:26" ht="22.5" hidden="1" customHeight="1">
+      <c r="A41" s="65" t="s">
+        <v>140</v>
+      </c>
+      <c r="B41" s="66" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" s="62" t="s">
+        <v>142</v>
+      </c>
+      <c r="D41" s="63" t="s">
+        <v>143</v>
+      </c>
+      <c r="E41" s="62" t="s">
+        <v>144</v>
+      </c>
+      <c r="F41" s="62" t="s">
+        <v>145</v>
+      </c>
+      <c r="G41" s="184"/>
+      <c r="H41" s="1"/>
+      <c r="I41" s="1"/>
+      <c r="J41" s="1"/>
+      <c r="K41" s="1"/>
+      <c r="L41" s="1"/>
+      <c r="M41" s="1"/>
+      <c r="N41" s="1"/>
+      <c r="O41" s="1"/>
+      <c r="P41" s="1"/>
+      <c r="Q41" s="1"/>
+      <c r="R41" s="1"/>
+      <c r="S41" s="1"/>
+      <c r="T41" s="1"/>
+      <c r="U41" s="1"/>
+      <c r="V41" s="1"/>
+      <c r="W41" s="1"/>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="1"/>
+      <c r="Z41" s="1"/>
+    </row>
+    <row r="42" spans="1:26" ht="75.75" customHeight="1">
+      <c r="A42" s="67" t="s">
+        <v>146</v>
+      </c>
+      <c r="B42" s="66" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" s="62" t="s">
+        <v>148</v>
+      </c>
+      <c r="D42" s="63" t="s">
+        <v>149</v>
+      </c>
+      <c r="E42" s="62" t="s">
+        <v>150</v>
+      </c>
+      <c r="F42" s="62" t="s">
+        <v>151</v>
+      </c>
+      <c r="G42" s="184"/>
+    </row>
+    <row r="43" spans="1:26" ht="45" customHeight="1">
+      <c r="A43" s="68" t="s">
+        <v>152</v>
+      </c>
+      <c r="B43" s="61" t="s">
+        <v>16</v>
+      </c>
+      <c r="C43" s="62" t="s">
+        <v>17</v>
+      </c>
+      <c r="D43" s="63" t="s">
+        <v>18</v>
+      </c>
+      <c r="E43" s="62" t="s">
+        <v>19</v>
+      </c>
+      <c r="F43" s="62" t="s">
+        <v>153</v>
+      </c>
+      <c r="G43" s="185"/>
+    </row>
+    <row r="44" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A44" s="69"/>
+      <c r="B44" s="69"/>
+      <c r="C44" s="69"/>
+      <c r="D44" s="69"/>
+      <c r="E44" s="69"/>
+      <c r="F44" s="69"/>
+      <c r="G44" s="69"/>
+    </row>
+    <row r="45" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A45" s="69"/>
+      <c r="B45" s="69"/>
+      <c r="C45" s="69"/>
+      <c r="D45" s="69"/>
+      <c r="E45" s="69"/>
+      <c r="F45" s="69"/>
+      <c r="G45" s="69"/>
+    </row>
+    <row r="46" spans="1:26" ht="15.75" customHeight="1">
+      <c r="A46" s="69"/>
+      <c r="B46" s="69"/>
+      <c r="C46" s="69"/>
+      <c r="D46" s="69"/>
+      <c r="E46" s="69"/>
+      <c r="F46" s="69"/>
+      <c r="G46" s="69"/>
+    </row>
+    <row r="47" spans="1:26" ht="15.75" customHeight="1"/>
+    <row r="48" spans="1:26" ht="15.75" customHeight="1"/>
+    <row r="49" ht="15.75" customHeight="1"/>
+    <row r="50" ht="15.75" customHeight="1"/>
+    <row r="51" ht="15.75" customHeight="1"/>
+    <row r="52" ht="15.75" customHeight="1"/>
+    <row r="53" ht="15.75" customHeight="1"/>
+    <row r="54" ht="15.75" customHeight="1"/>
+    <row r="55" ht="15.75" customHeight="1"/>
+    <row r="56" ht="15.75" customHeight="1"/>
+    <row r="57" ht="15.75" customHeight="1"/>
+    <row r="58" ht="15.75" customHeight="1"/>
+    <row r="59" ht="15.75" customHeight="1"/>
+    <row r="60" ht="15.75" customHeight="1"/>
+    <row r="61" ht="15.75" customHeight="1"/>
+    <row r="62" ht="15.75" customHeight="1"/>
+    <row r="63" ht="15.75" customHeight="1"/>
+    <row r="64" ht="15.75" customHeight="1"/>
+    <row r="65" ht="15.75" customHeight="1"/>
+    <row r="66" ht="15.75" customHeight="1"/>
+    <row r="67" ht="15.75" customHeight="1"/>
+    <row r="68" ht="15.75" customHeight="1"/>
+    <row r="69" ht="15.75" customHeight="1"/>
+    <row r="70" ht="15.75" customHeight="1"/>
+    <row r="71" ht="15.75" customHeight="1"/>
+    <row r="72" ht="15.75" customHeight="1"/>
+    <row r="73" ht="15.75" customHeight="1"/>
+    <row r="74" ht="15.75" customHeight="1"/>
+    <row r="75" ht="15.75" customHeight="1"/>
+    <row r="76" ht="15.75" customHeight="1"/>
+    <row r="77" ht="15.75" customHeight="1"/>
+    <row r="78" ht="15.75" customHeight="1"/>
+    <row r="79" ht="15.75" customHeight="1"/>
+    <row r="80" ht="15.75" customHeight="1"/>
+    <row r="81" ht="15.75" customHeight="1"/>
+    <row r="82" ht="15.75" customHeight="1"/>
+    <row r="83" ht="15.75" customHeight="1"/>
+    <row r="84" ht="15.75" customHeight="1"/>
+    <row r="85" ht="15.75" customHeight="1"/>
+    <row r="86" ht="15.75" customHeight="1"/>
+    <row r="87" ht="15.75" customHeight="1"/>
+    <row r="88" ht="15.75" customHeight="1"/>
+    <row r="89" ht="15.75" customHeight="1"/>
+    <row r="90" ht="15.75" customHeight="1"/>
+    <row r="91" ht="15.75" customHeight="1"/>
+    <row r="92" ht="15.75" customHeight="1"/>
+    <row r="93" ht="15.75" customHeight="1"/>
+    <row r="94" ht="15.75" customHeight="1"/>
+    <row r="95" ht="15.75" customHeight="1"/>
+    <row r="96" ht="15.75" customHeight="1"/>
+    <row r="97" ht="15.75" customHeight="1"/>
+    <row r="98" ht="15.75" customHeight="1"/>
+    <row r="99" ht="15.75" customHeight="1"/>
+    <row r="100" ht="15.75" customHeight="1"/>
+    <row r="101" ht="15.75" customHeight="1"/>
+    <row r="102" ht="15.75" customHeight="1"/>
+    <row r="103" ht="15.75" customHeight="1"/>
+    <row r="104" ht="15.75" customHeight="1"/>
+    <row r="105" ht="15.75" customHeight="1"/>
+    <row r="106" ht="15.75" customHeight="1"/>
+    <row r="107" ht="15.75" customHeight="1"/>
+    <row r="108" ht="15.75" customHeight="1"/>
+    <row r="109" ht="15.75" customHeight="1"/>
+    <row r="110" ht="15.75" customHeight="1"/>
+    <row r="111" ht="15.75" customHeight="1"/>
+    <row r="112" ht="15.75" customHeight="1"/>
+    <row r="113" ht="15.75" customHeight="1"/>
+    <row r="114" ht="15.75" customHeight="1"/>
+    <row r="115" ht="15.75" customHeight="1"/>
+    <row r="116" ht="15.75" customHeight="1"/>
+    <row r="117" ht="15.75" customHeight="1"/>
+    <row r="118" ht="15.75" customHeight="1"/>
+    <row r="119" ht="15.75" customHeight="1"/>
+    <row r="120" ht="15.75" customHeight="1"/>
+    <row r="121" ht="15.75" customHeight="1"/>
+    <row r="122" ht="15.75" customHeight="1"/>
+    <row r="123" ht="15.75" customHeight="1"/>
+    <row r="124" ht="15.75" customHeight="1"/>
+    <row r="125" ht="15.75" customHeight="1"/>
+    <row r="126" ht="15.75" customHeight="1"/>
+    <row r="127" ht="15.75" customHeight="1"/>
+    <row r="128" ht="15.75" customHeight="1"/>
+    <row r="129" ht="15.75" customHeight="1"/>
+    <row r="130" ht="15.75" customHeight="1"/>
+    <row r="131" ht="15.75" customHeight="1"/>
+    <row r="132" ht="15.75" customHeight="1"/>
+    <row r="133" ht="15.75" customHeight="1"/>
+    <row r="134" ht="15.75" customHeight="1"/>
+    <row r="135" ht="15.75" customHeight="1"/>
+    <row r="136" ht="15.75" customHeight="1"/>
+    <row r="137" ht="15.75" customHeight="1"/>
+    <row r="138" ht="15.75" customHeight="1"/>
+    <row r="139" ht="15.75" customHeight="1"/>
+    <row r="140" ht="15.75" customHeight="1"/>
+    <row r="141" ht="15.75" customHeight="1"/>
+    <row r="142" ht="15.75" customHeight="1"/>
+    <row r="143" ht="15.75" customHeight="1"/>
+    <row r="144" ht="15.75" customHeight="1"/>
+    <row r="145" ht="15.75" customHeight="1"/>
+    <row r="146" ht="15.75" customHeight="1"/>
+    <row r="147" ht="15.75" customHeight="1"/>
+    <row r="148" ht="15.75" customHeight="1"/>
+    <row r="149" ht="15.75" customHeight="1"/>
+    <row r="150" ht="15.75" customHeight="1"/>
+    <row r="151" ht="15.75" customHeight="1"/>
+    <row r="152" ht="15.75" customHeight="1"/>
+    <row r="153" ht="15.75" customHeight="1"/>
+    <row r="154" ht="15.75" customHeight="1"/>
+    <row r="155" ht="15.75" customHeight="1"/>
+    <row r="156" ht="15.75" customHeight="1"/>
+    <row r="157" ht="15.75" customHeight="1"/>
+    <row r="158" ht="15.75" customHeight="1"/>
+    <row r="159" ht="15.75" customHeight="1"/>
+    <row r="160" ht="15.75" customHeight="1"/>
+    <row r="161" ht="15.75" customHeight="1"/>
+    <row r="162" ht="15.75" customHeight="1"/>
+    <row r="163" ht="15.75" customHeight="1"/>
+    <row r="164" ht="15.75" customHeight="1"/>
+    <row r="165" ht="15.75" customHeight="1"/>
+    <row r="166" ht="15.75" customHeight="1"/>
+    <row r="167" ht="15.75" customHeight="1"/>
+    <row r="168" ht="15.75" customHeight="1"/>
+    <row r="169" ht="15.75" customHeight="1"/>
+    <row r="170" ht="15.75" customHeight="1"/>
+    <row r="171" ht="15.75" customHeight="1"/>
+    <row r="172" ht="15.75" customHeight="1"/>
+    <row r="173" ht="15.75" customHeight="1"/>
+    <row r="174" ht="15.75" customHeight="1"/>
+    <row r="175" ht="15.75" customHeight="1"/>
+    <row r="176" ht="15.75" customHeight="1"/>
+    <row r="177" ht="15.75" customHeight="1"/>
+    <row r="178" ht="15.75" customHeight="1"/>
+    <row r="179" ht="15.75" customHeight="1"/>
+    <row r="180" ht="15.75" customHeight="1"/>
+    <row r="181" ht="15.75" customHeight="1"/>
+    <row r="182" ht="15.75" customHeight="1"/>
+    <row r="183" ht="15.75" customHeight="1"/>
+    <row r="184" ht="15.75" customHeight="1"/>
+    <row r="185" ht="15.75" customHeight="1"/>
+    <row r="186" ht="15.75" customHeight="1"/>
+    <row r="187" ht="15.75" customHeight="1"/>
+    <row r="188" ht="15.75" customHeight="1"/>
+    <row r="189" ht="15.75" customHeight="1"/>
+    <row r="190" ht="15.75" customHeight="1"/>
+    <row r="191" ht="15.75" customHeight="1"/>
+    <row r="192" ht="15.75" customHeight="1"/>
+    <row r="193" ht="15.75" customHeight="1"/>
+    <row r="194" ht="15.75" customHeight="1"/>
+    <row r="195" ht="15.75" customHeight="1"/>
+    <row r="196" ht="15.75" customHeight="1"/>
+    <row r="197" ht="15.75" customHeight="1"/>
+    <row r="198" ht="15.75" customHeight="1"/>
+    <row r="199" ht="15.75" customHeight="1"/>
+    <row r="200" ht="15.75" customHeight="1"/>
+    <row r="201" ht="15.75" customHeight="1"/>
+    <row r="202" ht="15.75" customHeight="1"/>
+    <row r="203" ht="15.75" customHeight="1"/>
+    <row r="204" ht="15.75" customHeight="1"/>
+    <row r="205" ht="15.75" customHeight="1"/>
+    <row r="206" ht="15.75" customHeight="1"/>
+    <row r="207" ht="15.75" customHeight="1"/>
+    <row r="208" ht="15.75" customHeight="1"/>
+    <row r="209" ht="15.75" customHeight="1"/>
+    <row r="210" ht="15.75" customHeight="1"/>
+    <row r="211" ht="15.75" customHeight="1"/>
+    <row r="212" ht="15.75" customHeight="1"/>
+    <row r="213" ht="15.75" customHeight="1"/>
+    <row r="214" ht="15.75" customHeight="1"/>
+    <row r="215" ht="15.75" customHeight="1"/>
+    <row r="216" ht="15.75" customHeight="1"/>
+    <row r="217" ht="15.75" customHeight="1"/>
+    <row r="218" ht="15.75" customHeight="1"/>
+    <row r="219" ht="15.75" customHeight="1"/>
+    <row r="220" ht="15.75" customHeight="1"/>
+    <row r="221" ht="15.75" customHeight="1"/>
+    <row r="222" ht="15.75" customHeight="1"/>
+    <row r="223" ht="15.75" customHeight="1"/>
+    <row r="224" ht="15.75" customHeight="1"/>
+    <row r="225" ht="15.75" customHeight="1"/>
+    <row r="226" ht="15.75" customHeight="1"/>
+    <row r="227" ht="15.75" customHeight="1"/>
+    <row r="228" ht="15.75" customHeight="1"/>
+    <row r="229" ht="15.75" customHeight="1"/>
+    <row r="230" ht="15.75" customHeight="1"/>
+    <row r="231" ht="15.75" customHeight="1"/>
+    <row r="232" ht="15.75" customHeight="1"/>
+    <row r="233" ht="15.75" customHeight="1"/>
+    <row r="234" ht="15.75" customHeight="1"/>
+    <row r="235" ht="15.75" customHeight="1"/>
+    <row r="236" ht="15.75" customHeight="1"/>
+    <row r="237" ht="15.75" customHeight="1"/>
+    <row r="238" ht="15.75" customHeight="1"/>
+    <row r="239" ht="15.75" customHeight="1"/>
+    <row r="240" ht="15.75" customHeight="1"/>
+    <row r="241" ht="15.75" customHeight="1"/>
+    <row r="242" ht="15.75" customHeight="1"/>
+    <row r="243" ht="15.75" customHeight="1"/>
+    <row r="244" ht="15.75" customHeight="1"/>
+    <row r="245" ht="15.75" customHeight="1"/>
+    <row r="246" ht="15.75" customHeight="1"/>
+    <row r="247" ht="15.75" customHeight="1"/>
+    <row r="248" ht="15.75" customHeight="1"/>
+    <row r="249" ht="15.75" customHeight="1"/>
+    <row r="250" ht="15.75" customHeight="1"/>
+    <row r="251" ht="15.75" customHeight="1"/>
+    <row r="252" ht="15.75" customHeight="1"/>
+    <row r="253" ht="15.75" customHeight="1"/>
+    <row r="254" ht="15.75" customHeight="1"/>
+    <row r="255" ht="15.75" customHeight="1"/>
+    <row r="256" ht="15.75" customHeight="1"/>
+    <row r="257" ht="15.75" customHeight="1"/>
+    <row r="258" ht="15.75" customHeight="1"/>
+    <row r="259" ht="15.75" customHeight="1"/>
+    <row r="260" ht="15.75" customHeight="1"/>
+    <row r="261" ht="15.75" customHeight="1"/>
+    <row r="262" ht="15.75" customHeight="1"/>
+    <row r="263" ht="15.75" customHeight="1"/>
+    <row r="264" ht="15.75" customHeight="1"/>
+    <row r="265" ht="15.75" customHeight="1"/>
+    <row r="266" ht="15.75" customHeight="1"/>
+    <row r="267" ht="15.75" customHeight="1"/>
+    <row r="268" ht="15.75" customHeight="1"/>
+    <row r="269" ht="15.75" customHeight="1"/>
+    <row r="270" ht="15.75" customHeight="1"/>
+    <row r="271" ht="15.75" customHeight="1"/>
+    <row r="272" ht="15.75" customHeight="1"/>
+    <row r="273" ht="15.75" customHeight="1"/>
+    <row r="274" ht="15.75" customHeight="1"/>
+    <row r="275" ht="15.75" customHeight="1"/>
+    <row r="276" ht="15.75" customHeight="1"/>
+    <row r="277" ht="15.75" customHeight="1"/>
+    <row r="278" ht="15.75" customHeight="1"/>
+    <row r="279" ht="15.75" customHeight="1"/>
+    <row r="280" ht="15.75" customHeight="1"/>
+    <row r="281" ht="15.75" customHeight="1"/>
+    <row r="282" ht="15.75" customHeight="1"/>
+    <row r="283" ht="15.75" customHeight="1"/>
+    <row r="284" ht="15.75" customHeight="1"/>
+    <row r="285" ht="15.75" customHeight="1"/>
+    <row r="286" ht="15.75" customHeight="1"/>
+    <row r="287" ht="15.75" customHeight="1"/>
+    <row r="288" ht="15.75" customHeight="1"/>
+    <row r="289" ht="15.75" customHeight="1"/>
+    <row r="290" ht="15.75" customHeight="1"/>
+    <row r="291" ht="15.75" customHeight="1"/>
+    <row r="292" ht="15.75" customHeight="1"/>
+    <row r="293" ht="15.75" customHeight="1"/>
+    <row r="294" ht="15.75" customHeight="1"/>
+    <row r="295" ht="15.75" customHeight="1"/>
+    <row r="296" ht="15.75" customHeight="1"/>
+    <row r="297" ht="15.75" customHeight="1"/>
+    <row r="298" ht="15.75" customHeight="1"/>
+    <row r="299" ht="15.75" customHeight="1"/>
+    <row r="300" ht="15.75" customHeight="1"/>
+    <row r="301" ht="15.75" customHeight="1"/>
+    <row r="302" ht="15.75" customHeight="1"/>
+    <row r="303" ht="15.75" customHeight="1"/>
+    <row r="304" ht="15.75" customHeight="1"/>
+    <row r="305" ht="15.75" customHeight="1"/>
+    <row r="306" ht="15.75" customHeight="1"/>
+    <row r="307" ht="15.75" customHeight="1"/>
+    <row r="308" ht="15.75" customHeight="1"/>
+    <row r="309" ht="15.75" customHeight="1"/>
+    <row r="310" ht="15.75" customHeight="1"/>
+    <row r="311" ht="15.75" customHeight="1"/>
+    <row r="312" ht="15.75" customHeight="1"/>
+    <row r="313" ht="15.75" customHeight="1"/>
+    <row r="314" ht="15.75" customHeight="1"/>
+    <row r="315" ht="15.75" customHeight="1"/>
+    <row r="316" ht="15.75" customHeight="1"/>
+    <row r="317" ht="15.75" customHeight="1"/>
+    <row r="318" ht="15.75" customHeight="1"/>
+    <row r="319" ht="15.75" customHeight="1"/>
+    <row r="320" ht="15.75" customHeight="1"/>
+    <row r="321" ht="15.75" customHeight="1"/>
+    <row r="322" ht="15.75" customHeight="1"/>
+    <row r="323" ht="15.75" customHeight="1"/>
+    <row r="324" ht="15.75" customHeight="1"/>
+    <row r="325" ht="15.75" customHeight="1"/>
+    <row r="326" ht="15.75" customHeight="1"/>
+    <row r="327" ht="15.75" customHeight="1"/>
+    <row r="328" ht="15.75" customHeight="1"/>
+    <row r="329" ht="15.75" customHeight="1"/>
+    <row r="330" ht="15.75" customHeight="1"/>
+    <row r="331" ht="15.75" customHeight="1"/>
+    <row r="332" ht="15.75" customHeight="1"/>
+    <row r="333" ht="15.75" customHeight="1"/>
+    <row r="334" ht="15.75" customHeight="1"/>
+    <row r="335" ht="15.75" customHeight="1"/>
+    <row r="336" ht="15.75" customHeight="1"/>
+    <row r="337" ht="15.75" customHeight="1"/>
+    <row r="338" ht="15.75" customHeight="1"/>
+    <row r="339" ht="15.75" customHeight="1"/>
+    <row r="340" ht="15.75" customHeight="1"/>
+    <row r="341" ht="15.75" customHeight="1"/>
+    <row r="342" ht="15.75" customHeight="1"/>
+    <row r="343" ht="15.75" customHeight="1"/>
+    <row r="344" ht="15.75" customHeight="1"/>
+    <row r="345" ht="15.75" customHeight="1"/>
+    <row r="346" ht="15.75" customHeight="1"/>
+    <row r="347" ht="15.75" customHeight="1"/>
+    <row r="348" ht="15.75" customHeight="1"/>
+    <row r="349" ht="15.75" customHeight="1"/>
+    <row r="350" ht="15.75" customHeight="1"/>
+    <row r="351" ht="15.75" customHeight="1"/>
+    <row r="352" ht="15.75" customHeight="1"/>
+    <row r="353" ht="15.75" customHeight="1"/>
+    <row r="354" ht="15.75" customHeight="1"/>
+    <row r="355" ht="15.75" customHeight="1"/>
+    <row r="356" ht="15.75" customHeight="1"/>
+    <row r="357" ht="15.75" customHeight="1"/>
+    <row r="358" ht="15.75" customHeight="1"/>
+    <row r="359" ht="15.75" customHeight="1"/>
+    <row r="360" ht="15.75" customHeight="1"/>
+    <row r="361" ht="15.75" customHeight="1"/>
+    <row r="362" ht="15.75" customHeight="1"/>
+    <row r="363" ht="15.75" customHeight="1"/>
+    <row r="364" ht="15.75" customHeight="1"/>
+    <row r="365" ht="15.75" customHeight="1"/>
+    <row r="366" ht="15.75" customHeight="1"/>
+    <row r="367" ht="15.75" customHeight="1"/>
+    <row r="368" ht="15.75" customHeight="1"/>
+    <row r="369" ht="15.75" customHeight="1"/>
+    <row r="370" ht="15.75" customHeight="1"/>
+    <row r="371" ht="15.75" customHeight="1"/>
+    <row r="372" ht="15.75" customHeight="1"/>
+    <row r="373" ht="15.75" customHeight="1"/>
+    <row r="374" ht="15.75" customHeight="1"/>
+    <row r="375" ht="15.75" customHeight="1"/>
+    <row r="376" ht="15.75" customHeight="1"/>
+    <row r="377" ht="15.75" customHeight="1"/>
+    <row r="378" ht="15.75" customHeight="1"/>
+    <row r="379" ht="15.75" customHeight="1"/>
+    <row r="380" ht="15.75" customHeight="1"/>
+    <row r="381" ht="15.75" customHeight="1"/>
+    <row r="382" ht="15.75" customHeight="1"/>
+    <row r="383" ht="15.75" customHeight="1"/>
+    <row r="384" ht="15.75" customHeight="1"/>
+    <row r="385" ht="15.75" customHeight="1"/>
+    <row r="386" ht="15.75" customHeight="1"/>
+    <row r="387" ht="15.75" customHeight="1"/>
+    <row r="388" ht="15.75" customHeight="1"/>
+    <row r="389" ht="15.75" customHeight="1"/>
+    <row r="390" ht="15.75" customHeight="1"/>
+    <row r="391" ht="15.75" customHeight="1"/>
+    <row r="392" ht="15.75" customHeight="1"/>
+    <row r="393" ht="15.75" customHeight="1"/>
+    <row r="394" ht="15.75" customHeight="1"/>
+    <row r="395" ht="15.75" customHeight="1"/>
+    <row r="396" ht="15.75" customHeight="1"/>
+    <row r="397" ht="15.75" customHeight="1"/>
+    <row r="398" ht="15.75" customHeight="1"/>
+    <row r="399" ht="15.75" customHeight="1"/>
+    <row r="400" ht="15.75" customHeight="1"/>
+    <row r="401" ht="15.75" customHeight="1"/>
+    <row r="402" ht="15.75" customHeight="1"/>
+    <row r="403" ht="15.75" customHeight="1"/>
+    <row r="404" ht="15.75" customHeight="1"/>
+    <row r="405" ht="15.75" customHeight="1"/>
+    <row r="406" ht="15.75" customHeight="1"/>
+    <row r="407" ht="15.75" customHeight="1"/>
+    <row r="408" ht="15.75" customHeight="1"/>
+    <row r="409" ht="15.75" customHeight="1"/>
+    <row r="410" ht="15.75" customHeight="1"/>
+    <row r="411" ht="15.75" customHeight="1"/>
+    <row r="412" ht="15.75" customHeight="1"/>
+    <row r="413" ht="15.75" customHeight="1"/>
+    <row r="414" ht="15.75" customHeight="1"/>
+    <row r="415" ht="15.75" customHeight="1"/>
+    <row r="416" ht="15.75" customHeight="1"/>
+    <row r="417" ht="15.75" customHeight="1"/>
+    <row r="418" ht="15.75" customHeight="1"/>
+    <row r="419" ht="15.75" customHeight="1"/>
+    <row r="420" ht="15.75" customHeight="1"/>
+    <row r="421" ht="15.75" customHeight="1"/>
+    <row r="422" ht="15.75" customHeight="1"/>
+    <row r="423" ht="15.75" customHeight="1"/>
+    <row r="424" ht="15.75" customHeight="1"/>
+    <row r="425" ht="15.75" customHeight="1"/>
+    <row r="426" ht="15.75" customHeight="1"/>
+    <row r="427" ht="15.75" customHeight="1"/>
+    <row r="428" ht="15.75" customHeight="1"/>
+    <row r="429" ht="15.75" customHeight="1"/>
+    <row r="430" ht="15.75" customHeight="1"/>
+    <row r="431" ht="15.75" customHeight="1"/>
+    <row r="432" ht="15.75" customHeight="1"/>
+    <row r="433" ht="15.75" customHeight="1"/>
+    <row r="434" ht="15.75" customHeight="1"/>
+    <row r="435" ht="15.75" customHeight="1"/>
+    <row r="436" ht="15.75" customHeight="1"/>
+    <row r="437" ht="15.75" customHeight="1"/>
+    <row r="438" ht="15.75" customHeight="1"/>
+    <row r="439" ht="15.75" customHeight="1"/>
+    <row r="440" ht="15.75" customHeight="1"/>
+    <row r="441" ht="15.75" customHeight="1"/>
+    <row r="442" ht="15.75" customHeight="1"/>
+    <row r="443" ht="15.75" customHeight="1"/>
+    <row r="444" ht="15.75" customHeight="1"/>
+    <row r="445" ht="15.75" customHeight="1"/>
+    <row r="446" ht="15.75" customHeight="1"/>
+    <row r="447" ht="15.75" customHeight="1"/>
+    <row r="448" ht="15.75" customHeight="1"/>
+    <row r="449" ht="15.75" customHeight="1"/>
+    <row r="450" ht="15.75" customHeight="1"/>
+    <row r="451" ht="15.75" customHeight="1"/>
+    <row r="452" ht="15.75" customHeight="1"/>
+    <row r="453" ht="15.75" customHeight="1"/>
+    <row r="454" ht="15.75" customHeight="1"/>
+    <row r="455" ht="15.75" customHeight="1"/>
+    <row r="456" ht="15.75" customHeight="1"/>
+    <row r="457" ht="15.75" customHeight="1"/>
+    <row r="458" ht="15.75" customHeight="1"/>
+    <row r="459" ht="15.75" customHeight="1"/>
+    <row r="460" ht="15.75" customHeight="1"/>
+    <row r="461" ht="15.75" customHeight="1"/>
+    <row r="462" ht="15.75" customHeight="1"/>
+    <row r="463" ht="15.75" customHeight="1"/>
+    <row r="464" ht="15.75" customHeight="1"/>
+    <row r="465" ht="15.75" customHeight="1"/>
+    <row r="466" ht="15.75" customHeight="1"/>
+    <row r="467" ht="15.75" customHeight="1"/>
+    <row r="468" ht="15.75" customHeight="1"/>
+    <row r="469" ht="15.75" customHeight="1"/>
+    <row r="470" ht="15.75" customHeight="1"/>
+    <row r="471" ht="15.75" customHeight="1"/>
+    <row r="472" ht="15.75" customHeight="1"/>
+    <row r="473" ht="15.75" customHeight="1"/>
+    <row r="474" ht="15.75" customHeight="1"/>
+    <row r="475" ht="15.75" customHeight="1"/>
+    <row r="476" ht="15.75" customHeight="1"/>
+    <row r="477" ht="15.75" customHeight="1"/>
+    <row r="478" ht="15.75" customHeight="1"/>
+    <row r="479" ht="15.75" customHeight="1"/>
+    <row r="480" ht="15.75" customHeight="1"/>
+    <row r="481" ht="15.75" customHeight="1"/>
+    <row r="482" ht="15.75" customHeight="1"/>
+    <row r="483" ht="15.75" customHeight="1"/>
+    <row r="484" ht="15.75" customHeight="1"/>
+    <row r="485" ht="15.75" customHeight="1"/>
+    <row r="486" ht="15.75" customHeight="1"/>
+    <row r="487" ht="15.75" customHeight="1"/>
+    <row r="488" ht="15.75" customHeight="1"/>
+    <row r="489" ht="15.75" customHeight="1"/>
+    <row r="490" ht="15.75" customHeight="1"/>
+    <row r="491" ht="15.75" customHeight="1"/>
+    <row r="492" ht="15.75" customHeight="1"/>
+    <row r="493" ht="15.75" customHeight="1"/>
+    <row r="494" ht="15.75" customHeight="1"/>
+    <row r="495" ht="15.75" customHeight="1"/>
+    <row r="496" ht="15.75" customHeight="1"/>
+    <row r="497" ht="15.75" customHeight="1"/>
+    <row r="498" ht="15.75" customHeight="1"/>
+    <row r="499" ht="15.75" customHeight="1"/>
+    <row r="500" ht="15.75" customHeight="1"/>
+    <row r="501" ht="15.75" customHeight="1"/>
+    <row r="502" ht="15.75" customHeight="1"/>
+    <row r="503" ht="15.75" customHeight="1"/>
+    <row r="504" ht="15.75" customHeight="1"/>
+    <row r="505" ht="15.75" customHeight="1"/>
+    <row r="506" ht="15.75" customHeight="1"/>
+    <row r="507" ht="15.75" customHeight="1"/>
+    <row r="508" ht="15.75" customHeight="1"/>
+    <row r="509" ht="15.75" customHeight="1"/>
+    <row r="510" ht="15.75" customHeight="1"/>
+    <row r="511" ht="15.75" customHeight="1"/>
+    <row r="512" ht="15.75" customHeight="1"/>
+    <row r="513" ht="15.75" customHeight="1"/>
+    <row r="514" ht="15.75" customHeight="1"/>
+    <row r="515" ht="15.75" customHeight="1"/>
+    <row r="516" ht="15.75" customHeight="1"/>
+    <row r="517" ht="15.75" customHeight="1"/>
+    <row r="518" ht="15.75" customHeight="1"/>
+    <row r="519" ht="15.75" customHeight="1"/>
+    <row r="520" ht="15.75" customHeight="1"/>
+    <row r="521" ht="15.75" customHeight="1"/>
+    <row r="522" ht="15.75" customHeight="1"/>
+    <row r="523" ht="15.75" customHeight="1"/>
+    <row r="524" ht="15.75" customHeight="1"/>
+    <row r="525" ht="15.75" customHeight="1"/>
+    <row r="526" ht="15.75" customHeight="1"/>
+    <row r="527" ht="15.75" customHeight="1"/>
+    <row r="528" ht="15.75" customHeight="1"/>
+    <row r="529" ht="15.75" customHeight="1"/>
+    <row r="530" ht="15.75" customHeight="1"/>
+    <row r="531" ht="15.75" customHeight="1"/>
+    <row r="532" ht="15.75" customHeight="1"/>
+    <row r="533" ht="15.75" customHeight="1"/>
+    <row r="534" ht="15.75" customHeight="1"/>
+    <row r="535" ht="15.75" customHeight="1"/>
+    <row r="536" ht="15.75" customHeight="1"/>
+    <row r="537" ht="15.75" customHeight="1"/>
+    <row r="538" ht="15.75" customHeight="1"/>
+    <row r="539" ht="15.75" customHeight="1"/>
+    <row r="540" ht="15.75" customHeight="1"/>
+    <row r="541" ht="15.75" customHeight="1"/>
+    <row r="542" ht="15.75" customHeight="1"/>
+    <row r="543" ht="15.75" customHeight="1"/>
+    <row r="544" ht="15.75" customHeight="1"/>
+    <row r="545" ht="15.75" customHeight="1"/>
+    <row r="546" ht="15.75" customHeight="1"/>
+    <row r="547" ht="15.75" customHeight="1"/>
+    <row r="548" ht="15.75" customHeight="1"/>
+    <row r="549" ht="15.75" customHeight="1"/>
+    <row r="550" ht="15.75" customHeight="1"/>
+    <row r="551" ht="15.75" customHeight="1"/>
+    <row r="552" ht="15.75" customHeight="1"/>
+    <row r="553" ht="15.75" customHeight="1"/>
+    <row r="554" ht="15.75" customHeight="1"/>
+    <row r="555" ht="15.75" customHeight="1"/>
+    <row r="556" ht="15.75" customHeight="1"/>
+    <row r="557" ht="15.75" customHeight="1"/>
+    <row r="558" ht="15.75" customHeight="1"/>
+    <row r="559" ht="15.75" customHeight="1"/>
+    <row r="560" ht="15.75" customHeight="1"/>
+    <row r="561" ht="15.75" customHeight="1"/>
+    <row r="562" ht="15.75" customHeight="1"/>
+    <row r="563" ht="15.75" customHeight="1"/>
+    <row r="564" ht="15.75" customHeight="1"/>
+    <row r="565" ht="15.75" customHeight="1"/>
+    <row r="566" ht="15.75" customHeight="1"/>
+    <row r="567" ht="15.75" customHeight="1"/>
+    <row r="568" ht="15.75" customHeight="1"/>
+    <row r="569" ht="15.75" customHeight="1"/>
+    <row r="570" ht="15.75" customHeight="1"/>
+    <row r="571" ht="15.75" customHeight="1"/>
+    <row r="572" ht="15.75" customHeight="1"/>
+    <row r="573" ht="15.75" customHeight="1"/>
+    <row r="574" ht="15.75" customHeight="1"/>
+    <row r="575" ht="15.75" customHeight="1"/>
+    <row r="576" ht="15.75" customHeight="1"/>
+    <row r="577" ht="15.75" customHeight="1"/>
+    <row r="578" ht="15.75" customHeight="1"/>
+    <row r="579" ht="15.75" customHeight="1"/>
+    <row r="580" ht="15.75" customHeight="1"/>
+    <row r="581" ht="15.75" customHeight="1"/>
+    <row r="582" ht="15.75" customHeight="1"/>
+    <row r="583" ht="15.75" customHeight="1"/>
+    <row r="584" ht="15.75" customHeight="1"/>
+    <row r="585" ht="15.75" customHeight="1"/>
+    <row r="586" ht="15.75" customHeight="1"/>
+    <row r="587" ht="15.75" customHeight="1"/>
+    <row r="588" ht="15.75" customHeight="1"/>
+    <row r="589" ht="15.75" customHeight="1"/>
+    <row r="590" ht="15.75" customHeight="1"/>
+    <row r="591" ht="15.75" customHeight="1"/>
+    <row r="592" ht="15.75" customHeight="1"/>
+    <row r="593" ht="15.75" customHeight="1"/>
+    <row r="594" ht="15.75" customHeight="1"/>
+    <row r="595" ht="15.75" customHeight="1"/>
+    <row r="596" ht="15.75" customHeight="1"/>
+    <row r="597" ht="15.75" customHeight="1"/>
+    <row r="598" ht="15.75" customHeight="1"/>
+    <row r="599" ht="15.75" customHeight="1"/>
+    <row r="600" ht="15.75" customHeight="1"/>
+    <row r="601" ht="15.75" customHeight="1"/>
+    <row r="602" ht="15.75" customHeight="1"/>
+    <row r="603" ht="15.75" customHeight="1"/>
+    <row r="604" ht="15.75" customHeight="1"/>
+    <row r="605" ht="15.75" customHeight="1"/>
+    <row r="606" ht="15.75" customHeight="1"/>
+    <row r="607" ht="15.75" customHeight="1"/>
+    <row r="608" ht="15.75" customHeight="1"/>
+    <row r="609" ht="15.75" customHeight="1"/>
+    <row r="610" ht="15.75" customHeight="1"/>
+    <row r="611" ht="15.75" customHeight="1"/>
+    <row r="612" ht="15.75" customHeight="1"/>
+    <row r="613" ht="15.75" customHeight="1"/>
+    <row r="614" ht="15.75" customHeight="1"/>
+    <row r="615" ht="15.75" customHeight="1"/>
+    <row r="616" ht="15.75" customHeight="1"/>
+    <row r="617" ht="15.75" customHeight="1"/>
+    <row r="618" ht="15.75" customHeight="1"/>
+    <row r="619" ht="15.75" customHeight="1"/>
+    <row r="620" ht="15.75" customHeight="1"/>
+    <row r="621" ht="15.75" customHeight="1"/>
+    <row r="622" ht="15.75" customHeight="1"/>
+    <row r="623" ht="15.75" customHeight="1"/>
+    <row r="624" ht="15.75" customHeight="1"/>
+    <row r="625" ht="15.75" customHeight="1"/>
+    <row r="626" ht="15.75" customHeight="1"/>
+    <row r="627" ht="15.75" customHeight="1"/>
+    <row r="628" ht="15.75" customHeight="1"/>
+    <row r="629" ht="15.75" customHeight="1"/>
+    <row r="630" ht="15.75" customHeight="1"/>
+    <row r="631" ht="15.75" customHeight="1"/>
+    <row r="632" ht="15.75" customHeight="1"/>
+    <row r="633" ht="15.75" customHeight="1"/>
+    <row r="634" ht="15.75" customHeight="1"/>
+    <row r="635" ht="15.75" customHeight="1"/>
+    <row r="636" ht="15.75" customHeight="1"/>
+    <row r="637" ht="15.75" customHeight="1"/>
+    <row r="638" ht="15.75" customHeight="1"/>
+    <row r="639" ht="15.75" customHeight="1"/>
+    <row r="640" ht="15.75" customHeight="1"/>
+    <row r="641" ht="15.75" customHeight="1"/>
+    <row r="642" ht="15.75" customHeight="1"/>
+    <row r="643" ht="15.75" customHeight="1"/>
+    <row r="644" ht="15.75" customHeight="1"/>
+    <row r="645" ht="15.75" customHeight="1"/>
+    <row r="646" ht="15.75" customHeight="1"/>
+    <row r="647" ht="15.75" customHeight="1"/>
+    <row r="648" ht="15.75" customHeight="1"/>
+    <row r="649" ht="15.75" customHeight="1"/>
+    <row r="650" ht="15.75" customHeight="1"/>
+    <row r="651" ht="15.75" customHeight="1"/>
+    <row r="652" ht="15.75" customHeight="1"/>
+    <row r="653" ht="15.75" customHeight="1"/>
+    <row r="654" ht="15.75" customHeight="1"/>
+    <row r="655" ht="15.75" customHeight="1"/>
+    <row r="656" ht="15.75" customHeight="1"/>
+    <row r="657" ht="15.75" customHeight="1"/>
+    <row r="658" ht="15.75" customHeight="1"/>
+    <row r="659" ht="15.75" customHeight="1"/>
+    <row r="660" ht="15.75" customHeight="1"/>
+    <row r="661" ht="15.75" customHeight="1"/>
+    <row r="662" ht="15.75" customHeight="1"/>
+    <row r="663" ht="15.75" customHeight="1"/>
+    <row r="664" ht="15.75" customHeight="1"/>
+    <row r="665" ht="15.75" customHeight="1"/>
+    <row r="666" ht="15.75" customHeight="1"/>
+    <row r="667" ht="15.75" customHeight="1"/>
+    <row r="668" ht="15.75" customHeight="1"/>
+    <row r="669" ht="15.75" customHeight="1"/>
+    <row r="670" ht="15.75" customHeight="1"/>
+    <row r="671" ht="15.75" customHeight="1"/>
+    <row r="672" ht="15.75" customHeight="1"/>
+    <row r="673" ht="15.75" customHeight="1"/>
+    <row r="674" ht="15.75" customHeight="1"/>
+    <row r="675" ht="15.75" customHeight="1"/>
+    <row r="676" ht="15.75" customHeight="1"/>
+    <row r="677" ht="15.75" customHeight="1"/>
+    <row r="678" ht="15.75" customHeight="1"/>
+    <row r="679" ht="15.75" customHeight="1"/>
+    <row r="680" ht="15.75" customHeight="1"/>
+    <row r="681" ht="15.75" customHeight="1"/>
+    <row r="682" ht="15.75" customHeight="1"/>
+    <row r="683" ht="15.75" customHeight="1"/>
+    <row r="684" ht="15.75" customHeight="1"/>
+    <row r="685" ht="15.75" customHeight="1"/>
+    <row r="686" ht="15.75" customHeight="1"/>
+    <row r="687" ht="15.75" customHeight="1"/>
+    <row r="688" ht="15.75" customHeight="1"/>
+    <row r="689" ht="15.75" customHeight="1"/>
+    <row r="690" ht="15.75" customHeight="1"/>
+    <row r="691" ht="15.75" customHeight="1"/>
+    <row r="692" ht="15.75" customHeight="1"/>
+    <row r="693" ht="15.75" customHeight="1"/>
+    <row r="694" ht="15.75" customHeight="1"/>
+    <row r="695" ht="15.75" customHeight="1"/>
+    <row r="696" ht="15.75" customHeight="1"/>
+    <row r="697" ht="15.75" customHeight="1"/>
+    <row r="698" ht="15.75" customHeight="1"/>
+    <row r="699" ht="15.75" customHeight="1"/>
+    <row r="700" ht="15.75" customHeight="1"/>
+    <row r="701" ht="15.75" customHeight="1"/>
+    <row r="702" ht="15.75" customHeight="1"/>
+    <row r="703" ht="15.75" customHeight="1"/>
+    <row r="704" ht="15.75" customHeight="1"/>
+    <row r="705" ht="15.75" customHeight="1"/>
+    <row r="706" ht="15.75" customHeight="1"/>
+    <row r="707" ht="15.75" customHeight="1"/>
+    <row r="708" ht="15.75" customHeight="1"/>
+    <row r="709" ht="15.75" customHeight="1"/>
+    <row r="710" ht="15.75" customHeight="1"/>
+    <row r="711" ht="15.75" customHeight="1"/>
+    <row r="712" ht="15.75" customHeight="1"/>
+    <row r="713" ht="15.75" customHeight="1"/>
+    <row r="714" ht="15.75" customHeight="1"/>
+    <row r="715" ht="15.75" customHeight="1"/>
+    <row r="716" ht="15.75" customHeight="1"/>
+    <row r="717" ht="15.75" customHeight="1"/>
+    <row r="718" ht="15.75" customHeight="1"/>
+    <row r="719" ht="15.75" customHeight="1"/>
+    <row r="720" ht="15.75" customHeight="1"/>
+    <row r="721" ht="15.75" customHeight="1"/>
+    <row r="722" ht="15.75" customHeight="1"/>
+    <row r="723" ht="15.75" customHeight="1"/>
+    <row r="724" ht="15.75" customHeight="1"/>
+    <row r="725" ht="15.75" customHeight="1"/>
+    <row r="726" ht="15.75" customHeight="1"/>
+    <row r="727" ht="15.75" customHeight="1"/>
+    <row r="728" ht="15.75" customHeight="1"/>
+    <row r="729" ht="15.75" customHeight="1"/>
+    <row r="730" ht="15.75" customHeight="1"/>
+    <row r="731" ht="15.75" customHeight="1"/>
+    <row r="732" ht="15.75" customHeight="1"/>
+    <row r="733" ht="15.75" customHeight="1"/>
+    <row r="734" ht="15.75" customHeight="1"/>
+    <row r="735" ht="15.75" customHeight="1"/>
+    <row r="736" ht="15.75" customHeight="1"/>
+    <row r="737" ht="15.75" customHeight="1"/>
+    <row r="738" ht="15.75" customHeight="1"/>
+    <row r="739" ht="15.75" customHeight="1"/>
+    <row r="740" ht="15.75" customHeight="1"/>
+    <row r="741" ht="15.75" customHeight="1"/>
+    <row r="742" ht="15.75" customHeight="1"/>
+    <row r="743" ht="15.75" customHeight="1"/>
+    <row r="744" ht="15.75" customHeight="1"/>
+    <row r="745" ht="15.75" customHeight="1"/>
+    <row r="746" ht="15.75" customHeight="1"/>
+    <row r="747" ht="15.75" customHeight="1"/>
+    <row r="748" ht="15.75" customHeight="1"/>
+    <row r="749" ht="15.75" customHeight="1"/>
+    <row r="750" ht="15.75" customHeight="1"/>
+    <row r="751" ht="15.75" customHeight="1"/>
+    <row r="752" ht="15.75" customHeight="1"/>
+    <row r="753" ht="15.75" customHeight="1"/>
+    <row r="754" ht="15.75" customHeight="1"/>
+    <row r="755" ht="15.75" customHeight="1"/>
+    <row r="756" ht="15.75" customHeight="1"/>
+    <row r="757" ht="15.75" customHeight="1"/>
+    <row r="758" ht="15.75" customHeight="1"/>
+    <row r="759" ht="15.75" customHeight="1"/>
+    <row r="760" ht="15.75" customHeight="1"/>
+    <row r="761" ht="15.75" customHeight="1"/>
+    <row r="762" ht="15.75" customHeight="1"/>
+    <row r="763" ht="15.75" customHeight="1"/>
+    <row r="764" ht="15.75" customHeight="1"/>
+    <row r="765" ht="15.75" customHeight="1"/>
+    <row r="766" ht="15.75" customHeight="1"/>
+    <row r="767" ht="15.75" customHeight="1"/>
+    <row r="768" ht="15.75" customHeight="1"/>
+    <row r="769" ht="15.75" customHeight="1"/>
+    <row r="770" ht="15.75" customHeight="1"/>
+    <row r="771" ht="15.75" customHeight="1"/>
+    <row r="772" ht="15.75" customHeight="1"/>
+    <row r="773" ht="15.75" customHeight="1"/>
+    <row r="774" ht="15.75" customHeight="1"/>
+    <row r="775" ht="15.75" customHeight="1"/>
+    <row r="776" ht="15.75" customHeight="1"/>
+    <row r="777" ht="15.75" customHeight="1"/>
+    <row r="778" ht="15.75" customHeight="1"/>
+    <row r="779" ht="15.75" customHeight="1"/>
+    <row r="780" ht="15.75" customHeight="1"/>
+    <row r="781" ht="15.75" customHeight="1"/>
+    <row r="782" ht="15.75" customHeight="1"/>
+    <row r="783" ht="15.75" customHeight="1"/>
+    <row r="784" ht="15.75" customHeight="1"/>
+    <row r="785" ht="15.75" customHeight="1"/>
+    <row r="786" ht="15.75" customHeight="1"/>
+    <row r="787" ht="15.75" customHeight="1"/>
+    <row r="788" ht="15.75" customHeight="1"/>
+    <row r="789" ht="15.75" customHeight="1"/>
+    <row r="790" ht="15.75" customHeight="1"/>
+    <row r="791" ht="15.75" customHeight="1"/>
+    <row r="792" ht="15.75" customHeight="1"/>
+    <row r="793" ht="15.75" customHeight="1"/>
+    <row r="794" ht="15.75" customHeight="1"/>
+    <row r="795" ht="15.75" customHeight="1"/>
+    <row r="796" ht="15.75" customHeight="1"/>
+    <row r="797" ht="15.75" customHeight="1"/>
+    <row r="798" ht="15.75" customHeight="1"/>
+    <row r="799" ht="15.75" customHeight="1"/>
+    <row r="800" ht="15.75" customHeight="1"/>
+    <row r="801" ht="15.75" customHeight="1"/>
+    <row r="802" ht="15.75" customHeight="1"/>
+    <row r="803" ht="15.75" customHeight="1"/>
+    <row r="804" ht="15.75" customHeight="1"/>
+    <row r="805" ht="15.75" customHeight="1"/>
+    <row r="806" ht="15.75" customHeight="1"/>
+    <row r="807" ht="15.75" customHeight="1"/>
+    <row r="808" ht="15.75" customHeight="1"/>
+    <row r="809" ht="15.75" customHeight="1"/>
+    <row r="810" ht="15.75" customHeight="1"/>
+    <row r="811" ht="15.75" customHeight="1"/>
+    <row r="812" ht="15.75" customHeight="1"/>
+    <row r="813" ht="15.75" customHeight="1"/>
+    <row r="814" ht="15.75" customHeight="1"/>
+    <row r="815" ht="15.75" customHeight="1"/>
+    <row r="816" ht="15.75" customHeight="1"/>
+    <row r="817" ht="15.75" customHeight="1"/>
+    <row r="818" ht="15.75" customHeight="1"/>
+    <row r="819" ht="15.75" customHeight="1"/>
+    <row r="820" ht="15.75" customHeight="1"/>
+    <row r="821" ht="15.75" customHeight="1"/>
+    <row r="822" ht="15.75" customHeight="1"/>
+    <row r="823" ht="15.75" customHeight="1"/>
+    <row r="824" ht="15.75" customHeight="1"/>
+    <row r="825" ht="15.75" customHeight="1"/>
+    <row r="826" ht="15.75" customHeight="1"/>
+    <row r="827" ht="15.75" customHeight="1"/>
+    <row r="828" ht="15.75" customHeight="1"/>
+    <row r="829" ht="15.75" customHeight="1"/>
+    <row r="830" ht="15.75" customHeight="1"/>
+    <row r="831" ht="15.75" customHeight="1"/>
+    <row r="832" ht="15.75" customHeight="1"/>
+    <row r="833" ht="15.75" customHeight="1"/>
+    <row r="834" ht="15.75" customHeight="1"/>
+    <row r="835" ht="15.75" customHeight="1"/>
+    <row r="836" ht="15.75" customHeight="1"/>
+    <row r="837" ht="15.75" customHeight="1"/>
+    <row r="838" ht="15.75" customHeight="1"/>
+    <row r="839" ht="15.75" customHeight="1"/>
+    <row r="840" ht="15.75" customHeight="1"/>
+    <row r="841" ht="15.75" customHeight="1"/>
+    <row r="842" ht="15.75" customHeight="1"/>
+    <row r="843" ht="15.75" customHeight="1"/>
+    <row r="844" ht="15.75" customHeight="1"/>
+    <row r="845" ht="15.75" customHeight="1"/>
+    <row r="846" ht="15.75" customHeight="1"/>
+    <row r="847" ht="15.75" customHeight="1"/>
+    <row r="848" ht="15.75" customHeight="1"/>
+    <row r="849" ht="15.75" customHeight="1"/>
+    <row r="850" ht="15.75" customHeight="1"/>
+    <row r="851" ht="15.75" customHeight="1"/>
+    <row r="852" ht="15.75" customHeight="1"/>
+    <row r="853" ht="15.75" customHeight="1"/>
+    <row r="854" ht="15.75" customHeight="1"/>
+    <row r="855" ht="15.75" customHeight="1"/>
+    <row r="856" ht="15.75" customHeight="1"/>
+    <row r="857" ht="15.75" customHeight="1"/>
+    <row r="858" ht="15.75" customHeight="1"/>
+    <row r="859" ht="15.75" customHeight="1"/>
+    <row r="860" ht="15.75" customHeight="1"/>
+    <row r="861" ht="15.75" customHeight="1"/>
+    <row r="862" ht="15.75" customHeight="1"/>
+    <row r="863" ht="15.75" customHeight="1"/>
+    <row r="864" ht="15.75" customHeight="1"/>
+    <row r="865" ht="15.75" customHeight="1"/>
+    <row r="866" ht="15.75" customHeight="1"/>
+    <row r="867" ht="15.75" customHeight="1"/>
+    <row r="868" ht="15.75" customHeight="1"/>
+    <row r="869" ht="15.75" customHeight="1"/>
+    <row r="870" ht="15.75" customHeight="1"/>
+    <row r="871" ht="15.75" customHeight="1"/>
+    <row r="872" ht="15.75" customHeight="1"/>
+    <row r="873" ht="15.75" customHeight="1"/>
+    <row r="874" ht="15.75" customHeight="1"/>
+    <row r="875" ht="15.75" customHeight="1"/>
+    <row r="876" ht="15.75" customHeight="1"/>
+    <row r="877" ht="15.75" customHeight="1"/>
+    <row r="878" ht="15.75" customHeight="1"/>
+    <row r="879" ht="15.75" customHeight="1"/>
+    <row r="880" ht="15.75" customHeight="1"/>
+    <row r="881" ht="15.75" customHeight="1"/>
+    <row r="882" ht="15.75" customHeight="1"/>
+    <row r="883" ht="15.75" customHeight="1"/>
+    <row r="884" ht="15.75" customHeight="1"/>
+    <row r="885" ht="15.75" customHeight="1"/>
+    <row r="886" ht="15.75" customHeight="1"/>
+    <row r="887" ht="15.75" customHeight="1"/>
+    <row r="888" ht="15.75" customHeight="1"/>
+    <row r="889" ht="15.75" customHeight="1"/>
+    <row r="890" ht="15.75" customHeight="1"/>
+    <row r="891" ht="15.75" customHeight="1"/>
+    <row r="892" ht="15.75" customHeight="1"/>
+    <row r="893" ht="15.75" customHeight="1"/>
+    <row r="894" ht="15.75" customHeight="1"/>
+    <row r="895" ht="15.75" customHeight="1"/>
+    <row r="896" ht="15.75" customHeight="1"/>
+    <row r="897" ht="15.75" customHeight="1"/>
+    <row r="898" ht="15.75" customHeight="1"/>
+    <row r="899" ht="15.75" customHeight="1"/>
+    <row r="900" ht="15.75" customHeight="1"/>
+    <row r="901" ht="15.75" customHeight="1"/>
+    <row r="902" ht="15.75" customHeight="1"/>
+    <row r="903" ht="15.75" customHeight="1"/>
+    <row r="904" ht="15.75" customHeight="1"/>
+    <row r="905" ht="15.75" customHeight="1"/>
+    <row r="906" ht="15.75" customHeight="1"/>
+    <row r="907" ht="15.75" customHeight="1"/>
+    <row r="908" ht="15.75" customHeight="1"/>
+    <row r="909" ht="15.75" customHeight="1"/>
+    <row r="910" ht="15.75" customHeight="1"/>
+    <row r="911" ht="15.75" customHeight="1"/>
+    <row r="912" ht="15.75" customHeight="1"/>
+    <row r="913" ht="15.75" customHeight="1"/>
+    <row r="914" ht="15.75" customHeight="1"/>
+    <row r="915" ht="15.75" customHeight="1"/>
+    <row r="916" ht="15.75" customHeight="1"/>
+    <row r="917" ht="15.75" customHeight="1"/>
+    <row r="918" ht="15.75" customHeight="1"/>
+    <row r="919" ht="15.75" customHeight="1"/>
+    <row r="920" ht="15.75" customHeight="1"/>
+    <row r="921" ht="15.75" customHeight="1"/>
+    <row r="922" ht="15.75" customHeight="1"/>
+    <row r="923" ht="15.75" customHeight="1"/>
+    <row r="924" ht="15.75" customHeight="1"/>
+    <row r="925" ht="15.75" customHeight="1"/>
+    <row r="926" ht="15.75" customHeight="1"/>
+    <row r="927" ht="15.75" customHeight="1"/>
+    <row r="928" ht="15.75" customHeight="1"/>
+    <row r="929" ht="15.75" customHeight="1"/>
+    <row r="930" ht="15.75" customHeight="1"/>
+    <row r="931" ht="15.75" customHeight="1"/>
+    <row r="932" ht="15.75" customHeight="1"/>
+    <row r="933" ht="15.75" customHeight="1"/>
+    <row r="934" ht="15.75" customHeight="1"/>
+    <row r="935" ht="15.75" customHeight="1"/>
+    <row r="936" ht="15.75" customHeight="1"/>
+    <row r="937" ht="15.75" customHeight="1"/>
+    <row r="938" ht="15.75" customHeight="1"/>
+    <row r="939" ht="15.75" customHeight="1"/>
+    <row r="940" ht="15.75" customHeight="1"/>
+    <row r="941" ht="15.75" customHeight="1"/>
+    <row r="942" ht="15.75" customHeight="1"/>
+    <row r="943" ht="15.75" customHeight="1"/>
+    <row r="944" ht="15.75" customHeight="1"/>
+    <row r="945" ht="15.75" customHeight="1"/>
+    <row r="946" ht="15.75" customHeight="1"/>
+    <row r="947" ht="15.75" customHeight="1"/>
+    <row r="948" ht="15.75" customHeight="1"/>
+    <row r="949" ht="15.75" customHeight="1"/>
+    <row r="950" ht="15.75" customHeight="1"/>
+    <row r="951" ht="15.75" customHeight="1"/>
+    <row r="952" ht="15.75" customHeight="1"/>
+    <row r="953" ht="15.75" customHeight="1"/>
+    <row r="954" ht="15.75" customHeight="1"/>
+    <row r="955" ht="15.75" customHeight="1"/>
+    <row r="956" ht="15.75" customHeight="1"/>
+    <row r="957" ht="15.75" customHeight="1"/>
+    <row r="958" ht="15.75" customHeight="1"/>
+    <row r="959" ht="15.75" customHeight="1"/>
+    <row r="960" ht="15.75" customHeight="1"/>
+    <row r="961" ht="15.75" customHeight="1"/>
+    <row r="962" ht="15.75" customHeight="1"/>
+    <row r="963" ht="15.75" customHeight="1"/>
+    <row r="964" ht="15.75" customHeight="1"/>
+    <row r="965" ht="15.75" customHeight="1"/>
+    <row r="966" ht="15.75" customHeight="1"/>
+    <row r="967" ht="15.75" customHeight="1"/>
+    <row r="968" ht="15.75" customHeight="1"/>
+    <row r="969" ht="15.75" customHeight="1"/>
+    <row r="970" ht="15.75" customHeight="1"/>
+    <row r="971" ht="15.75" customHeight="1"/>
+    <row r="972" ht="15.75" customHeight="1"/>
+    <row r="973" ht="15.75" customHeight="1"/>
+    <row r="974" ht="15.75" customHeight="1"/>
+    <row r="975" ht="15.75" customHeight="1"/>
+    <row r="976" ht="15.75" customHeight="1"/>
+    <row r="977" ht="15.75" customHeight="1"/>
+    <row r="978" ht="15.75" customHeight="1"/>
+    <row r="979" ht="15.75" customHeight="1"/>
+    <row r="980" ht="15.75" customHeight="1"/>
+    <row r="981" ht="15.75" customHeight="1"/>
+    <row r="982" ht="15.75" customHeight="1"/>
+    <row r="983" ht="15.75" customHeight="1"/>
+    <row r="984" ht="15.75" customHeight="1"/>
+    <row r="985" ht="15.75" customHeight="1"/>
+    <row r="986" ht="15.75" customHeight="1"/>
+    <row r="987" ht="15.75" customHeight="1"/>
+    <row r="988" ht="15.75" customHeight="1"/>
+    <row r="989" ht="15.75" customHeight="1"/>
+    <row r="990" ht="15.75" customHeight="1"/>
+    <row r="991" ht="15.75" customHeight="1"/>
+    <row r="992" ht="15.75" customHeight="1"/>
+    <row r="993" ht="15.75" customHeight="1"/>
+    <row r="994" ht="15.75" customHeight="1"/>
+    <row r="995" ht="15.75" customHeight="1"/>
+    <row r="996" ht="15.75" customHeight="1"/>
+    <row r="997" ht="15.75" customHeight="1"/>
+    <row r="998" ht="15.75" customHeight="1"/>
+    <row r="999" ht="15.75" customHeight="1"/>
+    <row r="1000" ht="15.75" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="13">
+    <mergeCell ref="A38:F38"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="G1:G43"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:F5"/>
+    <mergeCell ref="A7:F7"/>
+    <mergeCell ref="A10:F10"/>
+    <mergeCell ref="A15:F15"/>
+    <mergeCell ref="A20:F20"/>
+    <mergeCell ref="A23:F23"/>
+    <mergeCell ref="A26:F26"/>
+    <mergeCell ref="A31:F31"/>
+    <mergeCell ref="A34:F34"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B4" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="portrait"/>
+</worksheet>
 </file>
 
-<file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+  <dimension ref="A1:G17"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="L17" sqref="L17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="8.83203125" customWidth="1"/>
+    <col min="2" max="2" width="16.6640625" customWidth="1"/>
+    <col min="3" max="3" width="25.33203125" customWidth="1"/>
+    <col min="4" max="4" width="16.83203125" customWidth="1"/>
+    <col min="5" max="5" width="21" customWidth="1"/>
+    <col min="6" max="6" width="14" customWidth="1"/>
+    <col min="7" max="7" width="43.83203125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:7" ht="60" customHeight="1">
+      <c r="A1" s="187" t="s">
+        <v>642</v>
+      </c>
+      <c r="B1" s="188"/>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
+      <c r="E1" s="188"/>
+      <c r="F1" s="188"/>
+      <c r="G1" s="189"/>
+    </row>
+    <row r="2" spans="1:7" ht="34">
+      <c r="A2" s="135" t="s">
+        <v>225</v>
+      </c>
+      <c r="B2" s="135" t="s">
+        <v>226</v>
+      </c>
+      <c r="C2" s="135" t="s">
+        <v>227</v>
+      </c>
+      <c r="D2" s="135" t="s">
+        <v>228</v>
+      </c>
+      <c r="E2" s="135" t="s">
+        <v>229</v>
+      </c>
+      <c r="F2" s="135" t="s">
+        <v>230</v>
+      </c>
+      <c r="G2" s="135" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="51">
+      <c r="A3" s="127">
+        <v>1</v>
+      </c>
+      <c r="B3" s="126" t="s">
+        <v>575</v>
+      </c>
+      <c r="C3" s="126" t="s">
+        <v>576</v>
+      </c>
+      <c r="D3" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E3" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="F3" s="126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G3" s="126" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="34">
+      <c r="A4" s="127">
+        <v>2</v>
+      </c>
+      <c r="B4" s="126" t="s">
+        <v>577</v>
+      </c>
+      <c r="C4" s="126" t="s">
+        <v>578</v>
+      </c>
+      <c r="D4" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E4" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="F4" s="126" t="s">
+        <v>235</v>
+      </c>
+      <c r="G4" s="126" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="68">
+      <c r="A5" s="127">
+        <v>3</v>
+      </c>
+      <c r="B5" s="126" t="s">
+        <v>580</v>
+      </c>
+      <c r="C5" s="126" t="s">
+        <v>581</v>
+      </c>
+      <c r="D5" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E5" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="F5" s="126" t="s">
+        <v>235</v>
+      </c>
+      <c r="G5" s="126" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" ht="34">
+      <c r="A6" s="127">
+        <v>4</v>
+      </c>
+      <c r="B6" s="126" t="s">
+        <v>582</v>
+      </c>
+      <c r="C6" s="126" t="s">
+        <v>583</v>
+      </c>
+      <c r="D6" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E6" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="F6" s="126" t="s">
+        <v>235</v>
+      </c>
+      <c r="G6" s="126" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" ht="34">
+      <c r="A7" s="127">
+        <v>5</v>
+      </c>
+      <c r="B7" s="126" t="s">
+        <v>584</v>
+      </c>
+      <c r="C7" s="126" t="s">
+        <v>585</v>
+      </c>
+      <c r="D7" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E7" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="F7" s="126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G7" s="126" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="34">
+      <c r="A8" s="129">
+        <v>6</v>
+      </c>
+      <c r="B8" s="137" t="s">
+        <v>586</v>
+      </c>
+      <c r="C8" s="137" t="s">
+        <v>587</v>
+      </c>
+      <c r="D8" s="137" t="s">
+        <v>506</v>
+      </c>
+      <c r="E8" s="137" t="s">
+        <v>238</v>
+      </c>
+      <c r="F8" s="137" t="s">
+        <v>246</v>
+      </c>
+      <c r="G8" s="137" t="s">
+        <v>367</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="160">
+      <c r="A9" s="126">
+        <v>7</v>
+      </c>
+      <c r="B9" s="126" t="s">
+        <v>498</v>
+      </c>
+      <c r="C9" s="131" t="s">
+        <v>561</v>
+      </c>
+      <c r="D9" s="126" t="s">
+        <v>233</v>
+      </c>
+      <c r="E9" s="126" t="s">
+        <v>234</v>
+      </c>
+      <c r="F9" s="126" t="s">
+        <v>235</v>
+      </c>
+      <c r="G9" s="126" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="176">
+      <c r="A10" s="126">
+        <v>8</v>
+      </c>
+      <c r="B10" s="126" t="s">
+        <v>499</v>
+      </c>
+      <c r="C10" s="131" t="s">
+        <v>563</v>
+      </c>
+      <c r="D10" s="126" t="s">
+        <v>233</v>
+      </c>
+      <c r="E10" s="126" t="s">
+        <v>234</v>
+      </c>
+      <c r="F10" s="126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G10" s="126" t="s">
+        <v>564</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="192">
+      <c r="A11" s="126">
+        <v>9</v>
+      </c>
+      <c r="B11" s="126" t="s">
+        <v>500</v>
+      </c>
+      <c r="C11" s="131" t="s">
+        <v>565</v>
+      </c>
+      <c r="D11" s="126" t="s">
+        <v>233</v>
+      </c>
+      <c r="E11" s="126" t="s">
+        <v>234</v>
+      </c>
+      <c r="F11" s="126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G11" s="126" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="68">
+      <c r="A12" s="126">
+        <v>10</v>
+      </c>
+      <c r="B12" s="126" t="s">
+        <v>501</v>
+      </c>
+      <c r="C12" s="126" t="s">
+        <v>502</v>
+      </c>
+      <c r="D12" s="126" t="s">
+        <v>248</v>
+      </c>
+      <c r="E12" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="F12" s="126" t="s">
+        <v>235</v>
+      </c>
+      <c r="G12" s="126" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="192">
+      <c r="A13" s="126">
+        <v>11</v>
+      </c>
+      <c r="B13" s="126" t="s">
+        <v>504</v>
+      </c>
+      <c r="C13" s="131" t="s">
+        <v>567</v>
+      </c>
+      <c r="D13" s="126" t="s">
+        <v>248</v>
+      </c>
+      <c r="E13" s="126" t="s">
+        <v>234</v>
+      </c>
+      <c r="F13" s="126" t="s">
+        <v>256</v>
+      </c>
+      <c r="G13" s="126" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="255">
+      <c r="A14" s="126">
+        <v>12</v>
+      </c>
+      <c r="B14" s="126" t="s">
+        <v>505</v>
+      </c>
+      <c r="C14" s="131" t="s">
+        <v>569</v>
+      </c>
+      <c r="D14" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E14" s="126" t="s">
+        <v>234</v>
+      </c>
+      <c r="F14" s="126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G14" s="126" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="34">
+      <c r="A15" s="126">
+        <v>13</v>
+      </c>
+      <c r="B15" s="126" t="s">
+        <v>507</v>
+      </c>
+      <c r="C15" s="126" t="s">
+        <v>508</v>
+      </c>
+      <c r="D15" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E15" s="126" t="s">
+        <v>238</v>
+      </c>
+      <c r="F15" s="126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G15" s="126" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="176">
+      <c r="A16" s="126">
+        <v>14</v>
+      </c>
+      <c r="B16" s="126" t="s">
+        <v>509</v>
+      </c>
+      <c r="C16" s="131" t="s">
+        <v>571</v>
+      </c>
+      <c r="D16" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E16" s="126" t="s">
+        <v>234</v>
+      </c>
+      <c r="F16" s="126" t="s">
+        <v>235</v>
+      </c>
+      <c r="G16" s="126" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="204">
+      <c r="A17" s="126">
+        <v>15</v>
+      </c>
+      <c r="B17" s="126" t="s">
+        <v>510</v>
+      </c>
+      <c r="C17" s="131" t="s">
+        <v>573</v>
+      </c>
+      <c r="D17" s="126" t="s">
+        <v>506</v>
+      </c>
+      <c r="E17" s="126" t="s">
+        <v>234</v>
+      </c>
+      <c r="F17" s="126" t="s">
+        <v>246</v>
+      </c>
+      <c r="G17" s="126" t="s">
+        <v>574</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:G1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="C9" r:id="rId1" display="https://kad.arbitr.ru/Document/Pdf/4b9b7ca3-e24e-450d-a291-f39f91015cc8/51b7928d-98bd-4243-bccb-ad00058246af/A40-178904-2019_20200122_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
+    <hyperlink ref="C10" r:id="rId2" display="https://kad.arbitr.ru/Document/Pdf/ac72cdf0-12ac-4202-aefc-43afad89bb98/dea7de0c-19e5-4389-86c8-b7a4921a7aa2/A40-292515-2019_20200214_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="C11" r:id="rId3" display="https://kad.arbitr.ru/Document/Pdf/e57c5115-b190-4c33-8977-4fd163ff0b93/84a8b0ff-3ec6-4598-b630-ac332bb2c512/A40-301699-2019_20200128_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="C13" r:id="rId4" display="https://kad.arbitr.ru/Document/Pdf/66650eaa-19f0-432b-8001-fad8592d5dc3/712f0ee4-82cd-46e9-8466-7e6cc87ed297/A40-275937-2019_20200129_Opredelenie.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0100-000003000000}"/>
+    <hyperlink ref="C14" r:id="rId5" display="https://kad.arbitr.ru/Document/Pdf/a74030a3-e588-48e6-a270-2be31f4c450a/f3db2386-3a07-4d16-81ac-8658996d281e/A40-322419-2019_20200204_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0100-000004000000}"/>
+    <hyperlink ref="C16" r:id="rId6" display="https://kad.arbitr.ru/Document/Pdf/38abeaa2-d60c-4f76-be77-58c30f1103f1/5caac7c2-c367-4ff0-a123-4cf78cbc9fa4/A40-987-2020_20200219_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0100-000005000000}"/>
+    <hyperlink ref="C17" r:id="rId7" display="https://kad.arbitr.ru/Document/Pdf/1d290e1b-cd41-4159-9206-d7ac20b5377b/78975416-9c50-4db0-ad19-ec03c8b6a13d/A40-299352-2019_20200302_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0100-000006000000}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:G133"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView topLeftCell="A126" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B142" sqref="B142"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="8.83203125" defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="22.33203125" customWidth="1"/>
     <col min="3" max="3" width="24.5" customWidth="1"/>
     <col min="4" max="5" width="19.83203125" customWidth="1"/>
     <col min="6" max="6" width="17.33203125" customWidth="1"/>
     <col min="7" max="7" width="61.6640625" customWidth="1"/>
     <col min="8" max="8" width="8.83203125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7" ht="57" customHeight="1" x14ac:dyDescent="0.2">
-[...10 lines deleted...]
-    <row r="2" spans="1:7" ht="31.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:7" ht="57" customHeight="1">
+      <c r="A1" s="187" t="s">
+        <v>641</v>
+      </c>
+      <c r="B1" s="188"/>
+      <c r="C1" s="188"/>
+      <c r="D1" s="188"/>
+      <c r="E1" s="188"/>
+      <c r="F1" s="188"/>
+      <c r="G1" s="189"/>
+    </row>
+    <row r="2" spans="1:7" ht="31.25" customHeight="1">
       <c r="A2" s="136" t="s">
         <v>225</v>
       </c>
       <c r="B2" s="136" t="s">
         <v>287</v>
       </c>
       <c r="C2" s="136" t="s">
         <v>227</v>
       </c>
       <c r="D2" s="136" t="s">
         <v>228</v>
       </c>
       <c r="E2" s="136" t="s">
         <v>229</v>
       </c>
       <c r="F2" s="136" t="s">
         <v>230</v>
       </c>
       <c r="G2" s="136" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="3" spans="1:7" ht="119" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:7" ht="119">
       <c r="A3" s="126">
         <v>1</v>
       </c>
       <c r="B3" s="126" t="s">
         <v>232</v>
       </c>
       <c r="C3" s="134" t="s">
         <v>314</v>
       </c>
       <c r="D3" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E3" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F3" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G3" s="126" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="4" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:7" ht="51">
       <c r="A4" s="126">
         <v>2</v>
       </c>
       <c r="B4" s="126" t="s">
         <v>236</v>
       </c>
       <c r="C4" s="126" t="s">
         <v>237</v>
       </c>
       <c r="D4" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E4" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F4" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G4" s="126" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="5" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:7" ht="51">
       <c r="A5" s="126">
         <v>3</v>
       </c>
       <c r="B5" s="126" t="s">
         <v>240</v>
       </c>
       <c r="C5" s="126" t="s">
         <v>241</v>
       </c>
       <c r="D5" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E5" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F5" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G5" s="126" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="6" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:7" ht="34">
       <c r="A6" s="126">
         <v>4</v>
       </c>
       <c r="B6" s="126" t="s">
         <v>243</v>
       </c>
       <c r="C6" s="126" t="s">
         <v>244</v>
       </c>
       <c r="D6" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E6" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F6" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G6" s="126"/>
     </row>
-    <row r="7" spans="1:7" ht="120" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:7" ht="120">
       <c r="A7" s="126">
         <v>5</v>
       </c>
       <c r="B7" s="126" t="s">
         <v>245</v>
       </c>
       <c r="C7" s="133" t="s">
         <v>316</v>
       </c>
       <c r="D7" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E7" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F7" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G7" s="126" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="8" spans="1:7" ht="165" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:7" ht="165">
       <c r="A8" s="126">
         <v>6</v>
       </c>
       <c r="B8" s="126" t="s">
         <v>247</v>
       </c>
       <c r="C8" s="134" t="s">
         <v>315</v>
       </c>
       <c r="D8" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E8" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F8" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G8" s="126" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="9" spans="1:7" ht="192" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:7" ht="192">
       <c r="A9" s="126">
         <v>7</v>
       </c>
       <c r="B9" s="126" t="s">
         <v>249</v>
       </c>
       <c r="C9" s="128" t="s">
         <v>292</v>
       </c>
       <c r="D9" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E9" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F9" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G9" s="126" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="10" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:7" ht="176">
       <c r="A10" s="126">
         <v>8</v>
       </c>
       <c r="B10" s="126" t="s">
         <v>250</v>
       </c>
       <c r="C10" s="128" t="s">
         <v>294</v>
       </c>
       <c r="D10" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E10" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F10" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G10" s="126" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="11" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:7" ht="51">
       <c r="A11" s="126">
         <v>9</v>
       </c>
       <c r="B11" s="126" t="s">
         <v>251</v>
       </c>
       <c r="C11" s="126" t="s">
         <v>241</v>
       </c>
       <c r="D11" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E11" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F11" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G11" s="126" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="12" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:7" ht="51">
       <c r="A12" s="126">
         <v>10</v>
       </c>
       <c r="B12" s="126" t="s">
         <v>252</v>
       </c>
       <c r="C12" s="126" t="s">
         <v>241</v>
       </c>
       <c r="D12" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E12" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F12" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G12" s="126" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="13" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:7" ht="51">
       <c r="A13" s="126">
         <v>11</v>
       </c>
       <c r="B13" s="126" t="s">
         <v>253</v>
       </c>
       <c r="C13" s="126" t="s">
         <v>241</v>
       </c>
       <c r="D13" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E13" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F13" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G13" s="126" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="14" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:7" ht="51">
       <c r="A14" s="126">
         <v>12</v>
       </c>
       <c r="B14" s="126" t="s">
         <v>254</v>
       </c>
       <c r="C14" s="126" t="s">
         <v>241</v>
       </c>
       <c r="D14" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E14" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F14" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G14" s="126" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="15" spans="1:7" ht="192" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:7" ht="192">
       <c r="A15" s="126">
         <v>13</v>
       </c>
       <c r="B15" s="126" t="s">
         <v>255</v>
       </c>
       <c r="C15" s="128" t="s">
         <v>296</v>
       </c>
       <c r="D15" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E15" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F15" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G15" s="126" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="16" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:7" ht="176">
       <c r="A16" s="126">
         <v>14</v>
       </c>
       <c r="B16" s="126" t="s">
         <v>257</v>
       </c>
       <c r="C16" s="128" t="s">
         <v>298</v>
       </c>
       <c r="D16" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E16" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F16" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G16" s="126" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="17" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:7" ht="160">
       <c r="A17" s="126">
         <v>15</v>
       </c>
       <c r="B17" s="126" t="s">
         <v>258</v>
       </c>
       <c r="C17" s="131" t="s">
         <v>300</v>
       </c>
       <c r="D17" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E17" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F17" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G17" s="126" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="18" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:7" ht="176">
       <c r="A18" s="126">
         <v>16</v>
       </c>
       <c r="B18" s="126" t="s">
         <v>259</v>
       </c>
       <c r="C18" s="128" t="s">
         <v>302</v>
       </c>
       <c r="D18" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E18" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F18" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G18" s="126" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="19" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:7" ht="51">
       <c r="A19" s="126">
         <v>17</v>
       </c>
       <c r="B19" s="126" t="s">
         <v>260</v>
       </c>
       <c r="C19" s="126" t="s">
         <v>261</v>
       </c>
       <c r="D19" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E19" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F19" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G19" s="126" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="20" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:7" ht="34">
       <c r="A20" s="126">
         <v>18</v>
       </c>
       <c r="B20" s="126" t="s">
         <v>262</v>
       </c>
       <c r="C20" s="126" t="s">
         <v>263</v>
       </c>
       <c r="D20" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E20" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F20" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G20" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="21" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:7" ht="51">
       <c r="A21" s="126">
         <v>19</v>
       </c>
       <c r="B21" s="126" t="s">
         <v>265</v>
       </c>
       <c r="C21" s="126" t="s">
         <v>266</v>
       </c>
       <c r="D21" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E21" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F21" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G21" s="126" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="22" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:7" ht="34">
       <c r="A22" s="126">
         <v>20</v>
       </c>
       <c r="B22" s="126" t="s">
         <v>267</v>
       </c>
       <c r="C22" s="126" t="s">
         <v>268</v>
       </c>
       <c r="D22" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E22" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F22" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G22" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="23" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:7" ht="34">
       <c r="A23" s="126">
         <v>21</v>
       </c>
       <c r="B23" s="126" t="s">
         <v>269</v>
       </c>
       <c r="C23" s="126" t="s">
         <v>270</v>
       </c>
       <c r="D23" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E23" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F23" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G23" s="126" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="24" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:7" ht="176">
       <c r="A24" s="126">
         <v>22</v>
       </c>
       <c r="B24" s="126" t="s">
         <v>272</v>
       </c>
       <c r="C24" s="128" t="s">
         <v>304</v>
       </c>
       <c r="D24" s="126" t="s">
         <v>273</v>
       </c>
       <c r="E24" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F24" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G24" s="126" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="25" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:7" ht="176">
       <c r="A25" s="126">
         <v>23</v>
       </c>
       <c r="B25" s="126" t="s">
         <v>274</v>
       </c>
       <c r="C25" s="128" t="s">
         <v>306</v>
       </c>
       <c r="D25" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E25" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F25" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G25" s="126" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="26" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:7" ht="176">
       <c r="A26" s="126">
         <v>24</v>
       </c>
       <c r="B26" s="126" t="s">
         <v>275</v>
       </c>
       <c r="C26" s="128" t="s">
         <v>308</v>
       </c>
       <c r="D26" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E26" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F26" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G26" s="126" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="27" spans="1:7" ht="192" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:7" ht="192">
       <c r="A27" s="126">
         <v>25</v>
       </c>
       <c r="B27" s="126" t="s">
         <v>276</v>
       </c>
       <c r="C27" s="128" t="s">
         <v>310</v>
       </c>
       <c r="D27" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E27" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F27" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G27" s="126" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="28" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:7" ht="34">
       <c r="A28" s="126">
         <v>26</v>
       </c>
       <c r="B28" s="126" t="s">
         <v>277</v>
       </c>
       <c r="C28" s="126" t="s">
         <v>278</v>
       </c>
       <c r="D28" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E28" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F28" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G28" s="126" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="29" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:7" ht="51">
       <c r="A29" s="126">
         <v>27</v>
       </c>
       <c r="B29" s="126" t="s">
         <v>279</v>
       </c>
       <c r="C29" s="126" t="s">
         <v>280</v>
       </c>
       <c r="D29" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E29" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F29" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G29" s="126" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="30" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:7" ht="51">
       <c r="A30" s="126">
         <v>28</v>
       </c>
       <c r="B30" s="126" t="s">
         <v>281</v>
       </c>
       <c r="C30" s="126" t="s">
         <v>282</v>
       </c>
       <c r="D30" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E30" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F30" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G30" s="126" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="31" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:7" ht="51">
       <c r="A31" s="126">
         <v>29</v>
       </c>
       <c r="B31" s="126" t="s">
         <v>283</v>
       </c>
       <c r="C31" s="126" t="s">
         <v>284</v>
       </c>
       <c r="D31" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E31" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F31" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G31" s="126" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="32" spans="1:7" ht="189.5" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:7" ht="189.5" customHeight="1">
       <c r="A32" s="126">
         <v>30</v>
       </c>
       <c r="B32" s="126" t="s">
         <v>286</v>
       </c>
       <c r="C32" s="132" t="s">
         <v>313</v>
       </c>
       <c r="D32" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E32" s="126" t="s">
         <v>288</v>
       </c>
       <c r="F32" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G32" s="126" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="34" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="34" spans="1:7" ht="34">
       <c r="A34" s="126">
         <v>31</v>
       </c>
       <c r="B34" s="126" t="s">
         <v>317</v>
       </c>
       <c r="C34" s="126" t="s">
         <v>318</v>
       </c>
       <c r="D34" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E34" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F34" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G34" s="126" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="35" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="35" spans="1:7" ht="160">
       <c r="A35" s="126">
         <v>32</v>
       </c>
       <c r="B35" s="126" t="s">
         <v>320</v>
       </c>
       <c r="C35" s="131" t="s">
         <v>511</v>
       </c>
       <c r="D35" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E35" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F35" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G35" s="126" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="36" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:7" ht="51">
       <c r="A36" s="126">
         <v>33</v>
       </c>
       <c r="B36" s="126" t="s">
         <v>321</v>
       </c>
       <c r="C36" s="126" t="s">
         <v>322</v>
       </c>
       <c r="D36" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E36" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F36" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G36" s="126" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="37" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:7" ht="51">
       <c r="A37" s="126">
         <v>34</v>
       </c>
       <c r="B37" s="126" t="s">
         <v>324</v>
       </c>
       <c r="C37" s="126" t="s">
         <v>325</v>
       </c>
       <c r="D37" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E37" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F37" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G37" s="126" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="38" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="38" spans="1:7" ht="34">
       <c r="A38" s="126">
         <v>35</v>
       </c>
       <c r="B38" s="126" t="s">
         <v>326</v>
       </c>
       <c r="C38" s="126" t="s">
         <v>327</v>
       </c>
       <c r="D38" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E38" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F38" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G38" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="39" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="39" spans="1:7" ht="51">
       <c r="A39" s="126">
         <v>36</v>
       </c>
       <c r="B39" s="126" t="s">
         <v>328</v>
       </c>
       <c r="C39" s="126" t="s">
         <v>325</v>
       </c>
       <c r="D39" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E39" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F39" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G39" s="126" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="40" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="40" spans="1:7" ht="34">
       <c r="A40" s="126">
         <v>37</v>
       </c>
       <c r="B40" s="126" t="s">
         <v>329</v>
       </c>
       <c r="C40" s="126" t="s">
         <v>330</v>
       </c>
       <c r="D40" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E40" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F40" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G40" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="41" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="41" spans="1:7" ht="34">
       <c r="A41" s="126">
         <v>38</v>
       </c>
       <c r="B41" s="126" t="s">
         <v>331</v>
       </c>
       <c r="C41" s="126" t="s">
         <v>330</v>
       </c>
       <c r="D41" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E41" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F41" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G41" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="42" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:7" ht="34">
       <c r="A42" s="126">
         <v>39</v>
       </c>
       <c r="B42" s="126" t="s">
         <v>332</v>
       </c>
       <c r="C42" s="126" t="s">
         <v>333</v>
       </c>
       <c r="D42" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E42" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F42" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G42" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="43" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="43" spans="1:7" ht="51">
       <c r="A43" s="126">
         <v>40</v>
       </c>
       <c r="B43" s="126" t="s">
         <v>334</v>
       </c>
       <c r="C43" s="126" t="s">
         <v>325</v>
       </c>
       <c r="D43" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E43" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F43" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G43" s="126" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="44" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="44" spans="1:7" ht="51">
       <c r="A44" s="126">
         <v>41</v>
       </c>
       <c r="B44" s="126" t="s">
         <v>335</v>
       </c>
       <c r="C44" s="126" t="s">
         <v>325</v>
       </c>
       <c r="D44" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E44" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F44" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G44" s="126" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="45" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:7" ht="34">
       <c r="A45" s="126">
         <v>42</v>
       </c>
       <c r="B45" s="126" t="s">
         <v>336</v>
       </c>
       <c r="C45" s="126" t="s">
         <v>337</v>
       </c>
       <c r="D45" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E45" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F45" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G45" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="46" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="46" spans="1:7" ht="34">
       <c r="A46" s="126">
         <v>43</v>
       </c>
       <c r="B46" s="126" t="s">
         <v>338</v>
       </c>
       <c r="C46" s="126" t="s">
         <v>339</v>
       </c>
       <c r="D46" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E46" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F46" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G46" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="47" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="47" spans="1:7" ht="160">
       <c r="A47" s="126">
         <v>44</v>
       </c>
       <c r="B47" s="126" t="s">
         <v>340</v>
       </c>
       <c r="C47" s="131" t="s">
         <v>513</v>
       </c>
       <c r="D47" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E47" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F47" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G47" s="126" t="s">
         <v>514</v>
       </c>
     </row>
-    <row r="48" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="48" spans="1:7" ht="34">
       <c r="A48" s="126">
         <v>45</v>
       </c>
       <c r="B48" s="126" t="s">
         <v>341</v>
       </c>
       <c r="C48" s="126" t="s">
         <v>342</v>
       </c>
       <c r="D48" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E48" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F48" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G48" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="49" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:7" ht="34">
       <c r="A49" s="126">
         <v>46</v>
       </c>
       <c r="B49" s="126" t="s">
         <v>343</v>
       </c>
       <c r="C49" s="126" t="s">
         <v>344</v>
       </c>
       <c r="D49" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E49" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F49" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G49" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="50" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="50" spans="1:7" ht="34">
       <c r="A50" s="126">
         <v>47</v>
       </c>
       <c r="B50" s="126" t="s">
         <v>345</v>
       </c>
       <c r="C50" s="126" t="s">
         <v>346</v>
       </c>
       <c r="D50" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E50" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F50" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G50" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="51" spans="1:7" ht="64" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:7" ht="64">
       <c r="A51" s="126">
         <v>48</v>
       </c>
       <c r="B51" s="126" t="s">
         <v>347</v>
       </c>
       <c r="C51" s="131" t="s">
         <v>515</v>
       </c>
       <c r="D51" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E51" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F51" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G51" s="126"/>
     </row>
-    <row r="52" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="52" spans="1:7" ht="34">
       <c r="A52" s="126">
         <v>49</v>
       </c>
       <c r="B52" s="126" t="s">
         <v>348</v>
       </c>
       <c r="C52" s="126" t="s">
         <v>349</v>
       </c>
       <c r="D52" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E52" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F52" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G52" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="53" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="53" spans="1:7" ht="34">
       <c r="A53" s="126">
         <v>50</v>
       </c>
       <c r="B53" s="126" t="s">
         <v>350</v>
       </c>
       <c r="C53" s="126" t="s">
         <v>351</v>
       </c>
       <c r="D53" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E53" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F53" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G53" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="54" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="54" spans="1:7" ht="34">
       <c r="A54" s="126">
         <v>51</v>
       </c>
       <c r="B54" s="126" t="s">
         <v>352</v>
       </c>
       <c r="C54" s="126" t="s">
         <v>353</v>
       </c>
       <c r="D54" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E54" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F54" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G54" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="55" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="55" spans="1:7" ht="34">
       <c r="A55" s="126">
         <v>52</v>
       </c>
       <c r="B55" s="126" t="s">
         <v>354</v>
       </c>
       <c r="C55" s="126" t="s">
         <v>355</v>
       </c>
       <c r="D55" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E55" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F55" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G55" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="56" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:7" ht="34">
       <c r="A56" s="126">
         <v>53</v>
       </c>
       <c r="B56" s="126" t="s">
         <v>356</v>
       </c>
       <c r="C56" s="126" t="s">
         <v>357</v>
       </c>
       <c r="D56" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E56" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F56" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G56" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="57" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="57" spans="1:7" ht="34">
       <c r="A57" s="126">
         <v>54</v>
       </c>
       <c r="B57" s="126" t="s">
         <v>358</v>
       </c>
       <c r="C57" s="126" t="s">
         <v>359</v>
       </c>
       <c r="D57" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E57" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F57" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G57" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="58" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="58" spans="1:7" ht="34">
       <c r="A58" s="126">
         <v>55</v>
       </c>
       <c r="B58" s="126" t="s">
         <v>360</v>
       </c>
       <c r="C58" s="126" t="s">
         <v>361</v>
       </c>
       <c r="D58" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E58" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F58" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G58" s="126" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="59" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="59" spans="1:7" ht="34">
       <c r="A59" s="126">
         <v>56</v>
       </c>
       <c r="B59" s="126" t="s">
         <v>363</v>
       </c>
       <c r="C59" s="126" t="s">
         <v>364</v>
       </c>
       <c r="D59" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E59" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F59" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G59" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="60" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="60" spans="1:7" ht="34">
       <c r="A60" s="126">
         <v>57</v>
       </c>
       <c r="B60" s="126" t="s">
         <v>365</v>
       </c>
       <c r="C60" s="126" t="s">
         <v>366</v>
       </c>
       <c r="D60" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E60" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F60" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G60" s="126" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="61" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="61" spans="1:7" ht="34">
       <c r="A61" s="126">
         <v>58</v>
       </c>
       <c r="B61" s="126" t="s">
         <v>368</v>
       </c>
       <c r="C61" s="126" t="s">
         <v>369</v>
       </c>
       <c r="D61" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E61" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F61" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G61" s="126"/>
     </row>
-    <row r="62" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="62" spans="1:7" ht="34">
       <c r="A62" s="126">
         <v>59</v>
       </c>
       <c r="B62" s="126" t="s">
         <v>370</v>
       </c>
       <c r="C62" s="126" t="s">
         <v>371</v>
       </c>
       <c r="D62" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E62" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F62" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G62" s="126"/>
     </row>
-    <row r="63" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="63" spans="1:7" ht="176">
       <c r="A63" s="126">
         <v>60</v>
       </c>
       <c r="B63" s="126" t="s">
         <v>372</v>
       </c>
       <c r="C63" s="131" t="s">
         <v>516</v>
       </c>
       <c r="D63" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E63" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F63" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G63" s="126" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="64" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:7" ht="34">
       <c r="A64" s="126">
         <v>61</v>
       </c>
       <c r="B64" s="126" t="s">
         <v>373</v>
       </c>
       <c r="C64" s="126" t="s">
         <v>374</v>
       </c>
       <c r="D64" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E64" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F64" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G64" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="65" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="65" spans="1:7" ht="34">
       <c r="A65" s="126">
         <v>62</v>
       </c>
       <c r="B65" s="126" t="s">
         <v>375</v>
       </c>
       <c r="C65" s="126" t="s">
         <v>376</v>
       </c>
       <c r="D65" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E65" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F65" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G65" s="126"/>
     </row>
-    <row r="66" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="66" spans="1:7" ht="34">
       <c r="A66" s="126">
         <v>63</v>
       </c>
       <c r="B66" s="126" t="s">
         <v>377</v>
       </c>
       <c r="C66" s="126" t="s">
         <v>366</v>
       </c>
       <c r="D66" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E66" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F66" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G66" s="126"/>
     </row>
-    <row r="67" spans="1:7" ht="340" x14ac:dyDescent="0.2">
+    <row r="67" spans="1:7" ht="340">
       <c r="A67" s="126">
         <v>64</v>
       </c>
       <c r="B67" s="126" t="s">
         <v>378</v>
       </c>
       <c r="C67" s="131" t="s">
         <v>518</v>
       </c>
       <c r="D67" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E67" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F67" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G67" s="126" t="s">
         <v>519</v>
       </c>
     </row>
-    <row r="68" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="68" spans="1:7" ht="34">
       <c r="A68" s="126">
         <v>65</v>
       </c>
       <c r="B68" s="126" t="s">
         <v>379</v>
       </c>
       <c r="C68" s="126" t="s">
         <v>380</v>
       </c>
       <c r="D68" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E68" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F68" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G68" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="69" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="69" spans="1:7" ht="34">
       <c r="A69" s="126">
         <v>66</v>
       </c>
       <c r="B69" s="126" t="s">
         <v>381</v>
       </c>
       <c r="C69" s="126" t="s">
         <v>382</v>
       </c>
       <c r="D69" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E69" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F69" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G69" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="70" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="70" spans="1:7" ht="34">
       <c r="A70" s="126">
         <v>67</v>
       </c>
       <c r="B70" s="126" t="s">
         <v>383</v>
       </c>
       <c r="C70" s="126" t="s">
         <v>384</v>
       </c>
       <c r="D70" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E70" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F70" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G70" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="71" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="71" spans="1:7" ht="34">
       <c r="A71" s="126">
         <v>68</v>
       </c>
       <c r="B71" s="126" t="s">
         <v>385</v>
       </c>
       <c r="C71" s="126" t="s">
         <v>386</v>
       </c>
       <c r="D71" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E71" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F71" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G71" s="126" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="72" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="72" spans="1:7" ht="34">
       <c r="A72" s="126">
         <v>69</v>
       </c>
       <c r="B72" s="126" t="s">
         <v>388</v>
       </c>
       <c r="C72" s="126" t="s">
         <v>389</v>
       </c>
       <c r="D72" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E72" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F72" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G72" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="73" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="73" spans="1:7" ht="34">
       <c r="A73" s="126">
         <v>70</v>
       </c>
       <c r="B73" s="126" t="s">
         <v>390</v>
       </c>
       <c r="C73" s="126" t="s">
         <v>391</v>
       </c>
       <c r="D73" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E73" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F73" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G73" s="126" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="74" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="74" spans="1:7" ht="34">
       <c r="A74" s="126">
         <v>71</v>
       </c>
       <c r="B74" s="126" t="s">
         <v>392</v>
       </c>
       <c r="C74" s="126" t="s">
         <v>393</v>
       </c>
       <c r="D74" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E74" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F74" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G74" s="126" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="75" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="75" spans="1:7" ht="34">
       <c r="A75" s="126">
         <v>72</v>
       </c>
       <c r="B75" s="126" t="s">
         <v>394</v>
       </c>
       <c r="C75" s="126" t="s">
         <v>395</v>
       </c>
       <c r="D75" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E75" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G75" s="126" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="76" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="76" spans="1:7" ht="34">
       <c r="A76" s="126">
         <v>73</v>
       </c>
       <c r="B76" s="126" t="s">
         <v>396</v>
       </c>
       <c r="C76" s="126" t="s">
         <v>397</v>
       </c>
       <c r="D76" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E76" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F76" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G76" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="77" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="77" spans="1:7" ht="34">
       <c r="A77" s="126">
         <v>74</v>
       </c>
       <c r="B77" s="126" t="s">
         <v>398</v>
       </c>
       <c r="C77" s="126" t="s">
         <v>399</v>
       </c>
       <c r="D77" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E77" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F77" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G77" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="78" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="78" spans="1:7" ht="34">
       <c r="A78" s="126">
         <v>75</v>
       </c>
       <c r="B78" s="126" t="s">
         <v>400</v>
       </c>
       <c r="C78" s="126" t="s">
         <v>401</v>
       </c>
       <c r="D78" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E78" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F78" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G78" s="126" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="79" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="79" spans="1:7" ht="34">
       <c r="A79" s="126">
         <v>76</v>
       </c>
       <c r="B79" s="126" t="s">
         <v>403</v>
       </c>
       <c r="C79" s="126" t="s">
         <v>404</v>
       </c>
       <c r="D79" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E79" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F79" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G79" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="80" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="80" spans="1:7" ht="34">
       <c r="A80" s="126">
         <v>77</v>
       </c>
       <c r="B80" s="126" t="s">
         <v>405</v>
       </c>
       <c r="C80" s="126" t="s">
         <v>406</v>
       </c>
       <c r="D80" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E80" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F80" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G80" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="81" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="81" spans="1:7" ht="34">
       <c r="A81" s="126">
         <v>78</v>
       </c>
       <c r="B81" s="126" t="s">
         <v>407</v>
       </c>
       <c r="C81" s="126" t="s">
         <v>408</v>
       </c>
       <c r="D81" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E81" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F81" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G81" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="82" spans="1:7" ht="119" x14ac:dyDescent="0.2">
+    <row r="82" spans="1:7" ht="119">
       <c r="A82" s="126">
         <v>79</v>
       </c>
       <c r="B82" s="126" t="s">
         <v>409</v>
       </c>
       <c r="C82" s="131" t="s">
         <v>522</v>
       </c>
       <c r="D82" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E82" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F82" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G82" s="126" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="83" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="83" spans="1:7" ht="176">
       <c r="A83" s="126">
         <v>80</v>
       </c>
       <c r="B83" s="126" t="s">
         <v>410</v>
       </c>
       <c r="C83" s="131" t="s">
         <v>524</v>
       </c>
       <c r="D83" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E83" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F83" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G83" s="126" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="84" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="84" spans="1:7" ht="34">
       <c r="A84" s="126">
         <v>81</v>
       </c>
       <c r="B84" s="126" t="s">
         <v>411</v>
       </c>
       <c r="C84" s="126" t="s">
         <v>412</v>
       </c>
       <c r="D84" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E84" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F84" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G84" s="126" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="85" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="85" spans="1:7" ht="34">
       <c r="A85" s="126">
         <v>82</v>
       </c>
       <c r="B85" s="126" t="s">
         <v>414</v>
       </c>
       <c r="C85" s="126" t="s">
         <v>415</v>
       </c>
       <c r="D85" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E85" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F85" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G85" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="86" spans="1:7" ht="238" x14ac:dyDescent="0.2">
+    <row r="86" spans="1:7" ht="238">
       <c r="A86" s="126">
         <v>83</v>
       </c>
       <c r="B86" s="126" t="s">
         <v>416</v>
       </c>
       <c r="C86" s="131" t="s">
         <v>526</v>
       </c>
       <c r="D86" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E86" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F86" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G86" s="126" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="87" spans="1:7" ht="192" x14ac:dyDescent="0.2">
+    <row r="87" spans="1:7" ht="192">
       <c r="A87" s="126">
         <v>84</v>
       </c>
       <c r="B87" s="126" t="s">
         <v>417</v>
       </c>
       <c r="C87" s="131" t="s">
         <v>528</v>
       </c>
       <c r="D87" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E87" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F87" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G87" s="126" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="88" spans="1:7" ht="323" x14ac:dyDescent="0.2">
+    <row r="88" spans="1:7" ht="323">
       <c r="A88" s="126">
         <v>85</v>
       </c>
       <c r="B88" s="126" t="s">
         <v>418</v>
       </c>
       <c r="C88" s="131" t="s">
         <v>530</v>
       </c>
       <c r="D88" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E88" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F88" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G88" s="126" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="89" spans="1:7" ht="192" x14ac:dyDescent="0.2">
+    <row r="89" spans="1:7" ht="192">
       <c r="A89" s="126">
         <v>86</v>
       </c>
       <c r="B89" s="126" t="s">
         <v>419</v>
       </c>
       <c r="C89" s="131" t="s">
         <v>532</v>
       </c>
       <c r="D89" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E89" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F89" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G89" s="126" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="90" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="90" spans="1:7" ht="34">
       <c r="A90" s="126">
         <v>87</v>
       </c>
       <c r="B90" s="126" t="s">
         <v>420</v>
       </c>
       <c r="C90" s="126" t="s">
         <v>421</v>
       </c>
       <c r="D90" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E90" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F90" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G90" s="126" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="91" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="91" spans="1:7" ht="34">
       <c r="A91" s="126">
         <v>88</v>
       </c>
       <c r="B91" s="126" t="s">
         <v>423</v>
       </c>
       <c r="C91" s="126" t="s">
         <v>424</v>
       </c>
       <c r="D91" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E91" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F91" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G91" s="126" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="92" spans="1:7" ht="192" x14ac:dyDescent="0.2">
+    <row r="92" spans="1:7" ht="192">
       <c r="A92" s="126">
         <v>89</v>
       </c>
       <c r="B92" s="126" t="s">
         <v>425</v>
       </c>
       <c r="C92" s="131" t="s">
         <v>534</v>
       </c>
       <c r="D92" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E92" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F92" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G92" s="126" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="93" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="93" spans="1:7" ht="34">
       <c r="A93" s="126">
         <v>90</v>
       </c>
       <c r="B93" s="126" t="s">
         <v>426</v>
       </c>
       <c r="C93" s="126" t="s">
         <v>427</v>
       </c>
       <c r="D93" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E93" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F93" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G93" s="126"/>
     </row>
-    <row r="94" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="94" spans="1:7" ht="34">
       <c r="A94" s="126">
         <v>91</v>
       </c>
       <c r="B94" s="126" t="s">
         <v>428</v>
       </c>
       <c r="C94" s="126" t="s">
         <v>429</v>
       </c>
       <c r="D94" s="126" t="s">
         <v>248</v>
       </c>
       <c r="E94" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F94" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G94" s="126"/>
     </row>
-    <row r="95" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="95" spans="1:7" ht="34">
       <c r="A95" s="126">
         <v>92</v>
       </c>
       <c r="B95" s="126" t="s">
         <v>430</v>
       </c>
       <c r="C95" s="126" t="s">
         <v>431</v>
       </c>
       <c r="D95" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E95" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F95" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G95" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="96" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="96" spans="1:7" ht="34">
       <c r="A96" s="126">
         <v>93</v>
       </c>
       <c r="B96" s="126" t="s">
         <v>432</v>
       </c>
       <c r="C96" s="126" t="s">
         <v>433</v>
       </c>
       <c r="D96" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E96" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F96" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G96" s="126"/>
     </row>
-    <row r="97" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="97" spans="1:7" ht="160">
       <c r="A97" s="126">
         <v>94</v>
       </c>
       <c r="B97" s="126" t="s">
         <v>434</v>
       </c>
       <c r="C97" s="131" t="s">
         <v>536</v>
       </c>
       <c r="D97" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E97" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F97" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G97" s="126" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="98" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="98" spans="1:7" ht="176">
       <c r="A98" s="126">
         <v>95</v>
       </c>
       <c r="B98" s="126" t="s">
         <v>435</v>
       </c>
       <c r="C98" s="131" t="s">
         <v>538</v>
       </c>
       <c r="D98" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E98" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F98" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G98" s="126" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="99" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="99" spans="1:7" ht="176">
       <c r="A99" s="126">
         <v>96</v>
       </c>
       <c r="B99" s="126" t="s">
         <v>436</v>
       </c>
       <c r="C99" s="131" t="s">
         <v>540</v>
       </c>
       <c r="D99" s="126" t="s">
         <v>273</v>
       </c>
       <c r="E99" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F99" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G99" s="126" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="100" spans="1:7" ht="192" x14ac:dyDescent="0.2">
+    <row r="100" spans="1:7" ht="192">
       <c r="A100" s="126">
         <v>97</v>
       </c>
       <c r="B100" s="126" t="s">
         <v>437</v>
       </c>
       <c r="C100" s="131" t="s">
         <v>542</v>
       </c>
       <c r="D100" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E100" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F100" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G100" s="126" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="101" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="101" spans="1:7" ht="160">
       <c r="A101" s="126">
         <v>98</v>
       </c>
       <c r="B101" s="126" t="s">
         <v>438</v>
       </c>
       <c r="C101" s="131" t="s">
         <v>544</v>
       </c>
       <c r="D101" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E101" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F101" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G101" s="126" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="102" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="102" spans="1:7" ht="160">
       <c r="A102" s="126">
         <v>99</v>
       </c>
       <c r="B102" s="126" t="s">
         <v>439</v>
       </c>
       <c r="C102" s="131" t="s">
         <v>546</v>
       </c>
       <c r="D102" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E102" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F102" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G102" s="126" t="s">
         <v>547</v>
       </c>
     </row>
-    <row r="103" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="103" spans="1:7" ht="34">
       <c r="A103" s="126">
         <v>101</v>
       </c>
       <c r="B103" s="126" t="s">
         <v>440</v>
       </c>
       <c r="C103" s="126" t="s">
         <v>441</v>
       </c>
       <c r="D103" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E103" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F103" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G103" s="126" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="104" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="104" spans="1:7" ht="34">
       <c r="A104" s="126">
         <v>102</v>
       </c>
       <c r="B104" s="126" t="s">
         <v>442</v>
       </c>
       <c r="C104" s="126" t="s">
         <v>443</v>
       </c>
       <c r="D104" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E104" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F104" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G104" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="105" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="105" spans="1:7" ht="160">
       <c r="A105" s="126">
         <v>103</v>
       </c>
       <c r="B105" s="126" t="s">
         <v>444</v>
       </c>
       <c r="C105" s="131" t="s">
         <v>549</v>
       </c>
       <c r="D105" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E105" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F105" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G105" s="126" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="106" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="106" spans="1:7" ht="34">
       <c r="A106" s="126">
         <v>104</v>
       </c>
       <c r="B106" s="126" t="s">
         <v>445</v>
       </c>
       <c r="C106" s="126" t="s">
         <v>446</v>
       </c>
       <c r="D106" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E106" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F106" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G106" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="107" spans="1:7" ht="85" x14ac:dyDescent="0.2">
+    <row r="107" spans="1:7" ht="85">
       <c r="A107" s="126">
         <v>105</v>
       </c>
       <c r="B107" s="126" t="s">
         <v>447</v>
       </c>
       <c r="C107" s="126" t="s">
         <v>448</v>
       </c>
       <c r="D107" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E107" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F107" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G107" s="126" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="108" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="108" spans="1:7" ht="160">
       <c r="A108" s="126">
         <v>106</v>
       </c>
       <c r="B108" s="126" t="s">
         <v>449</v>
       </c>
       <c r="C108" s="131" t="s">
         <v>552</v>
       </c>
       <c r="D108" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E108" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F108" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G108" s="126" t="s">
         <v>553</v>
       </c>
     </row>
-    <row r="109" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="109" spans="1:7" ht="34">
       <c r="A109" s="126">
         <v>107</v>
       </c>
       <c r="B109" s="126" t="s">
         <v>450</v>
       </c>
       <c r="C109" s="126" t="s">
         <v>451</v>
       </c>
       <c r="D109" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E109" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F109" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G109" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="110" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="110" spans="1:7" ht="34">
       <c r="A110" s="126">
         <v>108</v>
       </c>
       <c r="B110" s="126" t="s">
         <v>452</v>
       </c>
       <c r="C110" s="126" t="s">
         <v>453</v>
       </c>
       <c r="D110" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E110" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F110" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G110" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="111" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="111" spans="1:7" ht="34">
       <c r="A111" s="126">
         <v>109</v>
       </c>
       <c r="B111" s="126" t="s">
         <v>454</v>
       </c>
       <c r="C111" s="126" t="s">
         <v>455</v>
       </c>
       <c r="D111" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E111" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F111" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G111" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="112" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="112" spans="1:7" ht="34">
       <c r="A112" s="126">
         <v>110</v>
       </c>
       <c r="B112" s="126" t="s">
         <v>456</v>
       </c>
       <c r="C112" s="126" t="s">
         <v>457</v>
       </c>
       <c r="D112" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E112" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F112" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G112" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="113" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="113" spans="1:7" ht="34">
       <c r="A113" s="126">
         <v>111</v>
       </c>
       <c r="B113" s="126" t="s">
         <v>458</v>
       </c>
       <c r="C113" s="126" t="s">
         <v>459</v>
       </c>
       <c r="D113" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E113" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F113" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G113" s="126" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="114" spans="1:7" ht="160" x14ac:dyDescent="0.2">
+    <row r="114" spans="1:7" ht="160">
       <c r="A114" s="126">
         <v>112</v>
       </c>
       <c r="B114" s="126" t="s">
         <v>460</v>
       </c>
       <c r="C114" s="131" t="s">
         <v>554</v>
       </c>
       <c r="D114" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E114" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F114" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G114" s="126" t="s">
         <v>555</v>
       </c>
     </row>
-    <row r="115" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="115" spans="1:7" ht="34">
       <c r="A115" s="126">
         <v>113</v>
       </c>
       <c r="B115" s="126" t="s">
         <v>461</v>
       </c>
       <c r="C115" s="126" t="s">
         <v>462</v>
       </c>
       <c r="D115" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E115" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F115" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G115" s="126" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="116" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="116" spans="1:7" ht="34">
       <c r="A116" s="126">
         <v>114</v>
       </c>
       <c r="B116" s="126" t="s">
         <v>463</v>
       </c>
       <c r="C116" s="126" t="s">
         <v>464</v>
       </c>
       <c r="D116" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E116" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F116" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G116" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="117" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="117" spans="1:7" ht="34">
       <c r="A117" s="126">
         <v>115</v>
       </c>
       <c r="B117" s="126" t="s">
         <v>465</v>
       </c>
       <c r="C117" s="126" t="s">
         <v>466</v>
       </c>
       <c r="D117" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E117" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F117" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G117" s="126" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="118" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="118" spans="1:7" ht="34">
       <c r="A118" s="126">
         <v>116</v>
       </c>
       <c r="B118" s="126" t="s">
         <v>467</v>
       </c>
       <c r="C118" s="126" t="s">
         <v>468</v>
       </c>
       <c r="D118" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E118" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F118" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G118" s="126" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="119" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="119" spans="1:7" ht="34">
       <c r="A119" s="126">
         <v>117</v>
       </c>
       <c r="B119" s="126" t="s">
         <v>469</v>
       </c>
       <c r="C119" s="126" t="s">
         <v>470</v>
       </c>
       <c r="D119" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E119" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F119" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G119" s="126" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="120" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="120" spans="1:7" ht="34">
       <c r="A120" s="126">
         <v>118</v>
       </c>
       <c r="B120" s="126" t="s">
         <v>471</v>
       </c>
       <c r="C120" s="126" t="s">
         <v>472</v>
       </c>
       <c r="D120" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E120" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F120" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G120" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="121" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="121" spans="1:7" ht="34">
       <c r="A121" s="126">
         <v>119</v>
       </c>
       <c r="B121" s="126" t="s">
         <v>473</v>
       </c>
       <c r="C121" s="126" t="s">
         <v>474</v>
       </c>
       <c r="D121" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E121" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F121" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G121" s="126" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="122" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="122" spans="1:7" ht="176">
       <c r="A122" s="126">
         <v>120</v>
       </c>
       <c r="B122" s="126" t="s">
         <v>475</v>
       </c>
       <c r="C122" s="131" t="s">
         <v>556</v>
       </c>
       <c r="D122" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E122" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F122" s="126" t="s">
         <v>256</v>
       </c>
       <c r="G122" s="126" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="123" spans="1:7" ht="176" x14ac:dyDescent="0.2">
+    <row r="123" spans="1:7" ht="176">
       <c r="A123" s="126">
         <v>121</v>
       </c>
       <c r="B123" s="126" t="s">
         <v>476</v>
       </c>
       <c r="C123" s="131" t="s">
         <v>558</v>
       </c>
       <c r="D123" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E123" s="126" t="s">
         <v>234</v>
       </c>
       <c r="F123" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G123" s="126" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="124" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="124" spans="1:7" ht="34">
       <c r="A124" s="126">
         <v>122</v>
       </c>
       <c r="B124" s="126" t="s">
         <v>477</v>
       </c>
       <c r="C124" s="126" t="s">
         <v>478</v>
       </c>
       <c r="D124" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E124" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F124" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G124" s="126"/>
     </row>
-    <row r="125" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="125" spans="1:7" ht="34">
       <c r="A125" s="126">
         <v>123</v>
       </c>
       <c r="B125" s="126" t="s">
         <v>479</v>
       </c>
       <c r="C125" s="126" t="s">
         <v>480</v>
       </c>
       <c r="D125" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E125" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F125" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G125" s="126" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="126" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="126" spans="1:7" ht="34">
       <c r="A126" s="126">
         <v>124</v>
       </c>
       <c r="B126" s="126" t="s">
         <v>481</v>
       </c>
       <c r="C126" s="126" t="s">
         <v>482</v>
       </c>
       <c r="D126" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E126" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F126" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G126" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="127" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="127" spans="1:7" ht="34">
       <c r="A127" s="126">
         <v>125</v>
       </c>
       <c r="B127" s="126" t="s">
         <v>483</v>
       </c>
       <c r="C127" s="126" t="s">
         <v>484</v>
       </c>
       <c r="D127" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E127" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F127" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G127" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="128" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="128" spans="1:7" ht="34">
       <c r="A128" s="126">
         <v>126</v>
       </c>
       <c r="B128" s="126" t="s">
         <v>485</v>
       </c>
       <c r="C128" s="126" t="s">
         <v>486</v>
       </c>
       <c r="D128" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E128" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F128" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G128" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="129" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="129" spans="1:7" ht="34">
       <c r="A129" s="126">
         <v>127</v>
       </c>
       <c r="B129" s="126" t="s">
         <v>487</v>
       </c>
       <c r="C129" s="126" t="s">
         <v>488</v>
       </c>
       <c r="D129" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E129" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F129" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G129" s="126" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="130" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="130" spans="1:7" ht="34">
       <c r="A130" s="126">
         <v>128</v>
       </c>
       <c r="B130" s="126" t="s">
         <v>490</v>
       </c>
       <c r="C130" s="126" t="s">
         <v>491</v>
       </c>
       <c r="D130" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E130" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F130" s="126" t="s">
         <v>235</v>
       </c>
       <c r="G130" s="126" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="131" spans="1:7" ht="51" x14ac:dyDescent="0.2">
+    <row r="131" spans="1:7" ht="51">
       <c r="A131" s="126">
         <v>129</v>
       </c>
       <c r="B131" s="126" t="s">
         <v>492</v>
       </c>
       <c r="C131" s="126" t="s">
         <v>493</v>
       </c>
       <c r="D131" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E131" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F131" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G131" s="126" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="132" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="132" spans="1:7" ht="34">
       <c r="A132" s="126">
         <v>130</v>
       </c>
       <c r="B132" s="126" t="s">
         <v>494</v>
       </c>
       <c r="C132" s="126" t="s">
         <v>495</v>
       </c>
       <c r="D132" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E132" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F132" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G132" s="126" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="133" spans="1:7" ht="34" x14ac:dyDescent="0.2">
+    <row r="133" spans="1:7" ht="34">
       <c r="A133" s="126">
         <v>131</v>
       </c>
       <c r="B133" s="126" t="s">
         <v>496</v>
       </c>
       <c r="C133" s="126" t="s">
         <v>497</v>
       </c>
       <c r="D133" s="126" t="s">
         <v>233</v>
       </c>
       <c r="E133" s="126" t="s">
         <v>238</v>
       </c>
       <c r="F133" s="126" t="s">
         <v>246</v>
       </c>
       <c r="G133" s="126" t="s">
         <v>548</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
@@ -7516,5288 +13231,66 @@
     <hyperlink ref="C67" r:id="rId19" display="https://kad.arbitr.ru/Document/Pdf/99e4555c-4b41-4c0b-8c0a-de7289f213c8/1df060bf-a4d6-4cd9-a0a4-bdc5fc286a0f/A40-54109-2019_20190731_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
     <hyperlink ref="C82" r:id="rId20" display="https://kad.arbitr.ru/Card/24f9f918-e484-4a24-b366-4ef87869c282" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
     <hyperlink ref="C83" r:id="rId21" display="https://kad.arbitr.ru/Document/Pdf/1a30ae40-9269-482a-afab-040d3ea22946/04edcab8-a340-461e-aed5-f1367f45116f/A40-195735-2019_20190912_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
     <hyperlink ref="C86" r:id="rId22" display="https://kad.arbitr.ru/Document/Pdf/7ac40dac-be89-499c-a6b9-bd12f69de0b4/d98defbe-354b-44c0-8d94-c6996015bf9c/A40-116244-2019_20191004_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
     <hyperlink ref="C87" r:id="rId23" display="https://kad.arbitr.ru/Document/Pdf/c6b7f9bd-455c-452b-8212-938a945f0318/dc67e61d-a420-442e-b89d-52b8f04ededa/A40-173587-2019_20191001_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
     <hyperlink ref="C88" r:id="rId24" display="https://kad.arbitr.ru/Document/Pdf/60241113-4225-42dc-aad0-e4a357d4633b/46d3be55-bd6b-46f1-a71d-8a70e8db7de8/A40-202931-2019_20191003_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
     <hyperlink ref="C89" r:id="rId25" display="https://kad.arbitr.ru/Document/Pdf/bc56a07e-531e-4440-95c4-3fc7351a4421/37d04909-5f24-45df-be07-07ea551c3ee9/A40-209710-2019_20191007_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
     <hyperlink ref="C92" r:id="rId26" display="https://kad.arbitr.ru/Document/Pdf/f302be67-596d-41e8-b637-1351e86fa3df/bad22c78-7b1e-49e6-b160-706339c12392/A40-216243-2019_20191022_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
     <hyperlink ref="C97" r:id="rId27" display="https://kad.arbitr.ru/Document/Pdf/351ee495-d0dd-4773-b52d-cbd6cdd22489/af7788f0-547a-4f96-a4f8-b7b64b518455/A40-164781-2019_20191029_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
     <hyperlink ref="C98" r:id="rId28" display="https://kad.arbitr.ru/Document/Pdf/1fc9fb76-66b3-4d02-88b7-7b9d5297dc0d/314a5e78-e6ea-404d-a1ec-1f9891bd07d9/A40-3755-2019_20191120_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
     <hyperlink ref="C99" r:id="rId29" display="https://kad.arbitr.ru/Document/Pdf/edc97350-75cf-49ac-89c3-95624194fb8f/6da8df40-7439-4811-b498-530c1e93c353/A40-212394-2019_20191029_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
     <hyperlink ref="C100" r:id="rId30" display="https://kad.arbitr.ru/Document/Pdf/897609cc-f2c6-4de7-948c-999c67747a1a/a2dd9e98-824b-493f-a166-b5cadced0e2c/A40-231245-2019_20191122_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
     <hyperlink ref="C101" r:id="rId31" display="https://kad.arbitr.ru/Document/Pdf/306a0333-f944-413f-b0fe-d00ed423fff8/10a428f4-55d5-42a3-bacc-068b28265598/A40-205873-2019_20191113_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
     <hyperlink ref="C102" r:id="rId32" display="https://kad.arbitr.ru/Document/Pdf/e16fd034-ab3d-44c2-92bd-9cd6f362d9f8/89de926b-64ff-4758-a656-3629414bc0a7/A40-263883-2019_20191118_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
     <hyperlink ref="C105" r:id="rId33" display="https://kad.arbitr.ru/Document/Pdf/c1d661a9-89a5-492c-9563-293c75f6391b/0f4a563a-ea3a-44da-922b-eea6ada8cee3/A40-238137-2019_20191120_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
     <hyperlink ref="C108" r:id="rId34" display="https://kad.arbitr.ru/Document/Pdf/c5dd4b5e-41c9-4406-821a-2d67216eb54f/5526f0ae-876f-4171-b5df-09278e3a6d39/A40-242502-2019_20191121_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
     <hyperlink ref="C114" r:id="rId35" display="https://kad.arbitr.ru/Document/Pdf/2a1a321e-b4f6-4bbc-b1b1-e0d25122d22b/949b40f5-51f0-4ea0-8e6c-03213d83503d/A40-282394-2019_20191205_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
     <hyperlink ref="C122" r:id="rId36" display="https://kad.arbitr.ru/Document/Pdf/9684d42c-f69e-4106-9dc3-a80ae1ccb35b/6820ddb3-2568-4e02-8b16-49e604e10484/A40-272663-2019_20191212_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
     <hyperlink ref="C123" r:id="rId37" display="https://kad.arbitr.ru/Document/Pdf/072c71ef-6912-4265-8ca8-aa8f47d67857/08b15eb4-8a41-42de-9fa0-8262dea5767b/A40-290361-2019_20191216_Reshenija_i_postanovlenija.pdf?isAddStamp=True" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId38"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5220 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="7" baseType="lpstr">
+      <vt:lpstr>2026 ЮЛ и ФЛ</vt:lpstr>
+      <vt:lpstr>2025 ЮЛ и ФЛ</vt:lpstr>
+      <vt:lpstr>2024 ЮЛ и ФЛ</vt:lpstr>
+      <vt:lpstr>2023 ЮЛ</vt:lpstr>
+      <vt:lpstr>2022 ЮЛ</vt:lpstr>
+      <vt:lpstr>2020 г. Споры на стороне гос ор</vt:lpstr>
       <vt:lpstr>2019 г. Споры на стороне гос ор</vt:lpstr>
-      <vt:lpstr>2020 г. Споры на стороне гос ор</vt:lpstr>
-[...4 lines deleted...]
-      <vt:lpstr>2026 ЮЛ и ФЛ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Меденцева Анна Александровна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>