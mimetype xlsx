--- v1 (2026-07-14)
+++ v2 (2026-10-12)
@@ -12,84 +12,87 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/metadata" ContentType="application/binary"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="10414"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/admin/Desktop/ИП/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3A2F0470-7511-7641-8C76-0C7608BD3EA3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8B695C36-4DBD-DE4F-A2A3-3328F2D32F0C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="720" windowWidth="29400" windowHeight="18400" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="740" windowWidth="22740" windowHeight="17600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="2026 ЮЛ и ФЛ" sheetId="7" r:id="rId1"/>
     <sheet name="2025 ЮЛ и ФЛ" sheetId="6" r:id="rId2"/>
     <sheet name="2024 ЮЛ и ФЛ" sheetId="5" r:id="rId3"/>
     <sheet name="2023 ЮЛ" sheetId="2" r:id="rId4"/>
     <sheet name="2022 ЮЛ" sheetId="1" r:id="rId5"/>
     <sheet name="2020 г. Споры на стороне гос ор" sheetId="4" r:id="rId6"/>
     <sheet name="2019 г. Споры на стороне гос ор" sheetId="3" r:id="rId7"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'2026 ЮЛ и ФЛ'!$A$1:$F$27</definedName>
+  </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext uri="GoogleSheetsCustomDataVersion2">
       <go:sheetsCustomData xmlns:go="http://customooxmlschemas.google.com/" r:id="rId8" roundtripDataChecksum="wJuXLFysM45EsqwpJvsR9UDegAOuFMgz34uabhVHrtk="/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1492" uniqueCount="798">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1502" uniqueCount="805">
   <si>
     <t>отчет по судебной защите ЛТ/ЛТС/ТДЛТ/ЖДРМ:  итого: успешная судебная защита на общую сумму 88 947 997 с наростающим итогом</t>
   </si>
   <si>
     <t xml:space="preserve"> итого: успешная судебная защита на общую сумму 88 947 997 с наростающим итогом</t>
   </si>
   <si>
     <t>январь: успешная судебная защита на общую сумму 4 750 235,65 руб.</t>
   </si>
   <si>
     <t>13.01.2022 15:00 зал 7 каб.201</t>
   </si>
   <si>
     <t>А40-151920/2021 9ААС</t>
   </si>
   <si>
     <t>АО "ЛП ТРАНС"</t>
   </si>
   <si>
     <t xml:space="preserve">АО "ЖЕЛДОРРЕММАШ" </t>
   </si>
   <si>
     <t>ТАТАРСКАЯ / аппел.</t>
   </si>
   <si>
@@ -2792,109 +2795,91 @@
   <si>
     <t>А40-107003/2026</t>
   </si>
   <si>
     <t xml:space="preserve">Арбитражный суд города Москвы </t>
   </si>
   <si>
     <t>https://kad.arbitr.ru/Card/24d7c53c-4db3-4f9f-875e-cb1c47d91241</t>
   </si>
   <si>
     <t>А40-121480/2026</t>
   </si>
   <si>
     <t>https://kad.arbitr.ru/Card/d969be19-715d-4cca-bff3-1f5f4b26f80b</t>
   </si>
   <si>
     <t>https://kad.arbitr.ru/Card/4d681ef2-c0fa-416d-ad7c-4757694b591f</t>
   </si>
   <si>
     <t xml:space="preserve">2-14-2603/26 </t>
   </si>
   <si>
     <t xml:space="preserve">Мировой судья судебного участка №3 Сургутского судебного района города окружного значения сургута Ханты-Мансийского автономного округа Югры </t>
   </si>
   <si>
-    <t>https://mirsud86.ru/search?courtAlias=14&amp;caseNumber=&amp;uid=&amp;participant=&amp;caseDateFrom=&amp;caseDateTo=&amp;codex=&amp;caseFinalDateFrom=&amp;caseFinalDateTo=&amp;caseLegalForceDateFrom=&amp;caseLegalForceDateTo=&amp;documentText=</t>
-[...1 lines deleted...]
-  <si>
     <t>А40-50840/2026</t>
   </si>
   <si>
     <t>https://mkad.arbitr.ru/Kad/Card/6f2a544a-b9b4-4c18-b748-d6b59c6912a7</t>
   </si>
   <si>
     <t>А40-50978/2026</t>
   </si>
   <si>
     <t>https://mkad.arbitr.ru/Kad/Card/65bce4fd-db25-4afb-8cee-53ac4736fcd4</t>
   </si>
   <si>
     <t xml:space="preserve">2-3094/2026 ~ М-1105/2026 </t>
   </si>
   <si>
     <t>https://vidnoe--mo.sudrf.ru/modules.php?name=sud_delo</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">о взыскании по договору оказания услуг (ведение бизнеса на маркетплейсах). </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Удовлетворен</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">о взыскании по договору оказания услуг (ведение бизнеса на маркетплейсах). </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color rgb="FF000000"/>
-        <rFont val="Times New Roman"/>
-[...13 lines deleted...]
-        <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Удовлетворен</t>
     </r>
   </si>
   <si>
     <t>02-3504/2025 ∼ М-1170/2025</t>
   </si>
   <si>
     <t>Клиент в чьих интересах осуществлена защита</t>
   </si>
   <si>
     <t>https://mos-gorsud.ru/rs/ostankinskij/services/cases/civil/details/4f24dcd0-18f7-11f0-a4ca-b5b985c17ff5?participant=%D0%BD%D0%B5%D0%BA%D1%80%D0%B0%D1%81%D0%BE%D0%B2%D0%B0</t>
   </si>
   <si>
     <t>Останкинский районный суд Москвы</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">о взыскании задолженности по договору оказания услуг (авитолог). </t>
     </r>
     <r>
       <rPr>
         <b/>
@@ -3055,50 +3040,113 @@
         <family val="1"/>
       </rPr>
       <t>Иск удовлетворен</t>
     </r>
   </si>
   <si>
     <r>
       <t xml:space="preserve">о взыскании денежных средств с бывшего работника организации. </t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Times New Roman"/>
         <family val="1"/>
       </rPr>
       <t>Удовлетворен</t>
     </r>
   </si>
   <si>
     <t>Выборгский районный суд города Санкт-Петербурга</t>
   </si>
   <si>
     <t>https://web.archive.org/web/20230401104548/http://vbr.spb.sudrf.ru/</t>
+  </si>
+  <si>
+    <t>https://mirsud86.ru/58/cases/civil/details/fd30de1c-2d01-44bb-9923-1319bc05a337?caseNumber=2-14-2603/26</t>
+  </si>
+  <si>
+    <t>2-2802/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о взыскании неосновательного обогащения. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Отменили заочное решение, в иске отказано</t>
+    </r>
+  </si>
+  <si>
+    <t>https://serpuhov.mo.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=1262331551&amp;case_uid=8f7623da-74de-4d52-8e89-66e1228c61fd&amp;delo_id=1540005</t>
+  </si>
+  <si>
+    <t>02-2713/2026</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о защите прав потребителей - из договоров в сфере торговли, услуг, выполнения работ. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Удовлетворен</t>
+    </r>
+  </si>
+  <si>
+    <t>https://mos-gorsud.ru/rs/lyublinskij/services/cases/civil/details/df892721-124f-11f1-94b1-4309545d610b?participant=%D0%A4%D0%B5%D0%BD%D0%BE%D0%B3%D0%B5%D0%BD%D0%BE%D0%B2%D0%B0</t>
+  </si>
+  <si>
+    <t>Люблинский районный суд</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">о взыскании денежных средств ЖСК с жилищника в размере 184 235,20 руб. </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <rFont val="Times New Roman"/>
+        <family val="1"/>
+      </rPr>
+      <t>Удовлетворен</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="70">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="7"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
@@ -4753,116 +4801,116 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mkad.arbitr.ru/Kad/Card/6f2a544a-b9b4-4c18-b748-d6b59c6912a7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/simonovskij/services/cases/civil/details/9b67b081-21e4-11f1-b58b-2fcc2d92a519?participant=%D0%BA%D0%BE%D1%88%D0%B5%D0%BB%D1%8C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/dorogomilovskij/services/cases/civil/details/facb99d0-c071-11f0-8b34-f54c6cb5a9a9?participant=%D0%BC%D0%B5%D0%B9%D0%B5%D1%80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20230401104548/http:/vbr.spb.sudrf.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirsud86.ru/search?courtAlias=14&amp;caseNumber=&amp;uid=&amp;participant=&amp;caseDateFrom=&amp;caseDateTo=&amp;codex=&amp;caseFinalDateFrom=&amp;caseFinalDateTo=&amp;caseLegalForceDateFrom=&amp;caseLegalForceDateTo=&amp;documentText=" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serpuhov--mo.sudrf.ru/modules.php?name=sud_delo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/129ebc48-b1f2-4ef8-9a9f-370584c1077a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/ostankinskij/services/cases/civil/details/4f24dcd0-18f7-11f0-a4ca-b5b985c17ff5?participant=%D0%BD%D0%B5%D0%BA%D1%80%D0%B0%D1%81%D0%BE%D0%B2%D0%B0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-sud.ru/97/cases/admin/details/4a007687-2fda-4bfe-b080-26660f0fa9c2?caseNumber=05-0537/97/26" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/presnenskij/services/cases/civil/details/df068ec1-8a49-11f0-9270-5b42dccdb07b?caseNumber=02-12012/2025+&#8764;+&#1052;-8961/2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d681ef2-c0fa-416d-ad7c-4757694b591f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vidnoe--mo.sudrf.ru/modules.php?name=sud_delo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d969be19-715d-4cca-bff3-1f5f4b26f80b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/kuzminskij/services/cases/civil/details/067827a0-f037-11ef-baae-23ddc8a4e5d7?caseNumber=%D0%9C-0770/2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/kuzminskij/services/cases/civil/details/55dc1150-76d6-11f0-8bd0-fda09370a3fb?participant=%D0%90%D0%BB%D0%B8%D0%BA%D0%BF%D0%B5%D1%80%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24d7c53c-4db3-4f9f-875e-cb1c47d91241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mkad.arbitr.ru/Kad/Card/65bce4fd-db25-4afb-8cee-53ac4736fcd4" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mkad.arbitr.ru/Kad/Card/6f2a544a-b9b4-4c18-b748-d6b59c6912a7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/simonovskij/services/cases/civil/details/9b67b081-21e4-11f1-b58b-2fcc2d92a519?participant=%D0%BA%D0%BE%D1%88%D0%B5%D0%BB%D1%8C" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/dorogomilovskij/services/cases/civil/details/facb99d0-c071-11f0-8b34-f54c6cb5a9a9?participant=%D0%BC%D0%B5%D0%B9%D0%B5%D1%80" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://web.archive.org/web/20230401104548/http:/vbr.spb.sudrf.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mirsud86.ru/58/cases/civil/details/fd30de1c-2d01-44bb-9923-1319bc05a337?caseNumber=2-14-2603/26" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serpuhov--mo.sudrf.ru/modules.php?name=sud_delo" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/129ebc48-b1f2-4ef8-9a9f-370584c1077a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/ostankinskij/services/cases/civil/details/4f24dcd0-18f7-11f0-a4ca-b5b985c17ff5?participant=%D0%BD%D0%B5%D0%BA%D1%80%D0%B0%D1%81%D0%BE%D0%B2%D0%B0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-sud.ru/97/cases/admin/details/4a007687-2fda-4bfe-b080-26660f0fa9c2?caseNumber=05-0537/97/26" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/presnenskij/services/cases/civil/details/df068ec1-8a49-11f0-9270-5b42dccdb07b?caseNumber=02-12012/2025+&#8764;+&#1052;-8961/2025" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d681ef2-c0fa-416d-ad7c-4757694b591f" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vidnoe--mo.sudrf.ru/modules.php?name=sud_delo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/lyublinskij/services/cases/civil/details/df892721-124f-11f1-94b1-4309545d610b?participant=%D0%A4%D0%B5%D0%BD%D0%BE%D0%B3%D0%B5%D0%BD%D0%BE%D0%B2%D0%B0" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/d969be19-715d-4cca-bff3-1f5f4b26f80b" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/kuzminskij/services/cases/civil/details/067827a0-f037-11ef-baae-23ddc8a4e5d7?caseNumber=%D0%9C-0770/2025" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/kuzminskij/services/cases/civil/details/55dc1150-76d6-11f0-8bd0-fda09370a3fb?participant=%D0%90%D0%BB%D0%B8%D0%BA%D0%BF%D0%B5%D1%80%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24d7c53c-4db3-4f9f-875e-cb1c47d91241" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mkad.arbitr.ru/Kad/Card/65bce4fd-db25-4afb-8cee-53ac4736fcd4" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://serpuhov.mo.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=1262331551&amp;case_uid=8f7623da-74de-4d52-8e89-66e1228c61fd&amp;delo_id=1540005" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nikulinskij/services/cases/civil/details/9808b241-d4c4-11ef-8dd6-c5cae3be0b9c?caseNumber=02-3639/2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/4d681ef2-c0fa-416d-ad7c-4757694b591f" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://155.mo.msudrf.ru/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/dorogomilovskij/services/cases/civil/details/559b7e50-2141-11f0-beb2-8552ccb6e62a?participant=&#1052;&#1077;&#1081;&#1077;&#1088;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-sud.ru/195/cases/civil/details/d4fa873d-dd3b-4783-8eb0-547d8ad0feba?participants=&#1057;&#1091;&#1093;&#1086;&#1074;&#1072;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://noginsk--mo.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=1047447363&amp;case_uid=4baf2b3e-9e1d-47b9-9e34-f0fab2ae5794&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnogvardeisky--blg.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=239072609&amp;case_uid=12bf5502-9333-4b74-8d26-b3066fc7fa3b&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/5b57c2f1-924d-11ef-b973-c1ec4ea68722?participant=%D0%B3%D0%BE%D1%80%D0%B1%D1%83%D0%BD%D1%86%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/tverskoj/services/cases/kas/details/9aa67f71-9f8e-11ef-ae61-5d36ad68d6cf?participant=&#1053;&#1086;&#1079;&#1080;&#1084;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralcourt--oms.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=302035331&amp;case_uid=62295e19-b1d2-4b86-89f2-36fdd6b738c3&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/d367ee91-e546-11ef-8c54-abde22c65ff5?participant=%D0%92%D0%B0%D1%81%D0%B8%D0%BB%D1%8C%D0%B5%D0%B2+%D0%9C.%D0%92." TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/e2fa5b51-d1c7-11ef-b359-9b7997558c2c?participant=&#1046;&#1072;&#1088;&#1082;&#1086;&#1074;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/00f22191-0492-11f0-9477-07b9cc04f7b0?participant=%D0%BC%D0%B5%D0%B9%D0%B5%D1%80" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/zyuzinskij/services/cases/appeal-civil/details/3d0ac8c1-4dbd-11f0-a479-613b894bac72?participant=%D0%B6%D0%B0%D1%80%D0%BA%D0%BE%D0%B2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/nagatinskij/services/cases/civil/details/bc1fd2b1-ed30-11ef-8029-eb24a35401a8?caseNumber=02-3970/2025" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odintsovo--mo.sudrf.ru/modules.php?name=sud_delo&amp;srv_num=1&amp;name_op=case&amp;case_id=883981384&amp;case_uid=7d99ecf2-aa8a-47a8-af37-17584085e817&amp;delo_id=1540005&amp;new=" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/45222c37-fddc-425e-b3fd-f8ccf9368a2c" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/lefortovskij/services/cases/civil/details/f6ba99d1-e79d-11ee-aff1-3d0e14eeb60f?caseNumber=02-4963/2024%E2%88%BC+%D0%9C-3633/2024" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/91047a66-2028-4821-ab55-e10310e9730a" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/78fa2aac-0c7f-4ccd-8854-328b21a805b2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/nikulinskij/services/cases/civil/details/95bd5bf1-e04e-11ee-ac1b-4562216ce233?caseNumber=02-4272/2024" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://open.mos-gorsud.ru/rs/zyuzinskij/services/cases/civil/details/1f52a481-bc1c-11ee-92bb-6f9abde3abc8?caseNumber=2-2035/202" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/a16ef522-3c86-49f3-b64f-b4415891c115" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://odintsovo--mo.sudrf.ru/modules.php?name=sud_delo&amp;name_op=sf&amp;delo_id=1540005" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/7ce97f14-d765-4d91-bde2-aeda7112f542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/hamovnicheskij/services/cases/civil/details/f8feeb41-c5c1-11ee-9125-bf2ba2dadbe6?caseNumber=2-1449/2024" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/simonovskij/services/cases/civil-exec/details/5dec8720-4b4a-11ef-ac13-49dc0691b00e?caseNumber=13-+1745/2024" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mos-gorsud.ru/rs/shcherbinskij/services/cases/civil/details/eb263b51-2411-11ef-ba31-93a9a1400bbb?participant=&#1047;&#1074;&#1077;&#1088;&#1077;&#1074;&#1072;+&#1083;+&#1085;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.msk.arbitr.ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/e57c5115-b190-4c33-8977-4fd163ff0b93/84a8b0ff-3ec6-4598-b630-ac332bb2c512/A40-301699-2019_20200128_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/1d290e1b-cd41-4159-9206-d7ac20b5377b/78975416-9c50-4db0-ad19-ec03c8b6a13d/A40-299352-2019_20200302_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/ac72cdf0-12ac-4202-aefc-43afad89bb98/dea7de0c-19e5-4389-86c8-b7a4921a7aa2/A40-292515-2019_20200214_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/4b9b7ca3-e24e-450d-a291-f39f91015cc8/51b7928d-98bd-4243-bccb-ad00058246af/A40-178904-2019_20200122_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/38abeaa2-d60c-4f76-be77-58c30f1103f1/5caac7c2-c367-4ff0-a123-4cf78cbc9fa4/A40-987-2020_20200219_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/a74030a3-e588-48e6-a270-2be31f4c450a/f3db2386-3a07-4d16-81ac-8658996d281e/A40-322419-2019_20200204_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/66650eaa-19f0-432b-8001-fad8592d5dc3/712f0ee4-82cd-46e9-8466-7e6cc87ed297/A40-275937-2019_20200129_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/2a8a8a41-0d94-4614-a0fa-e865fb41728e/69d59b28-1a43-4e88-8dbf-66f2b68d714c/A40-35193-2019_20190410_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/9f802315-4161-422d-8cea-6399ff68be93/255a5b03-369a-4666-9b9d-516fed9f6e13/A40-57225-2019_20190708_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/f302be67-596d-41e8-b637-1351e86fa3df/bad22c78-7b1e-49e6-b160-706339c12392/A40-216243-2019_20191022_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/1a30ae40-9269-482a-afab-040d3ea22946/04edcab8-a340-461e-aed5-f1367f45116f/A40-195735-2019_20190912_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/c5dd4b5e-41c9-4406-821a-2d67216eb54f/5526f0ae-876f-4171-b5df-09278e3a6d39/A40-242502-2019_20191121_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/7f5e8558-54fd-4e8b-931e-d5b7b40c2c77/667649ec-cb98-4564-a754-0ea704504724/A40-257255-2018_20190318_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/c7796013-0868-4bc4-88ae-33faea9f93f4/58a5a9f3-9e38-404f-8a4f-7936282677a6/A40-28629-2019_20190403_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/2b8297d9-ce13-4ffa-b155-511aa6e36815" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/bc56a07e-531e-4440-95c4-3fc7351a4421/37d04909-5f24-45df-be07-07ea551c3ee9/A40-209710-2019_20191007_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/c1d661a9-89a5-492c-9563-293c75f6391b/0f4a563a-ea3a-44da-922b-eea6ada8cee3/A40-238137-2019_20191120_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/ffea7612-3bd0-4c49-be1c-0668f625ae51" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/fbba5b4e-3a65-4cca-935b-277205507c3f/673ff79c-d4e1-444c-83f6-c59d148496d6/A40-81401-2019_20190531_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/24f9f918-e484-4a24-b366-4ef87869c282" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/edc97350-75cf-49ac-89c3-95624194fb8f/6da8df40-7439-4811-b498-530c1e93c353/A40-212394-2019_20191029_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Card/c71347d1-6b62-415b-9a09-e27cc0ea7e81" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/ddeeaf17-d856-405c-8ef0-39668c0acb88/4ddfc80b-119b-48fe-bd96-603942885be6/A40-292799-2018_20190314_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/ef5274b0-7116-4147-957f-44069464fd56/7dfbbcb6-deba-4015-b032-6946db9bdd2f/A40-6259-2019_20190404_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/60241113-4225-42dc-aad0-e4a357d4633b/46d3be55-bd6b-46f1-a71d-8a70e8db7de8/A40-202931-2019_20191003_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/e16fd034-ab3d-44c2-92bd-9cd6f362d9f8/89de926b-64ff-4758-a656-3629414bc0a7/A40-263883-2019_20191118_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/072c71ef-6912-4265-8ca8-aa8f47d67857/08b15eb4-8a41-42de-9fa0-8262dea5767b/A40-290361-2019_20191216_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/e5de7568-69fa-4473-99ca-b687a0f648ff/fc10b727-93e8-4479-98b8-63ca4ece5d13/A40-312037-2018_20190228_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/4ef6f683-3edd-462c-ad29-5cb31a66ac28/6110603e-5242-4c85-8bd4-d60902897e74/A40-76020-2019_20190517_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/c6b7f9bd-455c-452b-8212-938a945f0318/dc67e61d-a420-442e-b89d-52b8f04ededa/A40-173587-2019_20191001_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/1fc9fb76-66b3-4d02-88b7-7b9d5297dc0d/314a5e78-e6ea-404d-a1ec-1f9891bd07d9/A40-3755-2019_20191120_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/9684d42c-f69e-4106-9dc3-a80ae1ccb35b/6820ddb3-2568-4e02-8b16-49e604e10484/A40-272663-2019_20191212_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/06804c54-e247-4f9a-be16-d921c0ac13e2/dfe0d174-d87b-4a24-abe2-d093c5c76b07/A40-20754-2019_20190402_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/99e4555c-4b41-4c0b-8c0a-de7289f213c8/1df060bf-a4d6-4cd9-a0a4-bdc5fc286a0f/A40-54109-2019_20190731_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/306a0333-f944-413f-b0fe-d00ed423fff8/10a428f4-55d5-42a3-bacc-068b28265598/A40-205873-2019_20191113_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/14a2e2d1-50e6-4d80-8295-1bc57367787d/44e6e207-282e-4f59-b63a-0d13862fdb17/A40-292512-2018_20190227_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/4f2dc7a6-517a-49fa-8558-9ebe8b51b6bc/ff248260-f61f-4339-833e-e857c1aa351f/A40-17754-2019_20190326_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/b3edc32c-c8fe-4df4-85e4-73deb9d7095a/6bd006ce-fa3c-4d7f-acb8-73b488414f03/A40-317152-2018_20190423_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/7ac40dac-be89-499c-a6b9-bd12f69de0b4/d98defbe-354b-44c0-8d94-c6996015bf9c/A40-116244-2019_20191004_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/351ee495-d0dd-4773-b52d-cbd6cdd22489/af7788f0-547a-4f96-a4f8-b7b64b518455/A40-164781-2019_20191029_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/897609cc-f2c6-4de7-948c-999c67747a1a/a2dd9e98-824b-493f-a166-b5cadced0e2c/A40-231245-2019_20191122_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/2a1a321e-b4f6-4bbc-b1b1-e0d25122d22b/949b40f5-51f0-4ea0-8e6c-03213d83503d/A40-282394-2019_20191205_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/14266426-69ad-4610-9e48-574ebc6e89f6/670b6004-4340-461b-a951-b9825b27b714/A40-294229-2018_20190320_Reshenija_i_postanovlenija.pdf?isAddStamp=True" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://kad.arbitr.ru/Document/Pdf/27720ca3-7933-432e-aa2e-789a70f1b975/dae7ea6c-7dbf-415a-884a-0869ba3b74ce/A40-271992-2018_20190218_Opredelenie.pdf?isAddStamp=True" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{34745773-2817-FD43-8C48-EEF22710BE8C}">
   <dimension ref="A1:F38"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="D30" sqref="D30"/>
+    <sheetView tabSelected="1" topLeftCell="A13" workbookViewId="0">
+      <selection activeCell="D18" sqref="D18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="2" max="2" width="17.1640625" customWidth="1"/>
     <col min="3" max="3" width="21.83203125" customWidth="1"/>
     <col min="4" max="4" width="39.6640625" customWidth="1"/>
     <col min="5" max="6" width="45.33203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="166" t="s">
         <v>751</v>
       </c>
       <c r="B1" s="167"/>
       <c r="C1" s="167"/>
       <c r="D1" s="167"/>
       <c r="E1" s="167"/>
       <c r="F1" s="168"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="169"/>
       <c r="B2" s="170"/>
       <c r="C2" s="170"/>
       <c r="D2" s="170"/>
       <c r="E2" s="170"/>
       <c r="F2" s="171"/>
     </row>
     <row r="3" spans="1:6" ht="51" customHeight="1">
       <c r="A3" s="147" t="s">
         <v>225</v>
       </c>
       <c r="B3" s="148" t="s">
         <v>227</v>
       </c>
       <c r="C3" s="148" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="D3" s="148" t="s">
         <v>231</v>
       </c>
       <c r="E3" s="148" t="s">
         <v>589</v>
       </c>
       <c r="F3" s="149" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="64">
       <c r="A4" s="146">
         <v>1</v>
       </c>
       <c r="B4" s="146" t="s">
         <v>725</v>
       </c>
       <c r="C4" s="141" t="s">
         <v>591</v>
       </c>
       <c r="D4" s="146" t="s">
         <v>728</v>
       </c>
       <c r="E4" s="145" t="s">
@@ -4921,454 +4969,478 @@
       </c>
       <c r="C7" s="141" t="s">
         <v>591</v>
       </c>
       <c r="D7" s="146" t="s">
         <v>736</v>
       </c>
       <c r="E7" s="145" t="s">
         <v>739</v>
       </c>
       <c r="F7" s="146" t="s">
         <v>740</v>
       </c>
     </row>
     <row r="8" spans="1:6" ht="96">
       <c r="A8" s="146">
         <v>5</v>
       </c>
       <c r="B8" s="146" t="s">
         <v>741</v>
       </c>
       <c r="C8" s="146" t="s">
         <v>748</v>
       </c>
       <c r="D8" s="146" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E8" s="145" t="s">
         <v>749</v>
       </c>
       <c r="F8" s="146" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="96">
       <c r="A9" s="146">
         <v>6</v>
       </c>
       <c r="B9" s="146" t="s">
         <v>742</v>
       </c>
       <c r="C9" s="146" t="s">
         <v>748</v>
       </c>
       <c r="D9" s="146" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E9" s="145" t="s">
         <v>749</v>
       </c>
       <c r="F9" s="146" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="96">
       <c r="A10" s="146">
         <v>7</v>
       </c>
       <c r="B10" s="146" t="s">
         <v>743</v>
       </c>
       <c r="C10" s="146" t="s">
         <v>748</v>
       </c>
       <c r="D10" s="146" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E10" s="145" t="s">
         <v>749</v>
       </c>
       <c r="F10" s="146" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="11" spans="1:6" ht="96">
       <c r="A11" s="146">
         <v>8</v>
       </c>
       <c r="B11" s="146" t="s">
         <v>744</v>
       </c>
       <c r="C11" s="146" t="s">
         <v>748</v>
       </c>
       <c r="D11" s="146" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E11" s="145" t="s">
         <v>749</v>
       </c>
       <c r="F11" s="146" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="12" spans="1:6" ht="96">
       <c r="A12" s="146">
         <v>9</v>
       </c>
       <c r="B12" s="146" t="s">
         <v>745</v>
       </c>
       <c r="C12" s="146" t="s">
         <v>748</v>
       </c>
       <c r="D12" s="146" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E12" s="145" t="s">
         <v>749</v>
       </c>
       <c r="F12" s="146" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="13" spans="1:6" ht="96">
       <c r="A13" s="146">
         <v>10</v>
       </c>
       <c r="B13" s="146" t="s">
         <v>746</v>
       </c>
       <c r="C13" s="146" t="s">
         <v>748</v>
       </c>
       <c r="D13" s="146" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E13" s="145" t="s">
         <v>749</v>
       </c>
       <c r="F13" s="146" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="14" spans="1:6" ht="96">
       <c r="A14" s="146">
         <v>11</v>
       </c>
       <c r="B14" s="146" t="s">
         <v>747</v>
       </c>
       <c r="C14" s="146" t="s">
         <v>748</v>
       </c>
       <c r="D14" s="146" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="E14" s="145" t="s">
         <v>749</v>
       </c>
       <c r="F14" s="146" t="s">
         <v>750</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="32">
+    <row r="15" spans="1:6" ht="45">
       <c r="A15" s="146">
         <v>12</v>
       </c>
       <c r="B15" s="146" t="s">
         <v>752</v>
       </c>
       <c r="C15" s="146" t="s">
         <v>591</v>
       </c>
       <c r="D15" s="146" t="s">
-        <v>769</v>
+        <v>804</v>
       </c>
       <c r="E15" s="145" t="s">
         <v>754</v>
       </c>
       <c r="F15" s="146" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="16" spans="1:6" ht="45">
       <c r="A16" s="146">
         <v>13</v>
       </c>
       <c r="B16" s="146" t="s">
         <v>755</v>
       </c>
       <c r="C16" s="146" t="s">
         <v>591</v>
       </c>
       <c r="D16" s="164" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E16" s="145" t="s">
         <v>756</v>
       </c>
       <c r="F16" s="146" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="17" spans="1:6" ht="45">
       <c r="A17" s="146">
         <v>14</v>
       </c>
       <c r="B17" s="161" t="s">
         <v>706</v>
       </c>
       <c r="C17" s="146" t="s">
         <v>591</v>
       </c>
       <c r="D17" s="164" t="s">
-        <v>768</v>
+        <v>767</v>
       </c>
       <c r="E17" s="145" t="s">
         <v>757</v>
       </c>
       <c r="F17" s="146" t="s">
         <v>753</v>
       </c>
     </row>
-    <row r="18" spans="1:6" ht="80">
+    <row r="18" spans="1:6" ht="60">
       <c r="A18" s="146">
         <v>15</v>
       </c>
       <c r="B18" s="146" t="s">
         <v>758</v>
       </c>
       <c r="C18" s="146" t="s">
         <v>607</v>
       </c>
       <c r="D18" s="146" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="E18" s="145" t="s">
-        <v>760</v>
+        <v>796</v>
       </c>
       <c r="F18" s="146" t="s">
         <v>759</v>
       </c>
     </row>
     <row r="19" spans="1:6" ht="45">
       <c r="A19" s="146">
         <v>16</v>
       </c>
       <c r="B19" s="146" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
       <c r="C19" s="146" t="s">
         <v>591</v>
       </c>
       <c r="D19" s="146" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="E19" s="145" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F19" s="146" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="45">
       <c r="A20" s="162">
         <v>17</v>
       </c>
       <c r="B20" s="146" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="C20" s="146" t="s">
         <v>591</v>
       </c>
       <c r="D20" s="146" t="s">
-        <v>767</v>
+        <v>766</v>
       </c>
       <c r="E20" s="145" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="F20" s="146" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="32">
       <c r="A21" s="146">
         <v>18</v>
       </c>
       <c r="B21" s="163" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="C21" s="146" t="s">
         <v>591</v>
       </c>
       <c r="D21" s="146" t="s">
         <v>736</v>
       </c>
       <c r="E21" s="145" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="F21" s="146" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="80">
       <c r="A22" s="146">
         <v>19</v>
       </c>
       <c r="B22" s="146" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="C22" s="146" t="s">
         <v>607</v>
       </c>
       <c r="D22" s="146" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="E22" s="145" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="F22" s="146" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="75">
       <c r="A23" s="146">
         <v>20</v>
       </c>
       <c r="B23" s="165" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="C23" s="146" t="s">
         <v>607</v>
       </c>
       <c r="D23" s="146" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="E23" s="145" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="F23" s="146" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="80">
       <c r="A24" s="146">
         <v>21</v>
       </c>
       <c r="B24" s="146" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="C24" s="146" t="s">
         <v>607</v>
       </c>
       <c r="D24" s="146" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="E24" s="145" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="F24" s="146" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="64">
       <c r="A25" s="146">
         <v>22</v>
       </c>
       <c r="B25" s="146" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="C25" s="146" t="s">
         <v>591</v>
       </c>
       <c r="D25" s="162" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E25" s="145" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="F25" s="146" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="48">
       <c r="A26" s="146">
         <v>23</v>
       </c>
       <c r="B26" s="146" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="C26" s="146" t="s">
         <v>748</v>
       </c>
       <c r="D26" s="146" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="E26" s="145" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="F26" s="146" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
     </row>
     <row r="27" spans="1:6" ht="42" customHeight="1">
       <c r="A27" s="146">
         <v>24</v>
       </c>
       <c r="B27" s="146" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="C27" s="146" t="s">
         <v>591</v>
       </c>
       <c r="D27" s="146" t="s">
+        <v>793</v>
+      </c>
+      <c r="E27" s="145" t="s">
         <v>795</v>
       </c>
-      <c r="E27" s="145" t="s">
+      <c r="F27" s="146" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6" ht="44" customHeight="1">
+      <c r="A28" s="146">
+        <v>25</v>
+      </c>
+      <c r="B28" s="146" t="s">
         <v>797</v>
       </c>
-      <c r="F27" s="146" t="s">
-[...17 lines deleted...]
-      <c r="F29" s="146"/>
+      <c r="C28" s="146" t="s">
+        <v>607</v>
+      </c>
+      <c r="D28" s="146" t="s">
+        <v>798</v>
+      </c>
+      <c r="E28" s="145" t="s">
+        <v>799</v>
+      </c>
+      <c r="F28" s="146" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6" ht="101" customHeight="1">
+      <c r="A29" s="146">
+        <v>26</v>
+      </c>
+      <c r="B29" s="146" t="s">
+        <v>800</v>
+      </c>
+      <c r="C29" s="146" t="s">
+        <v>591</v>
+      </c>
+      <c r="D29" s="146" t="s">
+        <v>801</v>
+      </c>
+      <c r="E29" s="145" t="s">
+        <v>802</v>
+      </c>
+      <c r="F29" s="146" t="s">
+        <v>803</v>
+      </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="146"/>
       <c r="B30" s="146"/>
       <c r="C30" s="146"/>
       <c r="D30" s="146"/>
       <c r="E30" s="146"/>
       <c r="F30" s="146"/>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="146"/>
       <c r="B31" s="146"/>
       <c r="C31" s="146"/>
       <c r="D31" s="146"/>
       <c r="E31" s="146"/>
       <c r="F31" s="146"/>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="146"/>
       <c r="B32" s="146"/>
       <c r="C32" s="146"/>
       <c r="D32" s="146"/>
       <c r="E32" s="146"/>
       <c r="F32" s="146"/>
     </row>
@@ -5399,125 +5471,134 @@
     <row r="36" spans="1:6">
       <c r="A36" s="146"/>
       <c r="B36" s="146"/>
       <c r="C36" s="146"/>
       <c r="D36" s="146"/>
       <c r="E36" s="146"/>
       <c r="F36" s="146"/>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="146"/>
       <c r="B37" s="146"/>
       <c r="C37" s="146"/>
       <c r="D37" s="146"/>
       <c r="E37" s="146"/>
       <c r="F37" s="146"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="146"/>
       <c r="B38" s="146"/>
       <c r="C38" s="146"/>
       <c r="D38" s="146"/>
       <c r="E38" s="146"/>
       <c r="F38" s="146"/>
     </row>
   </sheetData>
+  <autoFilter ref="A1:F27" xr:uid="{34745773-2817-FD43-8C48-EEF22710BE8C}">
+    <filterColumn colId="0" showButton="0"/>
+    <filterColumn colId="1" showButton="0"/>
+    <filterColumn colId="2" showButton="0"/>
+    <filterColumn colId="3" showButton="0"/>
+    <filterColumn colId="4" showButton="0"/>
+  </autoFilter>
   <mergeCells count="1">
     <mergeCell ref="A1:F2"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E4" r:id="rId1" xr:uid="{6468354B-B742-F743-929E-9823653A0BDC}"/>
     <hyperlink ref="E5" r:id="rId2" xr:uid="{43FA5102-D97A-0F4A-958B-3A9B8128186E}"/>
     <hyperlink ref="E6" r:id="rId3" xr:uid="{71F597CA-7106-EA41-A5E5-D18DC6A021E1}"/>
     <hyperlink ref="E7" r:id="rId4" xr:uid="{588D513C-8824-A941-8FE2-55B9E8679BEF}"/>
     <hyperlink ref="E8" r:id="rId5" xr:uid="{86FA07D0-6616-D348-B803-6F590434C6C9}"/>
     <hyperlink ref="E9" r:id="rId6" xr:uid="{59E2BAAC-E15F-CC4F-9E9A-FB332DE49272}"/>
     <hyperlink ref="E10" r:id="rId7" xr:uid="{9CF88C8B-81D3-6541-A4B3-CDFBD2FF59A5}"/>
     <hyperlink ref="E11:E14" r:id="rId8" display="https://mos-gorsud.ru/rs/nagatinskij/search?caseNumber=&amp;courtAlias=shcherbinskij&amp;formType=shortForm&amp;instance=&amp;letterNumber=&amp;participant=%D0%A1%D0%B0%D0%B4%D0%BE%D1%85%D0%B0&amp;processType=&amp;uid=&amp;_cb=1772545894.0595" xr:uid="{081A7EFC-D82D-404C-B53C-9B1F7E22706A}"/>
     <hyperlink ref="E15" r:id="rId9" xr:uid="{09D87532-254A-EA48-A931-60B394845AB8}"/>
     <hyperlink ref="E16" r:id="rId10" xr:uid="{CDC8F6B4-7B41-2647-A03A-C5BE7D28445A}"/>
     <hyperlink ref="E17" r:id="rId11" xr:uid="{0687A736-F6AD-AB4A-8A10-EA019BA43E9A}"/>
     <hyperlink ref="E18" r:id="rId12" xr:uid="{4025C0E8-3D89-9E46-9CA4-880E5851A8F4}"/>
     <hyperlink ref="E19" r:id="rId13" xr:uid="{05670C3B-F21E-6644-91F5-182B21749B37}"/>
     <hyperlink ref="E20" r:id="rId14" xr:uid="{587A03ED-7D24-0948-BBF0-CFAF88FB1294}"/>
     <hyperlink ref="E21" r:id="rId15" xr:uid="{70ABA35B-7371-7E47-BD99-6365301E0ECF}"/>
     <hyperlink ref="E22" r:id="rId16" xr:uid="{B88E797F-BC76-8C4C-9B08-0F39071062BE}"/>
     <hyperlink ref="E23" r:id="rId17" xr:uid="{055C48E8-6492-B14D-BF67-A14DFDDD3922}"/>
     <hyperlink ref="E24" r:id="rId18" xr:uid="{752A57D2-C82A-E94C-978A-38ABC9400DA9}"/>
     <hyperlink ref="E25" r:id="rId19" xr:uid="{37C20581-6844-324C-B41A-E968756AC351}"/>
     <hyperlink ref="E26" r:id="rId20" xr:uid="{DEAC3A8F-07CC-D244-A997-FEB9CBFFEB38}"/>
     <hyperlink ref="E27" r:id="rId21" xr:uid="{A9E1F1F1-3E32-8E4B-BB1C-3F92F1A0A079}"/>
+    <hyperlink ref="E28" r:id="rId22" xr:uid="{C47928ED-A6F6-1E40-8AEE-B03ED137702C}"/>
+    <hyperlink ref="E29" r:id="rId23" xr:uid="{4972AE3B-7C31-8F43-90FA-F1EE4885354C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{85075D76-3890-E440-8AB0-245E25D511BE}">
   <dimension ref="A1:F23"/>
   <sheetViews>
     <sheetView topLeftCell="A22" workbookViewId="0">
       <selection activeCell="F32" sqref="A1:F32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="10.83203125" customWidth="1"/>
     <col min="2" max="2" width="13.5" customWidth="1"/>
     <col min="3" max="3" width="21.1640625" customWidth="1"/>
     <col min="4" max="4" width="59.83203125" customWidth="1"/>
     <col min="5" max="5" width="37.1640625" customWidth="1"/>
     <col min="6" max="6" width="36.6640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="166" t="s">
         <v>639</v>
       </c>
       <c r="B1" s="167"/>
       <c r="C1" s="167"/>
       <c r="D1" s="167"/>
       <c r="E1" s="167"/>
       <c r="F1" s="168"/>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" s="169"/>
       <c r="B2" s="170"/>
       <c r="C2" s="170"/>
       <c r="D2" s="170"/>
       <c r="E2" s="170"/>
       <c r="F2" s="171"/>
     </row>
     <row r="3" spans="1:6" ht="51">
       <c r="A3" s="147" t="s">
         <v>225</v>
       </c>
       <c r="B3" s="148" t="s">
         <v>227</v>
       </c>
       <c r="C3" s="148" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="D3" s="148" t="s">
         <v>231</v>
       </c>
       <c r="E3" s="148" t="s">
         <v>589</v>
       </c>
       <c r="F3" s="149" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="130" customHeight="1">
       <c r="A4" s="150">
         <v>1</v>
       </c>
       <c r="B4" s="151" t="s">
         <v>637</v>
       </c>
       <c r="C4" s="152" t="s">
         <v>636</v>
       </c>
       <c r="D4" s="151" t="s">
         <v>640</v>
       </c>
       <c r="E4" s="153" t="s">
@@ -5955,51 +6036,51 @@
       <c r="A1" s="172" t="s">
         <v>619</v>
       </c>
       <c r="B1" s="173"/>
       <c r="C1" s="173"/>
       <c r="D1" s="173"/>
       <c r="E1" s="173"/>
       <c r="F1" s="173"/>
     </row>
     <row r="2" spans="1:8" ht="44" customHeight="1">
       <c r="A2" s="173"/>
       <c r="B2" s="173"/>
       <c r="C2" s="173"/>
       <c r="D2" s="173"/>
       <c r="E2" s="173"/>
       <c r="F2" s="173"/>
     </row>
     <row r="3" spans="1:8" ht="85">
       <c r="A3" s="135" t="s">
         <v>225</v>
       </c>
       <c r="B3" s="135" t="s">
         <v>227</v>
       </c>
       <c r="C3" s="148" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="D3" s="135" t="s">
         <v>231</v>
       </c>
       <c r="E3" s="135" t="s">
         <v>589</v>
       </c>
       <c r="F3" s="144" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="4" spans="1:8" ht="85">
       <c r="A4" s="127">
         <v>1</v>
       </c>
       <c r="B4" s="138" t="s">
         <v>590</v>
       </c>
       <c r="C4" s="127" t="s">
         <v>591</v>
       </c>
       <c r="D4" s="130" t="s">
         <v>633</v>
       </c>
       <c r="E4" s="128" t="s">