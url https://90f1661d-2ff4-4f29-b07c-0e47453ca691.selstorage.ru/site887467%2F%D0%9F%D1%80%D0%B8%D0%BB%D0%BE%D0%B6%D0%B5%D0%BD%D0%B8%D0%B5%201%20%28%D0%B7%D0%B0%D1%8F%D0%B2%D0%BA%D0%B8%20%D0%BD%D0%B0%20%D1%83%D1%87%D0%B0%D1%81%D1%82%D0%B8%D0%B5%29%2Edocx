--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -1,166 +1,147 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="13D3405D" w14:textId="77777777" w:rsidR="00BE6E29" w:rsidRPr="00015BFB" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
-[...17 lines deleted...]
-    <w:p w14:paraId="2A58F1A6" w14:textId="77777777" w:rsidR="00BE6E29" w:rsidRPr="007B2E0E" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
+    <w:p w14:paraId="2A58F1A6" w14:textId="77777777" w:rsidR="00BE6E29" w:rsidRPr="007B2E0E" w:rsidRDefault="00BE6E29" w:rsidP="008972F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
-        <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313B3A2F" w14:textId="441CFD84" w:rsidR="00BE6E29" w:rsidRPr="00BD3C44" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗАЯВКА НА УЧАСТИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EB2AD8" w14:textId="7926D385" w:rsidR="00BE6E29" w:rsidRDefault="00BE6E29" w:rsidP="00DD01CC">
+    <w:p w14:paraId="08EB2AD8" w14:textId="507363B0" w:rsidR="00BE6E29" w:rsidRDefault="00BE6E29" w:rsidP="00DD01CC">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r w:rsidR="003B6ED3">
         <w:t>М</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">еждународных соревнованиях </w:t>
       </w:r>
       <w:r w:rsidR="003B6ED3">
         <w:t xml:space="preserve">по киокусинкай </w:t>
       </w:r>
       <w:r w:rsidR="00D21FB2" w:rsidRPr="00D21FB2">
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="003B6ED3">
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00FE45DE">
-        <w:t>3</w:t>
+      <w:r w:rsidR="006D6664">
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003B6ED3">
         <w:t>-й мемориал Андрея Якутова»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60FA5BC7" w14:textId="29E5A12F" w:rsidR="00F95C29" w:rsidRDefault="00F95C29" w:rsidP="00F95C29">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>среди юношей и девушек (12-13, 14-15 лет), юниоров и юниорок (16-17 лет)</w:t>
       </w:r>
       <w:r w:rsidR="00FE45DE">
         <w:t xml:space="preserve">, мужчин и женщин (18 лет и старше) </w:t>
       </w:r>
       <w:r>
         <w:t>в весовых категориях и ката</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D7543F" w14:textId="36809F98" w:rsidR="00BE6E29" w:rsidRPr="002051C1" w:rsidRDefault="00FE45DE" w:rsidP="00BE6E29">
+    <w:p w14:paraId="40D7543F" w14:textId="031CEDA2" w:rsidR="00BE6E29" w:rsidRPr="002051C1" w:rsidRDefault="006D6664" w:rsidP="00BE6E29">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>26</w:t>
+        <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E29">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>29</w:t>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>сентября</w:t>
+        <w:t>октября</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E29">
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="00616E95">
         <w:t>2</w:t>
       </w:r>
       <w:r>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E29" w:rsidRPr="002051C1">
         <w:t xml:space="preserve"> года</w:t>
       </w:r>
       <w:r w:rsidR="00E02615">
         <w:t>, г. Новосибирск</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FC7BC12" w14:textId="672C22F7" w:rsidR="00BE6E29" w:rsidRDefault="00E02615" w:rsidP="00BE6E29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>о</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E29">
         <w:rPr>
@@ -253,256 +234,282 @@
     </w:p>
     <w:p w14:paraId="286F6FAC" w14:textId="77777777" w:rsidR="00BE6E29" w:rsidRPr="00E75836" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t>Контактный телефон: _____</w:t>
       </w:r>
       <w:r w:rsidRPr="00B801B5">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r>
         <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="561BDBA5" w14:textId="77777777" w:rsidR="00BE6E29" w:rsidRPr="00E75836" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="16102" w:type="dxa"/>
+        <w:tblW w:w="15876" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="448"/>
         <w:gridCol w:w="686"/>
-        <w:gridCol w:w="1895"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1624"/>
+        <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1560"/>
-        <w:gridCol w:w="2239"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D71938" w:rsidRPr="009A28F3" w14:paraId="515F2554" w14:textId="77777777" w:rsidTr="00D71938">
+      <w:tr w:rsidR="006D6664" w:rsidRPr="009A28F3" w14:paraId="515F2554" w14:textId="77777777" w:rsidTr="006D6664">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05C631B2" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="05C631B2" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1DFEA8" w14:textId="2F3C8B78" w:rsidR="00D71938" w:rsidRPr="00714E40" w:rsidRDefault="00D71938" w:rsidP="00714E40">
+          <w:p w14:paraId="7D1DFEA8" w14:textId="2F3C8B78" w:rsidR="006D6664" w:rsidRPr="00714E40" w:rsidRDefault="006D6664" w:rsidP="00714E40">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ол</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1F6D2A98" w14:textId="4C79F0F7" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="1F6D2A98" w14:textId="4C79F0F7" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Фамилия, Имя, Отчество</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A07D426" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="3A07D426" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(полностью)</w:t>
-            </w:r>
-[...64 lines deleted...]
-              <w:t>ивная квалификация (разряд/звание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6AC30A8A" w14:textId="7D134BAC" w:rsidR="00D71938" w:rsidRPr="000077D3" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="596281DB" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="00AC30A9" w:rsidRDefault="006D6664">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A28F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата рождения </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA1691">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ДД.ММ.ГГГГ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A0D67B3" w14:textId="48FC8123" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="006D6664">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Полных лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="331C9669" w14:textId="3C5528DD" w:rsidR="006D6664" w:rsidRPr="000077D3" w:rsidRDefault="006D6664">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A28F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Спорт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ивная квалификация (разряд/звание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AC30A8A" w14:textId="7D134BAC" w:rsidR="006D6664" w:rsidRPr="000077D3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Стилевая квалификация (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
@@ -513,1113 +520,1166 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, дан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46B42C20" w14:textId="10478CC2" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+          <w:p w14:paraId="46B42C20" w14:textId="10478CC2" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="00D71938">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Точный вес</w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="2239" w:type="dxa"/>
+              <w:t>Точный вес (кг)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25AAE2A9" w14:textId="7F2EEFD8" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00882851">
+          <w:p w14:paraId="25AAE2A9" w14:textId="7F2EEFD8" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="00882851">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Спортивная дисциплина (весовая категория и / или ката)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D266ED" w14:textId="77777777" w:rsidR="00D71938" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="23D266ED" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Тренера(ы)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="27C62B96" w14:textId="1C4790E1" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="27C62B96" w14:textId="1C4790E1" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(ФИО полостью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7882EA30" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="7882EA30" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Виза врача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71938" w:rsidRPr="009A28F3" w14:paraId="202628B1" w14:textId="77777777" w:rsidTr="00D71938">
+      <w:tr w:rsidR="006D6664" w:rsidRPr="009A28F3" w14:paraId="202628B1" w14:textId="77777777" w:rsidTr="006D6664">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A27E4F3" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938" w:rsidP="00BE6E29">
+          <w:p w14:paraId="4A27E4F3" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="00BE6E29">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03A3AE58" w14:textId="4BA63737" w:rsidR="00D71938" w:rsidRPr="00714E40" w:rsidRDefault="00D71938" w:rsidP="00714E40">
+          <w:p w14:paraId="03A3AE58" w14:textId="4BA63737" w:rsidR="006D6664" w:rsidRPr="00714E40" w:rsidRDefault="006D6664" w:rsidP="00714E40">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714E40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="77872B85" w14:textId="02BF6573" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77872B85" w14:textId="02BF6573" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Иванов Иван Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1584" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="179D8714" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="179D8714" w14:textId="0EF61E40" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>02.08.2006</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="1153C430" w14:textId="03455199" w:rsidR="00D71938" w:rsidRPr="003B6ED3" w:rsidRDefault="00D71938">
+              <w:t>02.08.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3AEDA5" w14:textId="7E999FF4" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="006D6664">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1153C430" w14:textId="5F500775" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 р</w:t>
             </w:r>
-            <w:r w:rsidR="00F445D9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>азряд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="559A2892" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="559A2892" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>кю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6CF7CCE1" w14:textId="2D23290F" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CF7CCE1" w14:textId="2D23290F" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="00D71938">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>39</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="2BFC7253" w14:textId="090DAECE" w:rsidR="00D71938" w:rsidRDefault="00D71938">
+              <w:t>39. 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFC7253" w14:textId="090DAECE" w:rsidR="006D6664" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Весовая категория 40 кг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3BD98B74" w14:textId="48B0202B" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="3BD98B74" w14:textId="48B0202B" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="23C7A69A" w14:textId="0F782119" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C7A69A" w14:textId="0F782119" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров П</w:t>
             </w:r>
-            <w:r w:rsidR="00B801B5">
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>етр Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="3D4F2408" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4F2408" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71938" w:rsidRPr="009A28F3" w14:paraId="46976784" w14:textId="77777777" w:rsidTr="00D71938">
+      <w:tr w:rsidR="006D6664" w:rsidRPr="009A28F3" w14:paraId="46976784" w14:textId="77777777" w:rsidTr="006D6664">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72F3C359" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938" w:rsidP="00BE6E29">
+          <w:p w14:paraId="72F3C359" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="00BE6E29">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FD23759" w14:textId="05011ED7" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938" w:rsidP="00714E40">
+          <w:p w14:paraId="4FD23759" w14:textId="05011ED7" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00714E40">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714E40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0C9A1E41" w14:textId="396416FA" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9A1E41" w14:textId="396416FA" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров Пётр</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0F874CE7" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="0F874CE7" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1584" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="549DF09D" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="549DF09D" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>08.11.2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4A24A7CD" w14:textId="7D01A693" w:rsidR="00D71938" w:rsidRPr="003B6ED3" w:rsidRDefault="00B801B5">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07148689" w14:textId="346D2F48" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A24A7CD" w14:textId="1BBB9A20" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>КМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7B464B78" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B464B78" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>кю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1DBB1F18" w14:textId="7FEFDDF1" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBB1F18" w14:textId="7FEFDDF1" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="00D71938">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="05952D97" w14:textId="56B2DA01" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938" w:rsidP="00882851">
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05952D97" w14:textId="56B2DA01" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00882851">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Весовая категория 45 кг</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="4702B99F" w14:textId="42C4B9D2" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+              <w:t>Весовая категория 45 кг, ката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4702B99F" w14:textId="42C4B9D2" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Иванов И</w:t>
             </w:r>
-            <w:r w:rsidR="00B801B5">
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ван </w:t>
             </w:r>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>И</w:t>
             </w:r>
-            <w:r w:rsidR="00B801B5">
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>льич</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E97D257" w14:textId="2F514AE3" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+          <w:p w14:paraId="4E97D257" w14:textId="2F514AE3" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Петров </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00B801B5">
+              <w:t>Петров П</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>етр Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="316D3BAF" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="316D3BAF" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D71938" w:rsidRPr="009A28F3" w14:paraId="6C2FB771" w14:textId="77777777" w:rsidTr="00D71938">
+      <w:tr w:rsidR="006D6664" w:rsidRPr="009A28F3" w14:paraId="6C2FB771" w14:textId="77777777" w:rsidTr="006D6664">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="396AFC9C" w14:textId="77777777" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00BE6E29">
+          <w:p w14:paraId="396AFC9C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="00BE6E29">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC98F62" w14:textId="4691277E" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938" w:rsidP="00714E40">
+          <w:p w14:paraId="3DC98F62" w14:textId="4691277E" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00714E40">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714E40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5869B55A" w14:textId="4EA22746" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5869B55A" w14:textId="4EA22746" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Иванов Иван Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1584" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6A5F1EE0" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5F1EE0" w14:textId="2AFF6105" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>20.03.2006</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>20.03.200</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1371D905" w14:textId="1B2433CC" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="006D6664">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E3067C4" w14:textId="31B65034" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:r w:rsidR="00F445D9">
+            <w:r w:rsidRPr="003B6ED3">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>азряд</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="0209B5BB" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0209B5BB" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>кю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="59CCAC0F" w14:textId="2EA4A17A" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CD3A347" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59CCAC0F" w14:textId="2EA4A17A" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1BF1918B" w14:textId="126A7BAB" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BF1918B" w14:textId="126A7BAB" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Петров </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00B801B5">
+              <w:t>Петров П</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>етр Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D695006" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938">
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D695006" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="682A5DBC" w14:textId="77777777" w:rsidR="00BE6E29" w:rsidRPr="001D43AF" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C5AF653" w14:textId="508D46C3" w:rsidR="00BE6E29" w:rsidRPr="001D43AF" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
@@ -1656,97 +1716,108 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
         <w:t>прописью</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48055B2C" w14:textId="7E774570" w:rsidR="00BE6E29" w:rsidRPr="001D43AF" w:rsidRDefault="00AA3D7F" w:rsidP="00BE6E29">
+    <w:p w14:paraId="1B77B345" w14:textId="77777777" w:rsidR="008972F2" w:rsidRDefault="008972F2" w:rsidP="00BE6E29">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...32 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="10877955" w14:textId="42162CA1" w:rsidR="00BE6E29" w:rsidRPr="008A140A" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
+    <w:p w14:paraId="48055B2C" w14:textId="4BE496BD" w:rsidR="00BE6E29" w:rsidRPr="001D43AF" w:rsidRDefault="00AA3D7F" w:rsidP="00BE6E29">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3D7F">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Печать и подпись медицинской организации</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E29" w:rsidRPr="001D43AF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E29" w:rsidRPr="001D43AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E29" w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________ </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E29" w:rsidRPr="001D43AF">
+        <w:t>МП /</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E29" w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E29" w:rsidRPr="001D43AF">
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10877955" w14:textId="42162CA1" w:rsidR="00BE6E29" w:rsidRPr="008A140A" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A140A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                        </w:t>
       </w:r>
       <w:r w:rsidR="00AA3D7F">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                      </w:t>
       </w:r>
       <w:r w:rsidRPr="008A140A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">     подпись</w:t>
       </w:r>
       <w:r w:rsidRPr="008A140A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -2007,140 +2078,131 @@
         </w:rPr>
         <w:t>подпись</w:t>
       </w:r>
       <w:r w:rsidRPr="008A140A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                           </w:t>
       </w:r>
       <w:r w:rsidRPr="008A140A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> расшифровка подписи</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62B469B3" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="00015BFB" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+    <w:p w14:paraId="5B585094" w14:textId="77777777" w:rsidR="008972F2" w:rsidRDefault="008972F2" w:rsidP="003B6ED3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00015BFB">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3E47D11E" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="007B2E0E" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="642E449D" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="00BD3C44" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗАЯВКА НА УЧАСТИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C84260C" w14:textId="07AA2261" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+    <w:p w14:paraId="1C84260C" w14:textId="059AE1E4" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">во Всероссийских соревнованиях по киокусинкай </w:t>
       </w:r>
       <w:r w:rsidRPr="00D21FB2">
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00FE45DE">
-        <w:t>3</w:t>
+      <w:r w:rsidR="006D6664">
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>-й мемориал Андрея Якутова»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7078826F" w14:textId="77777777" w:rsidR="00F95C29" w:rsidRDefault="00F95C29" w:rsidP="003B6ED3">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F95C29">
         <w:t>среди мальчиков и девочек (10-11 лет)</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> в весовых категориях и ката </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E00BAC9" w14:textId="3C28D728" w:rsidR="003B6ED3" w:rsidRPr="002051C1" w:rsidRDefault="00FE45DE" w:rsidP="003B6ED3">
+    <w:p w14:paraId="12C0E14C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="002051C1" w:rsidRDefault="006D6664" w:rsidP="006D6664">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>26-29 сентября 2025</w:t>
+        <w:t>02-05 октября 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="002051C1">
         <w:t xml:space="preserve"> года</w:t>
       </w:r>
-      <w:r w:rsidR="003B6ED3">
+      <w:r>
         <w:t>, г. Новосибирск</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16DE8D41" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>от ___</w:t>
       </w:r>
       <w:r w:rsidRPr="00B801B5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
@@ -2221,256 +2283,282 @@
     </w:p>
     <w:p w14:paraId="16D8F6F0" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="00E75836" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
       <w:r>
         <w:t>Контактный телефон: _____</w:t>
       </w:r>
       <w:r w:rsidRPr="00B801B5">
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:t>__________________________________</w:t>
       </w:r>
       <w:r>
         <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C860B37" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="00E75836" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:ind w:left="284"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="16102" w:type="dxa"/>
+        <w:tblW w:w="15876" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="448"/>
         <w:gridCol w:w="686"/>
-        <w:gridCol w:w="1895"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1624"/>
+        <w:gridCol w:w="1701"/>
         <w:gridCol w:w="1560"/>
-        <w:gridCol w:w="2239"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="992"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2126"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D71938" w:rsidRPr="009A28F3" w14:paraId="312F2C1A" w14:textId="77777777" w:rsidTr="00BD2A34">
+      <w:tr w:rsidR="006D6664" w:rsidRPr="009A28F3" w14:paraId="3A49C647" w14:textId="77777777" w:rsidTr="002616FF">
         <w:trPr>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B2F0A95" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="330228A3" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46B5D091" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="00714E40" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="74DDD0A0" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="00714E40" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>П</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ол</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="480F2DBB" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="7C997B0A" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Фамилия, Имя, Отчество</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="095A3DB9" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="271224A6" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(полностью)</w:t>
-            </w:r>
-[...64 lines deleted...]
-              <w:t>ивная квалификация (разряд/звание)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E29B4D9" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="000077D3" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="7E14AB13" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="00AC30A9" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A28F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Дата рождения </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00EA1691">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(ДД.ММ.ГГГГ)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79F3EFA2" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Полных лет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E3D2419" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="000077D3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009A28F3">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Спорт</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ивная квалификация (разряд/звание)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A9E8B81" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="000077D3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Стилевая квалификация (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
@@ -2481,1089 +2569,1166 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>, дан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="510BD8B3" w14:textId="70776BF0" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="1F5AA516" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Точный вес</w:t>
-[...13 lines deleted...]
-            <w:tcW w:w="2239" w:type="dxa"/>
+              <w:t>Точный вес (кг)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E852C35" w14:textId="77777777" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="737C12EF" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Спортивная дисциплина (весовая категория и / или ката)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
+            <w:tcW w:w="1985" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65FDDDA5" w14:textId="77777777" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="79EF41C6" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Тренера(ы)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="572CEE76" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="6ABB38CC" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(ФИО полостью)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71C517CE" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="009A28F3" w:rsidRDefault="00D71938" w:rsidP="00BD2A34">
+          <w:p w14:paraId="2B7ECB4B" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Виза врача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B801B5" w:rsidRPr="009A28F3" w14:paraId="534BE289" w14:textId="77777777" w:rsidTr="00BD2A34">
+      <w:tr w:rsidR="006D6664" w:rsidRPr="009A28F3" w14:paraId="358D24F9" w14:textId="77777777" w:rsidTr="002616FF">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79BBBB6E" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="3B4856F4" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="006D6664">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="321270EF" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="00714E40" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="613C9B37" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="00714E40" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714E40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="088351FA" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D1B7F3E" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Иванов Иван Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1584" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="30EC8C6F" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52ED6DCD" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>02.08.2006</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="7DD44308" w14:textId="79BAED91" w:rsidR="00B801B5" w:rsidRPr="003B6ED3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+              <w:t>02.08.20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="799A2A1C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A4E6FCE" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 р</w:t>
             </w:r>
-            <w:r w:rsidR="00F445D9">
+            <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>азряд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="531C7966" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E240070" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">4 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>кю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="066A22B0" w14:textId="73AFC6BA" w:rsidR="00B801B5" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="663190EB" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>39</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="30C16B3E" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+              <w:t>39. 1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1691651C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Весовая категория 40 кг</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="073BF0EF" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="62E09F90" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2196B846" w14:textId="74D668DA" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E564096" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>етр Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2E2818CB" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF89C33" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B801B5" w:rsidRPr="009A28F3" w14:paraId="263B3B60" w14:textId="77777777" w:rsidTr="00BD2A34">
+      <w:tr w:rsidR="006D6664" w:rsidRPr="009A28F3" w14:paraId="6D301B91" w14:textId="77777777" w:rsidTr="002616FF">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="213E83DA" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="02D03323" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="006D6664">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7655131D" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="08466E8E" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714E40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="38CB4655" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="110BF0D8" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров Пётр</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6955FC06" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="12233BDE" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петрович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1584" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22B26785" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBC8116" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>08.11.2003</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1624" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="313A1E07" w14:textId="080C19B2" w:rsidR="00B801B5" w:rsidRPr="003B6ED3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B10B7D" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21127814" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t>КМС</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="1D9EBBAD" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C955D8C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>кю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D929A1C" w14:textId="14090917" w:rsidR="00B801B5" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6932AC3B" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="2C2F2234" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5806549C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Весовая категория 45 кг</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5E74A169" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+              <w:t>Весовая категория 45 кг, ката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E8C436" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Иванов И</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ван </w:t>
             </w:r>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>И</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>льич</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A58FD6B" w14:textId="3B611EBF" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="4DBBEF6F" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>етр Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="22FEDB99" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDD486C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B801B5" w:rsidRPr="009A28F3" w14:paraId="471ECAC6" w14:textId="77777777" w:rsidTr="00BD2A34">
+      <w:tr w:rsidR="006D6664" w:rsidRPr="009A28F3" w14:paraId="3E158646" w14:textId="77777777" w:rsidTr="002616FF">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49618D98" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="699E7CB0" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="006D6664">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E81D124" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="00226540" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714E40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1895" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="15413284" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4292FEA6" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Иванов Иван Иванович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1584" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="013B9CAB" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C3FFB34" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>20.03.2006</w:t>
-[...19 lines deleted...]
-            </w:pPr>
+              <w:t>20.03.200</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D94B409" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CCB9550" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="003B6ED3">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>юн.р</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>азряд</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="03AF410A" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="192BE1F3" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>кю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2239" w:type="dxa"/>
-[...20 lines deleted...]
-          <w:p w14:paraId="508AFD8B" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4387F07B" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51218A48" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1984" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F2D9921" w14:textId="57437191" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EC2BFB4" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>етр Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="13588CD0" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6041242C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1F8644DA" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="001D43AF" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D0C1C8F" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="001D43AF" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
@@ -3600,485 +3765,471 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
         <w:t>прописью</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BACB7E" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="001D43AF" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+    <w:p w14:paraId="44C0C67F" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="003B6ED3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...32 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="5D1D53B9" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="008A140A" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+    <w:p w14:paraId="14BACB7E" w14:textId="014164B3" w:rsidR="003B6ED3" w:rsidRPr="001D43AF" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> расшифровка подписи</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3D7F">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Печать и подпись медицинской организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:t>МП /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:t>/</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4921CDD4" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="001D43AF" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
-[...273 lines deleted...]
-    <w:p w14:paraId="281B6561" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="007B2E0E" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+    <w:p w14:paraId="5D1D53B9" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="008A140A" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
-        <w:jc w:val="right"/>
-        <w:outlineLvl w:val="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                        </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     подпись</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> расшифровка подписи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4921CDD4" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRPr="001D43AF" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+      <w:pPr>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30E20DE4" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D43AF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководитель </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> аккредитованной </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B3BAF6E" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>егиональной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>спортивной организации по Киокусинкай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3D7F">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> ____________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>М.П./_________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC5F35D" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+      <w:pPr>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                                                                       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расшифровка подписи</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24161FE9" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FD3017C" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D43AF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Руководитель </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002355DF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>о</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ргана исполнительной </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CECFC10" w14:textId="77777777" w:rsidR="003B6ED3" w:rsidRDefault="003B6ED3" w:rsidP="003B6ED3">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>власти</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF24D5">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> субъекта </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РФ в области ФКиС.     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>____________________М.П./_________________________/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="281B6561" w14:textId="29031A2A" w:rsidR="00D71938" w:rsidRPr="008972F2" w:rsidRDefault="003B6ED3" w:rsidP="008972F2">
+      <w:pPr>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>подпись</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008A140A">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> расшифровка подписи</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A226F5F" w14:textId="77777777" w:rsidR="008972F2" w:rsidRDefault="008972F2" w:rsidP="00D71938">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...1 lines deleted...]
-          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E0CFA01" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="00BD3C44" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+    <w:p w14:paraId="3E0CFA01" w14:textId="661837D2" w:rsidR="00D71938" w:rsidRPr="00BD3C44" w:rsidRDefault="00D71938" w:rsidP="00D71938">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ЗАЯВКА НА УЧАСТИЕ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DFC1F2" w14:textId="5D345F92" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+    <w:p w14:paraId="12DFC1F2" w14:textId="562C478F" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В Международном турнире </w:t>
       </w:r>
       <w:r w:rsidRPr="00D21FB2">
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="00FE45DE">
-        <w:t>3</w:t>
+      <w:r w:rsidR="00A97C8E">
+        <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>-й мемориал Андрея Якутова»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2022A1" w14:textId="6215641B" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00F95C29">
         <w:t xml:space="preserve">среди </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ветеранов и </w:t>
       </w:r>
       <w:r w:rsidR="00743833">
         <w:t>к</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ата-групп </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DD396E" w14:textId="7C533FC5" w:rsidR="00D71938" w:rsidRPr="002051C1" w:rsidRDefault="00FE45DE" w:rsidP="00D71938">
+    <w:p w14:paraId="03C03F19" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="002051C1" w:rsidRDefault="006D6664" w:rsidP="006D6664">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>26-29 сентября 2025</w:t>
+        <w:t>02-05 октября 2026</w:t>
       </w:r>
       <w:r w:rsidRPr="002051C1">
         <w:t xml:space="preserve"> года</w:t>
       </w:r>
-      <w:r w:rsidR="00D71938">
+      <w:r>
         <w:t>, г. Новосибирск</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75F0FA9D" w14:textId="77777777" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>от ____</w:t>
       </w:r>
       <w:r w:rsidRPr="00B801B5">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
         </w:rPr>
         <w:t>___________________________________</w:t>
@@ -4519,55 +4670,55 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A28F3">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Виза врача</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B801B5" w:rsidRPr="009A28F3" w14:paraId="61FBB53B" w14:textId="77777777" w:rsidTr="00BD2A34">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57B75718" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="57B75718" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="006D6664">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F95265C" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="00714E40" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -4808,55 +4959,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="260D2972" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B801B5" w:rsidRPr="009A28F3" w14:paraId="148605F8" w14:textId="77777777" w:rsidTr="00BD2A34">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="106488D4" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="106488D4" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="006D6664">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BE1F22C" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -4957,61 +5108,61 @@
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6015D2A5" w14:textId="4FF126AA" w:rsidR="00B801B5" w:rsidRPr="00F445D9" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>юн.р</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F445D9">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>азряд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="403EFF93" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
@@ -5147,55 +5298,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="693E4265" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B801B5" w:rsidRPr="009A28F3" w14:paraId="665AA42C" w14:textId="77777777" w:rsidTr="00BD2A34">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="749FB66F" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="749FB66F" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRDefault="00B801B5" w:rsidP="006D6664">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E26BB22" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -5301,59 +5452,51 @@
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>юн</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F445D9">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> р</w:t>
-[...7 lines deleted...]
-              <w:t>азряд</w:t>
+              <w:t xml:space="preserve"> разряд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07DD8BA0" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5418,55 +5561,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2093" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D000F5F" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="009A28F3" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D71938" w:rsidRPr="009A28F3" w14:paraId="66E13053" w14:textId="77777777" w:rsidTr="00BD2A34">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3D56F7" w14:textId="77777777" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+          <w:p w14:paraId="5B3D56F7" w14:textId="77777777" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="006D6664">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="1"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B3E1A4B" w14:textId="247E0449" w:rsidR="00D71938" w:rsidRPr="00714E40" w:rsidRDefault="00D71938" w:rsidP="00D71938">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -5547,61 +5690,61 @@
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D328200" w14:textId="69D4FC7B" w:rsidR="00D71938" w:rsidRPr="003B6ED3" w:rsidRDefault="00D71938" w:rsidP="00D71938">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>юн.р</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F445D9">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>азряд</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15B241B3" w14:textId="38661C12" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938" w:rsidP="00D71938">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
@@ -5737,97 +5880,108 @@
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:tab/>
         <w:t>прописью</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AAED547" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="001D43AF" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+    <w:p w14:paraId="6A0680D1" w14:textId="77777777" w:rsidR="008972F2" w:rsidRDefault="008972F2" w:rsidP="00D71938">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
-      </w:pPr>
-[...32 lines deleted...]
-      </w:r>
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="1038C5D5" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+    <w:p w14:paraId="2AAED547" w14:textId="2617618F" w:rsidR="00D71938" w:rsidRPr="001D43AF" w:rsidRDefault="00D71938" w:rsidP="00D71938">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:ind w:firstLine="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AA3D7F">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>Печать и подпись медицинской организации</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:rPr>
+          <w:lang w:eastAsia="ar-SA"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">___________________________ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:t>МП /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A42191">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D43AF">
+        <w:t>/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1038C5D5" w14:textId="77777777" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="570"/>
+        </w:tabs>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A140A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                        </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                      </w:t>
       </w:r>
       <w:r w:rsidRPr="008A140A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">     подпись</w:t>
       </w:r>
       <w:r w:rsidRPr="008A140A">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
@@ -5973,98 +6127,98 @@
         <w:t xml:space="preserve"> расшифровка подписи</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C621B49" w14:textId="4EDAA289" w:rsidR="00D71938" w:rsidRPr="00E44E30" w:rsidRDefault="00D71938" w:rsidP="00BE6E29">
       <w:pPr>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00D71938" w:rsidRPr="00E44E30" w:rsidSect="00F95C29">
+    <w:sectPr w:rsidR="00D71938" w:rsidRPr="00E44E30" w:rsidSect="008972F2">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
-      <w:pgMar w:top="584" w:right="1134" w:bottom="1701" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="584" w:right="1134" w:bottom="1609" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18D30716"/>
+    <w:nsid w:val="067311EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="071AC188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="525" w:hanging="525"/>
       </w:pPr>
       <w:rPr>
@@ -6141,130 +6295,383 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18D30716"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="071AC188"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="525" w:hanging="525"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="667321C4"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="071AC188"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="525" w:hanging="525"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="249120999">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="495462038">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1668438466">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="119"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE6E29"/>
     <w:rsid w:val="001E4E7E"/>
     <w:rsid w:val="001F0902"/>
     <w:rsid w:val="002355DF"/>
     <w:rsid w:val="002A5FA0"/>
     <w:rsid w:val="003B6ED3"/>
     <w:rsid w:val="003D7F02"/>
     <w:rsid w:val="005F5A92"/>
     <w:rsid w:val="00616E95"/>
+    <w:rsid w:val="006D6664"/>
     <w:rsid w:val="00714E40"/>
     <w:rsid w:val="00743833"/>
     <w:rsid w:val="0075198D"/>
     <w:rsid w:val="00882851"/>
+    <w:rsid w:val="008972F2"/>
     <w:rsid w:val="00A42191"/>
+    <w:rsid w:val="00A97C8E"/>
     <w:rsid w:val="00AA3D7F"/>
     <w:rsid w:val="00AF24D5"/>
     <w:rsid w:val="00B801B5"/>
     <w:rsid w:val="00BE6E29"/>
     <w:rsid w:val="00D21FB2"/>
     <w:rsid w:val="00D71938"/>
     <w:rsid w:val="00DD01CC"/>
     <w:rsid w:val="00E02615"/>
     <w:rsid w:val="00E44E30"/>
     <w:rsid w:val="00E7182F"/>
     <w:rsid w:val="00E75836"/>
     <w:rsid w:val="00F445D9"/>
     <w:rsid w:val="00F95C29"/>
     <w:rsid w:val="00FE45DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07E120B5"/>
   <w15:docId w15:val="{E741B689-E77A-5B42-B1C8-8AC924895AB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6686,51 +7093,51 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003B6ED3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="1506551795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="355082667">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8449,69 +8856,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>928</Words>
-  <Characters>5296</Characters>
+  <Words>927</Words>
+  <Characters>5287</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6212</CharactersWithSpaces>
+  <CharactersWithSpaces>6202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Танюша</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>