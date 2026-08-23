--- v1 (2026-04-30)
+++ v2 (2026-08-23)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2A58F1A6" w14:textId="77777777" w:rsidR="00BE6E29" w:rsidRPr="007B2E0E" w:rsidRDefault="00BE6E29" w:rsidP="008972F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="570"/>
         </w:tabs>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="313B3A2F" w14:textId="441CFD84" w:rsidR="00BE6E29" w:rsidRPr="00BD3C44" w:rsidRDefault="00BE6E29" w:rsidP="00BE6E29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
@@ -57,59 +57,65 @@
       <w:r>
         <w:t xml:space="preserve">в </w:t>
       </w:r>
       <w:r w:rsidR="003B6ED3">
         <w:t>М</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">еждународных соревнованиях </w:t>
       </w:r>
       <w:r w:rsidR="003B6ED3">
         <w:t xml:space="preserve">по киокусинкай </w:t>
       </w:r>
       <w:r w:rsidR="00D21FB2" w:rsidRPr="00D21FB2">
         <w:t>«</w:t>
       </w:r>
       <w:r w:rsidR="003B6ED3">
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="006D6664">
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="003B6ED3">
         <w:t>-й мемориал Андрея Якутова»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FA5BC7" w14:textId="29E5A12F" w:rsidR="00F95C29" w:rsidRDefault="00F95C29" w:rsidP="00F95C29">
+    <w:p w14:paraId="60FA5BC7" w14:textId="7BF82657" w:rsidR="00F95C29" w:rsidRDefault="00F95C29" w:rsidP="00F95C29">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>среди юношей и девушек (12-13, 14-15 лет), юниоров и юниорок (16-17 лет)</w:t>
       </w:r>
       <w:r w:rsidR="00FE45DE">
-        <w:t xml:space="preserve">, мужчин и женщин (18 лет и старше) </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00E9056D">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00FE45DE">
+        <w:t xml:space="preserve">мужчин и женщин (18 лет и старше) </w:t>
       </w:r>
       <w:r>
         <w:t>в весовых категориях и ката</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D7543F" w14:textId="031CEDA2" w:rsidR="00BE6E29" w:rsidRPr="002051C1" w:rsidRDefault="006D6664" w:rsidP="00BE6E29">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E29">
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E29">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>октября</w:t>
       </w:r>
       <w:r w:rsidR="00BE6E29">
@@ -780,78 +786,70 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1153C430" w14:textId="5F500775" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664">
+          <w:p w14:paraId="1153C430" w14:textId="56F2C570" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 р</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="559A2892" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -879,83 +877,78 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>39. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BFC7253" w14:textId="090DAECE" w:rsidR="006D6664" w:rsidRDefault="006D6664">
+          <w:p w14:paraId="3BD98B74" w14:textId="63291B94" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00E9056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Весовая категория 40 кг</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23C7A69A" w14:textId="0F782119" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1025,325 +1018,332 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714E40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C9A1E41" w14:textId="396416FA" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
+          <w:p w14:paraId="0F874CE7" w14:textId="46EB8588" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00E9056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров Пётр</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="0F874CE7" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Петрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="549DF09D" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Петрович</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="549DF09D" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
+              <w:t>08.11.2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07148689" w14:textId="346D2F48" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A140A">
-[...14 lines deleted...]
-          <w:p w14:paraId="07148689" w14:textId="346D2F48" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="006D6664">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A24A7CD" w14:textId="1BBB9A20" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="4A24A7CD" w14:textId="1BBB9A20" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664">
+              <w:t>КМС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B464B78" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>кю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B464B78" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
+          <w:p w14:paraId="1DBB1F18" w14:textId="7FEFDDF1" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="00D71938">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A140A">
-[...24 lines deleted...]
-          <w:p w14:paraId="1DBB1F18" w14:textId="7FEFDDF1" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="00D71938">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05952D97" w14:textId="723D84F2" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00882851">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>44</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="05952D97" w14:textId="56B2DA01" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00882851">
+              <w:t>Весовая категория 45 кг,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E97D257" w14:textId="0797B662" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00E9056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Иванов И</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Весовая категория 45 кг, ката</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">ван </w:t>
+            </w:r>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Иванов И</w:t>
+              <w:t>И</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ван </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>льич</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>етр Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="316D3BAF" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664">
             <w:pPr>
@@ -1360,96 +1360,136 @@
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="396AFC9C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="00BE6E29">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DC98F62" w14:textId="4691277E" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00714E40">
+          <w:p w14:paraId="3DC98F62" w14:textId="300FBE2C" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="00E9056D" w:rsidP="00714E40">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00714E40">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>М</w:t>
+              <w:t>Ж</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5869B55A" w14:textId="4EA22746" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
+          <w:p w14:paraId="5869B55A" w14:textId="3E8B2ADD" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Иванов Иван Иванович</w:t>
+              <w:t>Иванов</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Иван</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>а</w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Иванов</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>на</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A5F1EE0" w14:textId="2AFF6105" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1476,85 +1516,85 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3067C4" w14:textId="31B65034" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664">
+          <w:p w14:paraId="5E3067C4" w14:textId="6C5930AC" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="00E9056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">3 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="003B6ED3">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="006D6664">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006D6664" w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>р</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>азряд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0209B5BB" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2829,78 +2869,70 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A4E6FCE" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+          <w:p w14:paraId="2A4E6FCE" w14:textId="5754CB54" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 р</w:t>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E240070" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2928,83 +2960,86 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>39. 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1691651C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+          <w:p w14:paraId="62E09F90" w14:textId="129BE5AA" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00E9056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Весовая категория 40 кг</w:t>
             </w:r>
-          </w:p>
-[...11 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ката</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E564096" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3074,325 +3109,316 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00714E40">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>М</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="110BF0D8" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+          <w:p w14:paraId="12233BDE" w14:textId="53474765" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00E9056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров Пётр</w:t>
             </w:r>
-          </w:p>
-          <w:p w14:paraId="12233BDE" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Петрович</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1560" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBC8116" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Петрович</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="6CBC8116" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+              <w:t>08.11.2003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="992" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16B10B7D" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A140A">
-[...14 lines deleted...]
-          <w:p w14:paraId="16B10B7D" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21127814" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>23</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="21127814" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+              <w:t>КМС</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C955D8C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>кю</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C955D8C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+          <w:p w14:paraId="6932AC3B" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008A140A">
-[...24 lines deleted...]
-          <w:p w14:paraId="6932AC3B" w14:textId="77777777" w:rsidR="006D6664" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>44</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2126" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5806549C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>44</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="5806549C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+              <w:t>Весовая категория 45 кг, ката</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DBBEF6F" w14:textId="31C0D97B" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="00E9056D">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-            </w:pPr>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008A140A">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Иванов И</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Весовая категория 45 кг, ката</w:t>
-[...18 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">ван </w:t>
+            </w:r>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Иванов И</w:t>
+              <w:t>И</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">ван </w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>льич</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00E9056D">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Петров П</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>етр Павлович</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DDD486C" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="009A28F3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
@@ -3525,85 +3551,77 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CCB9550" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
+          <w:p w14:paraId="2CCB9550" w14:textId="420303E7" w:rsidR="006D6664" w:rsidRPr="003B6ED3" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>р</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>азряд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="192BE1F3" w14:textId="77777777" w:rsidR="006D6664" w:rsidRPr="008A140A" w:rsidRDefault="006D6664" w:rsidP="002616FF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4134,51 +4152,50 @@
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> расшифровка подписи</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A226F5F" w14:textId="77777777" w:rsidR="008972F2" w:rsidRDefault="008972F2" w:rsidP="00D71938">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E0CFA01" w14:textId="661837D2" w:rsidR="00D71938" w:rsidRPr="00BD3C44" w:rsidRDefault="00D71938" w:rsidP="00D71938">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ЗАЯВКА НА УЧАСТИЕ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12DFC1F2" w14:textId="562C478F" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">В Международном турнире </w:t>
       </w:r>
       <w:r w:rsidRPr="00D21FB2">
         <w:t>«</w:t>
       </w:r>
       <w:r>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00A97C8E">
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:t>-й мемориал Андрея Якутова»</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D2022A1" w14:textId="6215641B" w:rsidR="00D71938" w:rsidRDefault="00D71938" w:rsidP="00D71938">
       <w:pPr>
@@ -4777,86 +4794,78 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>02.08.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1975</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B36EA82" w14:textId="2A36C97E" w:rsidR="00B801B5" w:rsidRPr="00D71938" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="5B36EA82" w14:textId="1FA9ECD1" w:rsidR="00B801B5" w:rsidRPr="00D71938" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>р</w:t>
-            </w:r>
-[...6 lines deleted...]
-              <w:t>азряд</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="64CF6094" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5087,91 +5096,81 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>08.11.20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6015D2A5" w14:textId="4FF126AA" w:rsidR="00B801B5" w:rsidRPr="00F445D9" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="6015D2A5" w14:textId="4ACB60BA" w:rsidR="00B801B5" w:rsidRPr="00F445D9" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>юн.р</w:t>
             </w:r>
-            <w:r w:rsidR="00F445D9">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="403EFF93" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -5405,99 +5404,101 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20.03.20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="076D5188" w14:textId="5170A774" w:rsidR="00B801B5" w:rsidRPr="00F445D9" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
+          <w:p w14:paraId="076D5188" w14:textId="1391EA9E" w:rsidR="00B801B5" w:rsidRPr="00F445D9" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>юн</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F445D9">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> разряд</w:t>
-            </w:r>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07DD8BA0" w14:textId="77777777" w:rsidR="00B801B5" w:rsidRPr="008A140A" w:rsidRDefault="00B801B5" w:rsidP="00B801B5">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -5668,92 +5669,82 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>20.03.20</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1624" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D328200" w14:textId="69D4FC7B" w:rsidR="00D71938" w:rsidRPr="003B6ED3" w:rsidRDefault="00D71938" w:rsidP="00D71938">
+          <w:p w14:paraId="7D328200" w14:textId="57A94391" w:rsidR="00D71938" w:rsidRPr="003B6ED3" w:rsidRDefault="00D71938" w:rsidP="00D71938">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003B6ED3">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>юн.р</w:t>
             </w:r>
-            <w:r w:rsidR="00F445D9">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15B241B3" w14:textId="38661C12" w:rsidR="00D71938" w:rsidRPr="008A140A" w:rsidRDefault="00D71938" w:rsidP="00D71938">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008A140A">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6138,85 +6129,85 @@
       <w:pPr>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00D71938" w:rsidRPr="00E44E30" w:rsidSect="008972F2">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="584" w:right="1134" w:bottom="1609" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="CC"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="067311EA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="071AC188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="525" w:hanging="525"/>
@@ -6552,126 +6543,128 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="249120999">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="495462038">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1668438466">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="119"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE6E29"/>
     <w:rsid w:val="001E4E7E"/>
     <w:rsid w:val="001F0902"/>
     <w:rsid w:val="002355DF"/>
     <w:rsid w:val="002A5FA0"/>
     <w:rsid w:val="003B6ED3"/>
     <w:rsid w:val="003D7F02"/>
     <w:rsid w:val="005F5A92"/>
     <w:rsid w:val="00616E95"/>
     <w:rsid w:val="006D6664"/>
     <w:rsid w:val="00714E40"/>
     <w:rsid w:val="00743833"/>
     <w:rsid w:val="0075198D"/>
     <w:rsid w:val="00882851"/>
     <w:rsid w:val="008972F2"/>
     <w:rsid w:val="00A42191"/>
     <w:rsid w:val="00A97C8E"/>
     <w:rsid w:val="00AA3D7F"/>
     <w:rsid w:val="00AF24D5"/>
     <w:rsid w:val="00B801B5"/>
     <w:rsid w:val="00BE6E29"/>
     <w:rsid w:val="00D21FB2"/>
     <w:rsid w:val="00D71938"/>
     <w:rsid w:val="00DD01CC"/>
     <w:rsid w:val="00E02615"/>
     <w:rsid w:val="00E44E30"/>
     <w:rsid w:val="00E7182F"/>
     <w:rsid w:val="00E75836"/>
+    <w:rsid w:val="00E9056D"/>
     <w:rsid w:val="00F445D9"/>
+    <w:rsid w:val="00F56E87"/>
     <w:rsid w:val="00F95C29"/>
     <w:rsid w:val="00FE45DE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="07E120B5"/>
   <w15:docId w15:val="{E741B689-E77A-5B42-B1C8-8AC924895AB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7093,51 +7086,51 @@
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003B6ED3"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1506551795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="355082667">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -8856,69 +8849,69 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>927</Words>
-  <Characters>5287</Characters>
+  <Words>921</Words>
+  <Characters>5256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
+  <Lines>43</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6202</CharactersWithSpaces>
+  <CharactersWithSpaces>6165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Танюша</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>