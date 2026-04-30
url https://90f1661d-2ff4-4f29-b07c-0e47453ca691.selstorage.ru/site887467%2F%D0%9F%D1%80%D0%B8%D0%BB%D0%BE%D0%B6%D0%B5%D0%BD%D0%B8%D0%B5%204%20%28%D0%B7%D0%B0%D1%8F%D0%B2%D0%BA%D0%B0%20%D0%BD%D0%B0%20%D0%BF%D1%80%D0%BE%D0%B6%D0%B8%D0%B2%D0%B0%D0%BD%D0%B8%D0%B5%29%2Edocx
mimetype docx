--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -21,87 +21,80 @@
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:p w:rsidR="001C446E" w:rsidRPr="00BD3C44" w:rsidRDefault="001C446E" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ЗАЯВКА НА ПРОЖИВАНИЕ</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C446E" w:rsidRDefault="001C446E" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>во время проведения соревнований «3</w:t>
       </w:r>
-      <w:r w:rsidR="009D1737">
-        <w:t>3</w:t>
+      <w:r w:rsidR="006F0E18">
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00EC4C7B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">й МЕМОРИАЛ АНДРЕЯ ЯКУТОВА» </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C446E" w:rsidRPr="002051C1" w:rsidRDefault="009D1737" w:rsidP="001C446E">
+    <w:p w:rsidR="006F0E18" w:rsidRDefault="006F0E18" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>26</w:t>
+        <w:t>02-05 октября 2026</w:t>
       </w:r>
-      <w:r w:rsidR="001C446E">
-        <w:t>-</w:t>
+      <w:r w:rsidRPr="002051C1">
+        <w:t xml:space="preserve"> года</w:t>
       </w:r>
       <w:r>
-        <w:t>29</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="001C446E">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> года</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C446E" w:rsidRDefault="001C446E" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>От___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C446E" w:rsidRPr="008A140A" w:rsidRDefault="001C446E" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:vertAlign w:val="superscript"/>
@@ -398,117 +391,129 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001C446E" w:rsidRPr="00BC1B87" w:rsidRDefault="001C446E" w:rsidP="00EA479F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>01</w:t>
             </w:r>
             <w:r w:rsidRPr="00BC1B87">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
+            <w:r w:rsidR="006F0E18">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1B87">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0E18">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>01</w:t>
-[...11 lines deleted...]
-              <w:t>2 12:00</w:t>
+              <w:t xml:space="preserve"> 12:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001C446E" w:rsidRPr="00BC1B87" w:rsidRDefault="001C446E" w:rsidP="00EA479F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BC1B87">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
+            <w:r w:rsidR="006F0E18">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1B87">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0E18">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC1B87">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="006F0E18">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...23 lines deleted...]
-              <w:t>2 10:00</w:t>
+              <w:t xml:space="preserve"> 10:00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2269" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="001C446E" w:rsidRPr="00BC1B87" w:rsidRDefault="001C446E" w:rsidP="00EA479F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>С завтраком</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001C446E" w:rsidTr="001C446E">
@@ -611,68 +616,68 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C446E" w:rsidRDefault="001C446E"/>
     <w:sectPr w:rsidR="001C446E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E1B4514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C4CC282"/>
     <w:lvl w:ilvl="0" w:tplc="F53CAF50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="303"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -732,87 +737,88 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1102843705">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="119"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C446E"/>
     <w:rsid w:val="00107B22"/>
     <w:rsid w:val="001C446E"/>
+    <w:rsid w:val="006F0E18"/>
     <w:rsid w:val="009D1737"/>
     <w:rsid w:val="00EC4C7B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="25A0E35E"/>
+  <w14:docId w14:val="45DA28F5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FF82BD98-4B26-8847-8CB2-09EC0C1A14BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>