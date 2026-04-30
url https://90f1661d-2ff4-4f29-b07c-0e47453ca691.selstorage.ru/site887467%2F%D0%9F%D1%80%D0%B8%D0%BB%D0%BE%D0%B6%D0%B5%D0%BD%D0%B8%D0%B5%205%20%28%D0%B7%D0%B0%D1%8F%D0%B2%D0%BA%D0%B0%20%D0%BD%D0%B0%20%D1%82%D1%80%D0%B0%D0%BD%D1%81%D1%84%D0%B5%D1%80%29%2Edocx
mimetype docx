--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -27,81 +27,87 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">ЗАЯВКА НА </w:t>
       </w:r>
       <w:r w:rsidR="00066E51">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ТРАНСФЕР</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C446E" w:rsidRDefault="001C446E" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>во время проведения соревнований «3</w:t>
       </w:r>
+      <w:r w:rsidR="00F1705B">
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidR="00A87139">
-        <w:t>3-</w:t>
+        <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">й МЕМОРИАЛ АНДРЕЯ ЯКУТОВА» </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001C446E" w:rsidRPr="002051C1" w:rsidRDefault="00A87139" w:rsidP="001C446E">
+    <w:p w:rsidR="001C446E" w:rsidRPr="002051C1" w:rsidRDefault="00F1705B" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>26</w:t>
+        <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="001C446E">
         <w:t>-</w:t>
       </w:r>
       <w:r>
-        <w:t>29</w:t>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="001C446E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>сентября</w:t>
+        <w:t>октября</w:t>
       </w:r>
       <w:r w:rsidR="001C446E">
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
-      <w:r>
-        <w:t>25</w:t>
+      <w:r w:rsidR="00A87139">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001C446E" w:rsidRPr="002051C1">
         <w:t xml:space="preserve"> года</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C446E" w:rsidRDefault="001C446E" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>От___________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="001C446E" w:rsidRPr="008A140A" w:rsidRDefault="001C446E" w:rsidP="001C446E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -877,75 +883,75 @@
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="001C446E" w:rsidRDefault="001C446E"/>
     <w:sectPr w:rsidR="001C446E">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E1B4514"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C4CC282"/>
     <w:lvl w:ilvl="0" w:tplc="F53CAF50">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="303"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -1005,99 +1011,100 @@
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1102843705">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="101"/>
+  <w:zoom w:percent="119"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001C446E"/>
     <w:rsid w:val="00066E51"/>
     <w:rsid w:val="001C446E"/>
     <w:rsid w:val="002435F2"/>
     <w:rsid w:val="0028514F"/>
     <w:rsid w:val="004A62A5"/>
     <w:rsid w:val="004C730C"/>
     <w:rsid w:val="00965FF3"/>
     <w:rsid w:val="009E7044"/>
     <w:rsid w:val="00A87139"/>
+    <w:rsid w:val="00F1705B"/>
     <w:rsid w:val="00FC463E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="205480F4"/>
+  <w14:docId w14:val="1D49795A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{FF82BD98-4B26-8847-8CB2-09EC0C1A14BC}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1825,53 +1832,53 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>148</Words>
-  <Characters>847</Characters>
+  <Characters>846</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>994</CharactersWithSpaces>
+  <CharactersWithSpaces>993</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>