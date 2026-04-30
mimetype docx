--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -1,211 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="69238495" w14:textId="77777777" w:rsidR="00D92FDF" w:rsidRPr="00D92FDF" w:rsidRDefault="00D92FDF" w:rsidP="00D92FDF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D92FDF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">International </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">International Shinkyokushinkai Karate Championship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A22CFC" w14:textId="63D7AA6C" w:rsidR="00D92FDF" w:rsidRPr="00D92FDF" w:rsidRDefault="00D92FDF" w:rsidP="00D92FDF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="52"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00D92FDF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Shinkyokushinkai</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D92FDF">
+        <w:t>“Andrei Yakutov 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90C9E" w:rsidRPr="00F90C9E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Karate Championship </w:t>
-[...43 lines deleted...]
-        <w:t>3</w:t>
+        <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92FDF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidRPr="00D92FDF">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Memorial”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72A485C0" w14:textId="3D00A02C" w:rsidR="00D92FDF" w:rsidRPr="00B1685F" w:rsidRDefault="00B70858" w:rsidP="00D92FDF">
+    <w:p w14:paraId="72A485C0" w14:textId="52A160D9" w:rsidR="00D92FDF" w:rsidRPr="00B1685F" w:rsidRDefault="008C7659" w:rsidP="00D92FDF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00D92FDF" w:rsidRPr="00B1685F">
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90C9E" w:rsidRPr="00690489">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92FDF" w:rsidRPr="00B1685F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>29</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D92FDF" w:rsidRPr="00B1685F">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90C9E" w:rsidRPr="00690489">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>9</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D92FDF" w:rsidRPr="00B1685F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>.202</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00690489" w:rsidRPr="008C7659">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r w:rsidR="00D92FDF" w:rsidRPr="00B1685F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="00587647" w:rsidRPr="00690489">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D92FDF" w:rsidRPr="00B1685F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, NOVOSIBIRSK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CAC1E86" w14:textId="77777777" w:rsidR="00D92FDF" w:rsidRDefault="00D92FDF" w:rsidP="00BE6E29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="621BB340" w14:textId="77777777" w:rsidR="00BE6E29" w:rsidRPr="00B05A92" w:rsidRDefault="00B05A92" w:rsidP="00BE6E29">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:lang w:val="en-US"/>
@@ -1331,85 +1309,85 @@
         <w:rPr>
           <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>____________________/_________________________/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DE1977D" w14:textId="77777777" w:rsidR="00AF24D5" w:rsidRPr="00997FEC" w:rsidRDefault="00AF24D5" w:rsidP="00BE6E29">
       <w:pPr>
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
           <w:lang w:val="en-US" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00AF24D5" w:rsidRPr="00997FEC" w:rsidSect="00BE6E29">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="850" w:right="1134" w:bottom="1701" w:left="426" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18D30716"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="071AC188"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="525" w:hanging="525"/>
@@ -1495,125 +1473,131 @@
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1151871114">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BE6E29"/>
     <w:rsid w:val="001F0902"/>
     <w:rsid w:val="002355DF"/>
+    <w:rsid w:val="00326A66"/>
     <w:rsid w:val="003D7F02"/>
+    <w:rsid w:val="00587647"/>
     <w:rsid w:val="005F5A92"/>
     <w:rsid w:val="00616E95"/>
     <w:rsid w:val="00631BBC"/>
+    <w:rsid w:val="00690489"/>
     <w:rsid w:val="00714E40"/>
     <w:rsid w:val="00802206"/>
     <w:rsid w:val="00882851"/>
+    <w:rsid w:val="008C7659"/>
+    <w:rsid w:val="008D21BE"/>
     <w:rsid w:val="00997FEC"/>
     <w:rsid w:val="00A42191"/>
+    <w:rsid w:val="00AA0C1E"/>
     <w:rsid w:val="00AA3D7F"/>
     <w:rsid w:val="00AF24D5"/>
     <w:rsid w:val="00B05A92"/>
     <w:rsid w:val="00B1685F"/>
     <w:rsid w:val="00B70858"/>
     <w:rsid w:val="00B90839"/>
     <w:rsid w:val="00BE6E29"/>
     <w:rsid w:val="00D21FB2"/>
     <w:rsid w:val="00D92FDF"/>
     <w:rsid w:val="00DD01CC"/>
     <w:rsid w:val="00E02615"/>
     <w:rsid w:val="00E44E30"/>
     <w:rsid w:val="00E7182F"/>
     <w:rsid w:val="00E75836"/>
     <w:rsid w:val="00E866F7"/>
     <w:rsid w:val="00F4502B"/>
+    <w:rsid w:val="00F90C9E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="161381B4"/>
   <w15:docId w15:val="{7B229E1F-E4D6-9444-9023-532895B4EE22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2024,51 +2008,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
     <w:name w:val="Базовый"/>
     <w:rsid w:val="00A42191"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="709"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1506551795">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="960693423">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>