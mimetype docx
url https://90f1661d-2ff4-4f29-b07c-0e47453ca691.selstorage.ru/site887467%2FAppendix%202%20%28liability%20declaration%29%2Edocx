--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -1,207 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="521FD48D" w14:textId="77777777" w:rsidR="00DC5CAA" w:rsidRDefault="00DC5CAA" w:rsidP="00DC5CAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">International </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="2A2A0F3F" w14:textId="2591AA91" w:rsidR="00DC5CAA" w:rsidRDefault="00DC5CAA" w:rsidP="00DC5CAA">
+        <w:t xml:space="preserve">International Shinkyokushinkai Karate Championship </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A2A0F3F" w14:textId="3A121383" w:rsidR="00DC5CAA" w:rsidRDefault="00DC5CAA" w:rsidP="00DC5CAA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Andrei </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>“Andrei Yakutov 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00C50488" w:rsidRPr="00C50488">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Memorial”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A97BE8D" w14:textId="3D6AFD75" w:rsidR="00DC5CAA" w:rsidRDefault="00C50488" w:rsidP="00DC5CAA">
+    <w:p w14:paraId="2A97BE8D" w14:textId="1491CB1C" w:rsidR="00DC5CAA" w:rsidRDefault="00B2740C" w:rsidP="00DC5CAA">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00DC5CAA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00DC5CAA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>09</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00DC5CAA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00DC5CAA">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>, NOVOSIBIRSK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A75F8D2" w14:textId="77777777" w:rsidR="009123EC" w:rsidRDefault="009123EC" w:rsidP="009E3EF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AD762B6" w14:textId="77777777" w:rsidR="009123EC" w:rsidRDefault="009123EC" w:rsidP="009E3EF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -372,524 +351,416 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>______________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="009123EC">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>______________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A690302" w14:textId="77777777" w:rsidR="009E3EF1" w:rsidRDefault="009E3EF1" w:rsidP="009E3EF1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA418C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth (competitor): ______/______/_________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A52C08" w14:textId="04346DAC" w:rsidR="009E3EF1" w:rsidRDefault="009E3EF1" w:rsidP="009E3EF1">
+    <w:p w14:paraId="69A52C08" w14:textId="5B28AAE8" w:rsidR="009E3EF1" w:rsidRDefault="009E3EF1" w:rsidP="009E3EF1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA418C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">I declare that </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">I know </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> is full contact kind of sport and </w:t>
+        <w:t xml:space="preserve">I know Kyokushinkai is full contact kind of sport and </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA418C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>I accept the participation of_____</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA418C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_____________________________ in</w:t>
       </w:r>
       <w:r w:rsidRPr="00DA418C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the </w:t>
       </w:r>
       <w:r w:rsidRPr="000172DC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">International </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">International Shinkyokushinkai Karate Championship </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk225162437"/>
       <w:r w:rsidRPr="000172DC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Shinkyokushinkai</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">“Andrei Yakutov </w:t>
+      </w:r>
+      <w:r w:rsidR="009123EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="000172DC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
       <w:r w:rsidRPr="000172DC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Yakutov</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000172DC">
+        <w:t xml:space="preserve"> Memorial”</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009123EC">
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...1 lines deleted...]
-        <w:t>3</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50488" w:rsidRPr="009123EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00C50488">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009123EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00C50488" w:rsidRPr="00C50488">
         <w:rPr>
           <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="009123EC" w:rsidRPr="009123EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="000172DC">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="009123EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA418C">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009123EC">
-[...18 lines deleted...]
-      <w:r w:rsidR="00C50488">
+      <w:r w:rsidR="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA418C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2D72">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009123EC">
-[...65 lines deleted...]
-      </w:r>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00DA418C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and that I accept all parts of the official invitation of this tournament. For physical reasons nothing speaks against a participation of the aforementioned athlete and I understand that all competitors are considered to participate at their own risk. </w:t>
       </w:r>
       <w:r w:rsidR="000D0D93">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Russian social organization “Russian </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> karate Federation”, </w:t>
+        <w:t xml:space="preserve">The Russian social organization “Russian Kyokushin karate Federation”, </w:t>
       </w:r>
       <w:r w:rsidR="000D0D93">
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="000172DC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">he Regional Social Kids Organization “Novosibirsk region </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>he Regional Social Kids Organization “Novosibirsk region Shinkyokushinkai Karate Federation”, Regional Social Organization “Novosibirsk region Kyokusinkai Association”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DA418C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the Organizing Committee assume no responsibility for any damages, injuries or losses. All athletes must bring their own documents and the forms or any</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> medical insurance in Russia together with medical proof unders</w:t>
+      </w:r>
+      <w:r w:rsidR="002D688A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>igned by doctor given the permission for athlete to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> participate in the </w:t>
+      </w:r>
       <w:r w:rsidRPr="000172DC">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Shinkyokushinkai</w:t>
-[...81 lines deleted...]
-      <w:r w:rsidRPr="000172DC">
+        <w:t xml:space="preserve">International Shinkyokushinkai Karate Championship </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="000172DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Andrei Yakutov </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="000172DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="000172DC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Memorial”</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FA2D72">
-[...16 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on the </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="009123EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidRPr="000172DC">
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
+      <w:r w:rsidR="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00C50488">
+        <w:rPr>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009123EC">
-[...5 lines deleted...]
-      <w:r w:rsidR="00C50488" w:rsidRPr="00C50488">
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="009123EC">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00DA418C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>October</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C" w:rsidRPr="00DA418C">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00B2740C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>26</w:t>
-      </w:r>
-[...60 lines deleted...]
-        <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0097139D" w14:textId="77777777" w:rsidR="009E3EF1" w:rsidRDefault="009E3EF1" w:rsidP="009E3EF1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3ED8264F" w14:textId="77777777" w:rsidR="009E3EF1" w:rsidRDefault="009E3EF1" w:rsidP="009E3EF1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA418C">
         <w:rPr>
@@ -974,135 +845,136 @@
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                  signature of coach                              date</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6045D851" w14:textId="77777777" w:rsidR="003D7F02" w:rsidRDefault="003D7F02"/>
     <w:sectPr w:rsidR="003D7F02" w:rsidSect="009E3EF1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009E3EF1"/>
     <w:rsid w:val="00064A8A"/>
     <w:rsid w:val="000D0D93"/>
     <w:rsid w:val="001C74A3"/>
     <w:rsid w:val="002D688A"/>
     <w:rsid w:val="003D7F02"/>
+    <w:rsid w:val="005C5266"/>
     <w:rsid w:val="009123EC"/>
     <w:rsid w:val="00984173"/>
     <w:rsid w:val="009E3EF1"/>
+    <w:rsid w:val="00B2740C"/>
     <w:rsid w:val="00C50488"/>
     <w:rsid w:val="00CE75E0"/>
     <w:rsid w:val="00DC5CAA"/>
     <w:rsid w:val="00E04AF5"/>
     <w:rsid w:val="00FA2D72"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7CFE0A36"/>
   <w15:docId w15:val="{7B229E1F-E4D6-9444-9023-532895B4EE22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1491,51 +1363,51 @@
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1418794427">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
@@ -1805,50 +1677,50 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>316</Words>
-  <Characters>1803</Characters>
+  <Words>315</Words>
+  <Characters>1800</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2115</CharactersWithSpaces>
+  <CharactersWithSpaces>2111</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Танюша</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>