--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -1,218 +1,178 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3137B59F" w14:textId="77777777" w:rsidR="007E3906" w:rsidRPr="007E3906" w:rsidRDefault="007E3906" w:rsidP="007E3906">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3906">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">International </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Karate Championship </w:t>
+        <w:t xml:space="preserve">International Shinkyokushinkai Karate Championship </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413F5666" w14:textId="400E12B9" w:rsidR="007E3906" w:rsidRPr="007E3906" w:rsidRDefault="007E3906" w:rsidP="007E3906">
+    <w:p w14:paraId="413F5666" w14:textId="49DD9164" w:rsidR="007E3906" w:rsidRPr="007E3906" w:rsidRDefault="007E3906" w:rsidP="007E3906">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="52"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E3906">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">“Andrei </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>“Andrei Yakutov 3</w:t>
+      </w:r>
+      <w:r w:rsidR="00115C16" w:rsidRPr="00115C16">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="007E3906">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
       <w:r w:rsidRPr="007E3906">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 3</w:t>
-[...26 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Memorial”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E26564" w14:textId="4CC56F18" w:rsidR="007E3906" w:rsidRPr="007F5477" w:rsidRDefault="00891B5B" w:rsidP="007E3906">
+    <w:p w14:paraId="35E26564" w14:textId="4E5B242A" w:rsidR="007E3906" w:rsidRPr="007F5477" w:rsidRDefault="00115C16" w:rsidP="007E3906">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>26</w:t>
+        <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="007E3906" w:rsidRPr="007F5477">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>29</w:t>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="007E3906" w:rsidRPr="007F5477">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>09</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="007E3906" w:rsidRPr="007F5477">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="007E3906" w:rsidRPr="007F5477">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, NOVOSIBIRSK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49587B1A" w14:textId="77777777" w:rsidR="007E3906" w:rsidRDefault="007E3906" w:rsidP="009A69CA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6277831D" w14:textId="77777777" w:rsidR="007E3906" w:rsidRDefault="007E3906" w:rsidP="009A69CA">
       <w:pPr>
@@ -574,63 +534,52 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CC77D76" w14:textId="77777777" w:rsidR="009A69CA" w:rsidRPr="00ED0370" w:rsidRDefault="009A69CA" w:rsidP="009A69CA">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A69CA">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phone </w:t>
+              <w:t>Phone number</w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A69CA" w:rsidRPr="00346236" w14:paraId="15589190" w14:textId="77777777" w:rsidTr="009A69CA">
         <w:trPr>
           <w:trHeight w:val="546"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3DEC9A5C" w14:textId="77777777" w:rsidR="009A69CA" w:rsidRPr="00CC702B" w:rsidRDefault="009A69CA" w:rsidP="009E12C5">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="24"/>
@@ -745,162 +694,163 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01BE4B5F" w14:textId="77777777" w:rsidR="00A446F0" w:rsidRDefault="00A446F0" w:rsidP="00A446F0">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00A446F0" w:rsidSect="00F84B4B">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1134" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F84B4B"/>
     <w:rsid w:val="00093B5E"/>
     <w:rsid w:val="000B000B"/>
     <w:rsid w:val="000C1113"/>
     <w:rsid w:val="000D5BDD"/>
     <w:rsid w:val="000E7208"/>
+    <w:rsid w:val="00115C16"/>
     <w:rsid w:val="001C7577"/>
     <w:rsid w:val="00316941"/>
     <w:rsid w:val="003F49F5"/>
     <w:rsid w:val="004A4A17"/>
     <w:rsid w:val="005645C0"/>
     <w:rsid w:val="00652A28"/>
     <w:rsid w:val="006C58FD"/>
     <w:rsid w:val="0079184C"/>
     <w:rsid w:val="007A3B9B"/>
     <w:rsid w:val="007E3906"/>
     <w:rsid w:val="007F4DEB"/>
     <w:rsid w:val="007F5477"/>
     <w:rsid w:val="00891B5B"/>
     <w:rsid w:val="008C1902"/>
     <w:rsid w:val="00923D58"/>
     <w:rsid w:val="009839D1"/>
     <w:rsid w:val="00994FB8"/>
     <w:rsid w:val="009A0A2B"/>
     <w:rsid w:val="009A3535"/>
     <w:rsid w:val="009A69CA"/>
     <w:rsid w:val="009B509D"/>
     <w:rsid w:val="009E12C5"/>
     <w:rsid w:val="00A446F0"/>
     <w:rsid w:val="00A812EC"/>
     <w:rsid w:val="00AC29AE"/>
+    <w:rsid w:val="00B2499D"/>
     <w:rsid w:val="00C055B3"/>
     <w:rsid w:val="00C53A3C"/>
     <w:rsid w:val="00CC702B"/>
     <w:rsid w:val="00D06600"/>
     <w:rsid w:val="00D73EE8"/>
     <w:rsid w:val="00E8497B"/>
     <w:rsid w:val="00F031F5"/>
     <w:rsid w:val="00F118BF"/>
     <w:rsid w:val="00F84B4B"/>
     <w:rsid w:val="00FE5FFA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4600BD48"/>
   <w15:docId w15:val="{7B229E1F-E4D6-9444-9023-532895B4EE22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -1326,51 +1276,51 @@
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="006C58FD"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="36"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="763035978">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 