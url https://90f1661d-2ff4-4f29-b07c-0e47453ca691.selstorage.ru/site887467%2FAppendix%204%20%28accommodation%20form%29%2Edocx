--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -77,201 +77,206 @@
       <w:r w:rsidRPr="008E66A4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0080385D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Championship</w:t>
       </w:r>
       <w:r w:rsidRPr="008E66A4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0497B836" w14:textId="79ED57F4" w:rsidR="00B765B6" w:rsidRDefault="00B765B6" w:rsidP="00B765B6">
+    <w:p w14:paraId="0497B836" w14:textId="0CE9B5DD" w:rsidR="00B765B6" w:rsidRDefault="00B765B6" w:rsidP="00B765B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E66A4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0080385D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Andrei</w:t>
       </w:r>
       <w:r w:rsidRPr="008E66A4">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="0080385D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Yakutov</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E66A4">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F25377">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00066256">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000172DC">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0080385D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Yakutov</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Memorial”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B829F32" w14:textId="0025EA45" w:rsidR="00D50592" w:rsidRPr="0080385D" w:rsidRDefault="008029BE" w:rsidP="00B765B6">
+    <w:p w14:paraId="4B829F32" w14:textId="61E08CE4" w:rsidR="00D50592" w:rsidRPr="0080385D" w:rsidRDefault="00066256" w:rsidP="00B765B6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>26</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>02</w:t>
       </w:r>
       <w:r w:rsidR="00D50592">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>29</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>05</w:t>
       </w:r>
       <w:r w:rsidR="00D50592">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>09</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="00D50592">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>5</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D50592">
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, NOVOSIBIRSK</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D22281D" w14:textId="77777777" w:rsidR="00B765B6" w:rsidRDefault="00B765B6" w:rsidP="00B765B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5269D067" w14:textId="77777777" w:rsidR="00B765B6" w:rsidRPr="007F70A4" w:rsidRDefault="00B765B6" w:rsidP="00B765B6">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
@@ -544,60 +549,52 @@
           <w:p w14:paraId="61429492" w14:textId="77777777" w:rsidR="00BA45BD" w:rsidRPr="00B7797D" w:rsidRDefault="00BA45BD" w:rsidP="00BA45BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7797D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Andreev Andrey Andreevich</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="524A99DA" w14:textId="77777777" w:rsidR="00BA45BD" w:rsidRDefault="00BA45BD" w:rsidP="00BA45BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7797D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Egorov Egor </w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Egorov Egor Egorovich</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12FD20DB" w14:textId="1B7CBC3C" w:rsidR="00BA45BD" w:rsidRPr="004E5969" w:rsidRDefault="00BA45BD" w:rsidP="00BA45BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7797D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>Standard (</w:t>
@@ -605,138 +602,144 @@
             <w:r w:rsidR="00891117">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t>twin</w:t>
             </w:r>
             <w:r w:rsidRPr="00B7797D">
               <w:rPr>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
               </w:rPr>
               <w:t xml:space="preserve"> accommodation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1418" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="13E2312D" w14:textId="6F9BF667" w:rsidR="00BA45BD" w:rsidRPr="00BC1B87" w:rsidRDefault="008029BE" w:rsidP="00BA45BD">
+          <w:p w14:paraId="13E2312D" w14:textId="50FA1422" w:rsidR="00BA45BD" w:rsidRPr="00BC1B87" w:rsidRDefault="00066256" w:rsidP="00BA45BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t>26</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>02</w:t>
             </w:r>
             <w:r w:rsidR="00BA45BD" w:rsidRPr="00BC1B87">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t>09</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00BA45BD" w:rsidRPr="00BC1B87">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BA45BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 12.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="678546FD" w14:textId="7C832313" w:rsidR="00BA45BD" w:rsidRPr="00BC1B87" w:rsidRDefault="008029BE" w:rsidP="00BA45BD">
+          <w:p w14:paraId="678546FD" w14:textId="5FCE02C0" w:rsidR="00BA45BD" w:rsidRPr="00BC1B87" w:rsidRDefault="00066256" w:rsidP="00BA45BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t>29</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>05</w:t>
             </w:r>
             <w:r w:rsidR="00BA45BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t>09</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
             <w:r w:rsidR="00BA45BD" w:rsidRPr="00BC1B87">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-              <w:t>5</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BA45BD">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1986" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F014839" w14:textId="77777777" w:rsidR="00BA45BD" w:rsidRPr="00BC1B87" w:rsidRDefault="00BA45BD" w:rsidP="00BA45BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B7797D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
@@ -996,172 +999,193 @@
             <w:tcW w:w="1061" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C275211" w14:textId="77777777" w:rsidR="00BA45BD" w:rsidRPr="007F70A4" w:rsidRDefault="00BA45BD" w:rsidP="00CB28AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B842BD1" w14:textId="7D889A65" w:rsidR="00BA45BD" w:rsidRPr="007F70A4" w:rsidRDefault="00BA45BD" w:rsidP="00CB28AD">
+          <w:p w14:paraId="6B842BD1" w14:textId="72686F6C" w:rsidR="00BA45BD" w:rsidRPr="007F70A4" w:rsidRDefault="00066256" w:rsidP="00CB28AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...8 lines deleted...]
-              <w:t>4</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA45BD">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.10.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA45BD">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
               </w:rPr>
               <w:t>, airport “</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00BA45BD">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Tolmachevo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00BA45BD">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4891E25E" w14:textId="77777777" w:rsidR="00BA45BD" w:rsidRDefault="00BA45BD" w:rsidP="00CB28AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Tolmachevo</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>SU 176</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA60A4A" w14:textId="77777777" w:rsidR="00BA45BD" w:rsidRPr="007F70A4" w:rsidRDefault="00BA45BD" w:rsidP="00CB28AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>”</w:t>
-[...13 lines deleted...]
-                <w:sz w:val="24"/>
+              <w:t>14.15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1632" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE58011" w14:textId="6A813C2F" w:rsidR="00BA45BD" w:rsidRPr="00066256" w:rsidRDefault="00066256" w:rsidP="00CB28AD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="00BA45BD">
+              <w:rPr>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.10.202</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...31 lines deleted...]
-              <w:t>4</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="626ED514" w14:textId="77777777" w:rsidR="00BA45BD" w:rsidRPr="007F70A4" w:rsidRDefault="00BA45BD" w:rsidP="00CB28AD">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>airport “</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
@@ -1224,397 +1248,111 @@
     </w:tbl>
     <w:p w14:paraId="63EB9292" w14:textId="77777777" w:rsidR="00BA45BD" w:rsidRDefault="00BA45BD" w:rsidP="00BA45BD">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B9185ED" w14:textId="77777777" w:rsidR="00891117" w:rsidRPr="008029BE" w:rsidRDefault="00891117" w:rsidP="00891117">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008029BE">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>Participants of the competition are accommodated in:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78CBAB56" w14:textId="3BC77921" w:rsidR="00891117" w:rsidRPr="008029BE" w:rsidRDefault="00891117" w:rsidP="00891117">
-[...285 lines deleted...]
-    <w:sectPr w:rsidR="00BA45BD" w:rsidSect="005D46E4">
+    <w:sectPr w:rsidR="00891117" w:rsidRPr="008029BE" w:rsidSect="005D46E4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="709" w:right="566" w:bottom="1134" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="01"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="00"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48621DB8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="75965CDC"/>
     <w:lvl w:ilvl="0" w:tplc="B9906434">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1790,77 +1528,79 @@
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="706030378">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1613900605">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="110"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B765B6"/>
     <w:rsid w:val="000140F3"/>
+    <w:rsid w:val="00066256"/>
     <w:rsid w:val="001C0C11"/>
     <w:rsid w:val="002A1768"/>
     <w:rsid w:val="003D7F02"/>
     <w:rsid w:val="003E2CD9"/>
     <w:rsid w:val="004A3217"/>
     <w:rsid w:val="00584A74"/>
     <w:rsid w:val="00591443"/>
     <w:rsid w:val="005D46E4"/>
     <w:rsid w:val="0065502D"/>
     <w:rsid w:val="006E51AD"/>
     <w:rsid w:val="007C5E32"/>
     <w:rsid w:val="008029BE"/>
+    <w:rsid w:val="00883A05"/>
     <w:rsid w:val="00891117"/>
     <w:rsid w:val="00B765B6"/>
     <w:rsid w:val="00BA45BD"/>
     <w:rsid w:val="00C22159"/>
     <w:rsid w:val="00CF1540"/>
     <w:rsid w:val="00D50592"/>
     <w:rsid w:val="00DF16A7"/>
     <w:rsid w:val="00F223FF"/>
     <w:rsid w:val="00F25377"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -2652,65 +2392,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>222</Words>
-  <Characters>1268</Characters>
+  <Words>148</Words>
+  <Characters>845</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>7</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1488</CharactersWithSpaces>
+  <CharactersWithSpaces>992</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Танюша</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>