--- v0 (2025-11-05)
+++ v1 (2026-04-30)
@@ -1,218 +1,174 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="619108B9" w14:textId="4EE099C5" w:rsidR="00935AE3" w:rsidRPr="00935AE3" w:rsidRDefault="00935AE3" w:rsidP="00935AE3">
+    <w:p w14:paraId="619108B9" w14:textId="721A74B4" w:rsidR="00935AE3" w:rsidRPr="00935AE3" w:rsidRDefault="00935AE3" w:rsidP="00935AE3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935AE3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">International </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00935AE3">
+        <w:t xml:space="preserve">International Shinkyokushinkai Karate Championship “Andrei Yakutov </w:t>
+      </w:r>
+      <w:r w:rsidR="007A7E37">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Shinkyokushinkai</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00935AE3">
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC2183" w:rsidRPr="00FC2183">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Karate Championship “Andrei </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>4</w:t>
+      </w:r>
       <w:r w:rsidRPr="00935AE3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:vertAlign w:val="superscript"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
       <w:r w:rsidRPr="00935AE3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A7E37">
+        <w:t xml:space="preserve"> Memorial”</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14088EFB" w14:textId="45BBF72C" w:rsidR="00935AE3" w:rsidRPr="00935AE3" w:rsidRDefault="00FC2183" w:rsidP="00935AE3">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00461DEF">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00935AE3">
+        </w:rPr>
+        <w:t>02</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7E37">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00935AE3">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+        </w:rPr>
+        <w:t>05</w:t>
+      </w:r>
+      <w:r w:rsidR="007A7E37">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>.</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...1 lines deleted...]
-        <w:t>26</w:t>
+        </w:rPr>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="007A7E37">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>-</w:t>
+        <w:t>.202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="en-US"/>
-[...37 lines deleted...]
-        <w:t>5</w:t>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00935AE3" w:rsidRPr="00935AE3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> NOVOSIBIRSK, RUSSIA</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2761EAA2" w14:textId="77777777" w:rsidR="00F06B54" w:rsidRPr="00935AE3" w:rsidRDefault="00935AE3" w:rsidP="00935AE3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935AE3">
         <w:rPr>
           <w:b/>
@@ -355,99 +311,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00935AE3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Insert name of country: ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41F94949" w14:textId="77777777" w:rsidR="00935AE3" w:rsidRPr="00935AE3" w:rsidRDefault="00935AE3" w:rsidP="00935AE3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0010115A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Name </w:t>
-[...47 lines deleted...]
-        <w:t>: _________________________________________________</w:t>
+        <w:t>Name of the team: _________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___________</w:t>
       </w:r>
       <w:r w:rsidRPr="0010115A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>__________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -457,51 +365,51 @@
         <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
         <w:tblW w:w="15843" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="358"/>
         <w:gridCol w:w="1045"/>
         <w:gridCol w:w="943"/>
         <w:gridCol w:w="1282"/>
         <w:gridCol w:w="1225"/>
         <w:gridCol w:w="1386"/>
         <w:gridCol w:w="1174"/>
         <w:gridCol w:w="1386"/>
         <w:gridCol w:w="1386"/>
         <w:gridCol w:w="1316"/>
         <w:gridCol w:w="1067"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1925"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A424C" w:rsidRPr="00461DEF" w14:paraId="16F2A110" w14:textId="77777777" w:rsidTr="00554BFA">
+      <w:tr w:rsidR="007A424C" w:rsidRPr="00FC2183" w14:paraId="16F2A110" w14:textId="77777777" w:rsidTr="00554BFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="137D4758" w14:textId="77777777" w:rsidR="007A424C" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>#</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -941,317 +849,298 @@
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>01.01.2004</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D0A6B3A" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Alma-</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Alma-Aty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1174" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C069C3" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Aty</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="53C069C3" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
+              <w:t>72 3564019</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1386" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17A63895" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>72 3564019</w:t>
+              <w:t>01.03.2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1386" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17A63895" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
+          <w:p w14:paraId="5ED55E54" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>01.03.2017</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5ED55E54" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
+              <w:t>01.03.2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1316" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A90B12E" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>01.03.2027</w:t>
-[...14 lines deleted...]
-                <w:lang w:val="en-US"/>
+              <w:t>Kazakhstan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BEA046E" w14:textId="6B899E27" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="00FC2183" w:rsidP="00935AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidR="007A424C" w:rsidRPr="00461DEF">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>05</w:t>
+            </w:r>
+            <w:r w:rsidR="007A424C" w:rsidRPr="00461DEF">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BB8DE2E" w14:textId="3668FD0D" w:rsidR="007A424C" w:rsidRPr="00FC2183" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Kazakhstan</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="5BEA046E" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
+              <w:t>10.20</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC2183">
+              <w:rPr>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E306BF8" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>18-21.</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="3BB8DE2E" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
+              <w:t>Novosibirsk</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1925" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62AADA17" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>10.2019</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="3E306BF8" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
+              <w:t>School #123, pupil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F7D8BC2" w14:textId="77777777" w:rsidR="007A424C" w:rsidRPr="00461DEF" w:rsidRDefault="007A424C" w:rsidP="007A424C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00461DEF">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Novosibirsk</w:t>
-[...84 lines deleted...]
-              <w:t>, Kazakhstan. Tel. +7(415)235678, school123@bk.kz</w:t>
+              <w:t>Address: 31 Berezovaya str., Alma-Aty, Kazakhstan. Tel. +7(415)235678, school123@bk.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A424C" w14:paraId="4501B658" w14:textId="77777777" w:rsidTr="00554BFA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="358" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E9E6A57" w14:textId="77777777" w:rsidR="007A424C" w:rsidRDefault="007A424C" w:rsidP="00935AE3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>2</w:t>
@@ -2345,141 +2234,142 @@
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00935AE3">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00935AE3" w:rsidRPr="00935AE3" w:rsidSect="001B64B6">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="536" w:bottom="284" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
-    <w:panose1 w:val="00000000000000000000"/>
-[...1 lines deleted...]
-    <w:family w:val="auto"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="5000785B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00935AE3"/>
     <w:rsid w:val="001B64B6"/>
     <w:rsid w:val="00461DEF"/>
     <w:rsid w:val="00554BFA"/>
     <w:rsid w:val="0070586E"/>
     <w:rsid w:val="007A424C"/>
     <w:rsid w:val="007A7E37"/>
     <w:rsid w:val="009145F1"/>
     <w:rsid w:val="00935AE3"/>
     <w:rsid w:val="00A072E1"/>
+    <w:rsid w:val="00BD234D"/>
     <w:rsid w:val="00F06B54"/>
+    <w:rsid w:val="00FC2183"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="66522B6A"/>
   <w15:docId w15:val="{7B229E1F-E4D6-9444-9023-532895B4EE22}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2907,51 +2797,51 @@
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00554BFA"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00461DEF"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:yakutova2025@bk.ru" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
@@ -3205,64 +3095,64 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>231</Words>
-  <Characters>1319</Characters>
+  <Characters>1320</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1547</CharactersWithSpaces>
+  <CharactersWithSpaces>1548</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Танюша</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>