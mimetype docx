--- v0 (2025-10-07)
+++ v1 (2026-05-21)
@@ -4723,663 +4723,647 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00AF4CFB" w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4CFB" w14:paraId="381CAF99" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="381CAF99" w14:textId="77777777" w:rsidTr="00B51AAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="434B435E" w14:textId="776A451B" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00AF4CFB" w:rsidP="007477FE">
+          <w:p w14:paraId="434B435E" w14:textId="776A451B" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00841E44">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39644A5C" w14:textId="3BBE9F3A" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00841E44" w:rsidP="007477FE">
+          <w:p w14:paraId="39644A5C" w14:textId="3D208D7B" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841E44">
+            <w:r w:rsidRPr="0061046D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Пробное индивидуальное занятие на льду</w:t>
+              <w:t>Групповая тренировка по растяжке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578583C3" w14:textId="4A9EF30C" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00AF4CFB" w:rsidP="00C03AB3">
+          <w:p w14:paraId="578583C3" w14:textId="76A5FA34" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C03AB3">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4CFB" w14:paraId="60624DE7" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="60624DE7" w14:textId="77777777" w:rsidTr="00B51AAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F895FAB" w14:textId="6A055A20" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00AF4CFB" w:rsidP="007477FE">
+          <w:p w14:paraId="3F895FAB" w14:textId="6A055A20" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00841E44">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1427E9DB" w14:textId="30045045" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00841E44" w:rsidP="007477FE">
+          <w:p w14:paraId="1427E9DB" w14:textId="30045045" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Занятие с теннисной пушкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A433C04" w14:textId="1F027F3F" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00AF4CFB" w:rsidP="00C03AB3">
+          <w:p w14:paraId="5A433C04" w14:textId="1F027F3F" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 500 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C03AB3" w14:paraId="3DBD5041" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="3DBD5041" w14:textId="77777777" w:rsidTr="00B51AAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66572390" w14:textId="01CC3D60" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="66572390" w14:textId="01CC3D60" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37FC3257" w14:textId="127FFB93" w:rsidR="00C03AB3" w:rsidRPr="00C03AB3" w:rsidRDefault="00217386" w:rsidP="00C03AB3">
+          <w:p w14:paraId="37FC3257" w14:textId="127FFB93" w:rsidR="0061046D" w:rsidRPr="00C03AB3" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Разовое з</w:t>
-[...7 lines deleted...]
-              <w:t>анятие по растяжке</w:t>
+              <w:t>Разовое занятие по растяжке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61240414" w14:textId="42BE7702" w:rsidR="00C03AB3" w:rsidRPr="00C03AB3" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="61240414" w14:textId="42BE7702" w:rsidR="0061046D" w:rsidRPr="00C03AB3" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2 500 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C03AB3" w14:paraId="7B6534E1" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="7B6534E1" w14:textId="77777777" w:rsidTr="00B51AAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="365378B3" w14:textId="186D7C69" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00217386" w:rsidP="00C03AB3">
+          <w:p w14:paraId="365378B3" w14:textId="186D7C69" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4A4671" w14:textId="4DCC473E" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="3B4A4671" w14:textId="4DCC473E" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Групповая тренировка на льду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7D279B" w14:textId="2380216F" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="2B7D279B" w14:textId="26BB5E60" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3 000 руб. 00 коп.</w:t>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841E44">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>00 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C03AB3" w14:paraId="045B2EEF" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="045B2EEF" w14:textId="77777777" w:rsidTr="00B51AAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74AA9831" w14:textId="378305BF" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00217386" w:rsidP="00C03AB3">
+          <w:p w14:paraId="74AA9831" w14:textId="378305BF" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9D84C3" w14:textId="1AB242E8" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="4F9D84C3" w14:textId="1AB242E8" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Индивидуальная тренировка на льду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68FB1B82" w14:textId="04FAA704" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="68FB1B82" w14:textId="6C169673" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4 0</w:t>
+            </w:r>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3 500 руб. 00 коп.</w:t>
+              <w:t>00 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00217386" w14:paraId="2B93B99A" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="2B93B99A" w14:textId="77777777" w:rsidTr="00B51AAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5797E5A4" w14:textId="2194B551" w:rsidR="00217386" w:rsidRPr="00841E44" w:rsidRDefault="00217386" w:rsidP="00C03AB3">
+          <w:p w14:paraId="5797E5A4" w14:textId="2194B551" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79519D4A" w14:textId="5628F66B" w:rsidR="00217386" w:rsidRPr="00217386" w:rsidRDefault="00217386" w:rsidP="00C03AB3">
+          <w:p w14:paraId="79519D4A" w14:textId="5628F66B" w:rsidR="0061046D" w:rsidRPr="00217386" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Абонемент на </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> по растяжке</w:t>
+              <w:t>Абонемент на 4 индивидуальных занятия по растяжке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0C227C" w14:textId="25766ACC" w:rsidR="00217386" w:rsidRPr="00B51AAF" w:rsidRDefault="00B2001C" w:rsidP="00C03AB3">
+          <w:p w14:paraId="4B0C227C" w14:textId="25766ACC" w:rsidR="0061046D" w:rsidRPr="00B51AAF" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidR="00217386" w:rsidRPr="00841E44">
+            <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 000 руб. 00 коп</w:t>
             </w:r>
-            <w:r w:rsidR="00B51AAF">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C03AB3" w14:paraId="3DF99415" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="3DF99415" w14:textId="77777777" w:rsidTr="00B51AAF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39243F19" w14:textId="78B7DDEB" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="39243F19" w14:textId="71E49753" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841E44">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>6</w:t>
-[...7 lines deleted...]
-              <w:t>.</w:t>
+              <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E95655E" w14:textId="1D0F27E0" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="3E95655E" w14:textId="1D0F27E0" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Абонемент на 4 индивидуальных занятия на льду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="045EA556" w14:textId="6C97573D" w:rsidR="00C03AB3" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="045EA556" w14:textId="3DE307A4" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>12 000 руб. 00 коп.</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00841E44">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 000 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A0C5FAA" w14:textId="27BEE98E" w:rsidR="009241E1" w:rsidRDefault="009241E1" w:rsidP="00B2001C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6212BC88" w14:textId="03D7A658" w:rsidR="009241E1" w:rsidRDefault="009241E1" w:rsidP="007477FE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -7504,70 +7488,72 @@
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C749B9"/>
     <w:rsid w:val="000567D6"/>
     <w:rsid w:val="00076BD8"/>
     <w:rsid w:val="000C0AAA"/>
     <w:rsid w:val="000E302B"/>
     <w:rsid w:val="000F3099"/>
     <w:rsid w:val="00170ADF"/>
     <w:rsid w:val="00217386"/>
     <w:rsid w:val="00240218"/>
     <w:rsid w:val="002447D1"/>
     <w:rsid w:val="00263812"/>
     <w:rsid w:val="00272547"/>
     <w:rsid w:val="00280AC4"/>
     <w:rsid w:val="003113A8"/>
     <w:rsid w:val="00317468"/>
     <w:rsid w:val="003D3817"/>
     <w:rsid w:val="003E2B89"/>
     <w:rsid w:val="004266C2"/>
     <w:rsid w:val="004C4E61"/>
     <w:rsid w:val="00592BF0"/>
     <w:rsid w:val="005956C3"/>
+    <w:rsid w:val="0061046D"/>
     <w:rsid w:val="00622DE0"/>
     <w:rsid w:val="00660CF5"/>
     <w:rsid w:val="00681A45"/>
     <w:rsid w:val="006D5946"/>
     <w:rsid w:val="006E66C9"/>
     <w:rsid w:val="007116DC"/>
     <w:rsid w:val="00740D63"/>
     <w:rsid w:val="007477FE"/>
     <w:rsid w:val="007B2E92"/>
     <w:rsid w:val="007F1325"/>
     <w:rsid w:val="00814AA2"/>
     <w:rsid w:val="00841E44"/>
     <w:rsid w:val="008543C6"/>
     <w:rsid w:val="008D4FCB"/>
     <w:rsid w:val="008F0E3E"/>
     <w:rsid w:val="00901DC8"/>
     <w:rsid w:val="009241E1"/>
     <w:rsid w:val="00944509"/>
     <w:rsid w:val="009E0B40"/>
     <w:rsid w:val="00A80D84"/>
+    <w:rsid w:val="00AC3170"/>
     <w:rsid w:val="00AC3A41"/>
     <w:rsid w:val="00AD4124"/>
     <w:rsid w:val="00AF4CFB"/>
     <w:rsid w:val="00B2001C"/>
     <w:rsid w:val="00B51AAF"/>
     <w:rsid w:val="00B707EF"/>
     <w:rsid w:val="00B740EF"/>
     <w:rsid w:val="00C03AB3"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C749B9"/>
     <w:rsid w:val="00C95588"/>
     <w:rsid w:val="00C96D34"/>
     <w:rsid w:val="00CB02D6"/>
     <w:rsid w:val="00D346B4"/>
     <w:rsid w:val="00D6780D"/>
     <w:rsid w:val="00D800F7"/>
     <w:rsid w:val="00DC0643"/>
     <w:rsid w:val="00E14200"/>
     <w:rsid w:val="00E712D2"/>
     <w:rsid w:val="00E9273A"/>
     <w:rsid w:val="00EA0AD0"/>
     <w:rsid w:val="00EE75BF"/>
     <w:rsid w:val="00EF62B6"/>
     <w:rsid w:val="00F144C4"/>
     <w:rsid w:val="00FE2828"/>
@@ -8068,51 +8054,50 @@
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
       <w:i/>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
@@ -8823,66 +8808,66 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1828</Words>
-  <Characters>10425</Characters>
+  <Words>1827</Words>
+  <Characters>10420</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>86</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12229</CharactersWithSpaces>
+  <CharactersWithSpaces>12223</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Андрей</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>