--- v1 (2026-05-21)
+++ v2 (2026-08-29)
@@ -4527,73 +4527,81 @@
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6EF9E561" w14:textId="77777777" w:rsidR="003D3817" w:rsidRDefault="003D3817" w:rsidP="00EF62B6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="783B3018" w14:textId="0E506DFA" w:rsidR="007477FE" w:rsidRDefault="00EF62B6" w:rsidP="00841E44">
+    <w:p w14:paraId="783B3018" w14:textId="6D86DAA0" w:rsidR="007477FE" w:rsidRDefault="00EF62B6" w:rsidP="00841E44">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="1440" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Стоимость оказываемых услуг в рамках данного договора</w:t>
+      </w:r>
+      <w:r w:rsidR="00E846E1">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11B0F2BF" w14:textId="77777777" w:rsidR="007477FE" w:rsidRDefault="007477FE" w:rsidP="007477FE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C5D3DC3" w14:textId="77777777" w:rsidR="003D3817" w:rsidRDefault="003D3817" w:rsidP="007477FE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
@@ -4615,51 +4623,51 @@
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="8505" w:type="dxa"/>
         <w:tblInd w:w="1418" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="283"/>
         <w:gridCol w:w="6096"/>
         <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4CFB" w14:paraId="10B678F7" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="00AF4CFB" w14:paraId="10B678F7" w14:textId="77777777" w:rsidTr="00E846E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59246D33" w14:textId="6713A33D" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00AF4CFB" w:rsidP="007477FE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4672,102 +4680,101 @@
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="657E3603" w14:textId="6DF7235D" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00841E44" w:rsidP="007477FE">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Разовое занятие по ОФП/СФП</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35EAEDED" w14:textId="435FC153" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00C03AB3" w:rsidP="00C03AB3">
+          <w:p w14:paraId="35EAEDED" w14:textId="6C37AB5F" w:rsidR="00AF4CFB" w:rsidRPr="00841E44" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00AF4CFB" w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00C03AB3">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00AF4CFB" w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061046D" w14:paraId="381CAF99" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="381CAF99" w14:textId="77777777" w:rsidTr="00E846E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="434B435E" w14:textId="776A451B" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4780,102 +4787,101 @@
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39644A5C" w14:textId="3D208D7B" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0061046D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Групповая тренировка по растяжке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="578583C3" w14:textId="76A5FA34" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
+          <w:p w14:paraId="578583C3" w14:textId="3E93EAB9" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00841E44">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0061046D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
-            <w:r w:rsidRPr="00841E44">
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061046D" w14:paraId="60624DE7" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="60624DE7" w14:textId="77777777" w:rsidTr="00E846E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3F895FAB" w14:textId="6A055A20" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -4888,474 +4894,526 @@
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1427E9DB" w14:textId="30045045" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Занятие с теннисной пушкой</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A433C04" w14:textId="1F027F3F" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
+          <w:p w14:paraId="5A433C04" w14:textId="63640C5B" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841E44">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2 500 руб. 00 коп.</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 500 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061046D" w14:paraId="3DBD5041" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="3DBD5041" w14:textId="77777777" w:rsidTr="00E846E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="66572390" w14:textId="01CC3D60" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">4.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37FC3257" w14:textId="127FFB93" w:rsidR="0061046D" w:rsidRPr="00C03AB3" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Разовое занятие по растяжке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61240414" w14:textId="42BE7702" w:rsidR="0061046D" w:rsidRPr="00C03AB3" w:rsidRDefault="0061046D" w:rsidP="0061046D">
+          <w:p w14:paraId="61240414" w14:textId="19C77217" w:rsidR="0061046D" w:rsidRPr="00C03AB3" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
             <w:pPr>
               <w:pBdr>
                 <w:top w:val="nil"/>
                 <w:left w:val="nil"/>
                 <w:bottom w:val="nil"/>
                 <w:right w:val="nil"/>
                 <w:between w:val="nil"/>
               </w:pBdr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841E44">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>2 500 руб. 00 коп.</w:t>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 500 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061046D" w14:paraId="7B6534E1" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="7B6534E1" w14:textId="77777777" w:rsidTr="00E846E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="365378B3" w14:textId="186D7C69" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B4A4671" w14:textId="4DCC473E" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Групповая тренировка на льду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2B7D279B" w14:textId="26BB5E60" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
+          <w:p w14:paraId="2B7D279B" w14:textId="42E1DA77" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00841E44">
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">от </w:t>
+            </w:r>
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
+            <w:r w:rsidR="0061046D">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">00 руб. 00 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>коп</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>5</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00841E44">
+              <w:t>.*</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>00 руб. 00 коп.</w:t>
+              <w:t>*</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061046D" w14:paraId="045B2EEF" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="045B2EEF" w14:textId="77777777" w:rsidTr="00E846E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74AA9831" w14:textId="378305BF" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
+          <w:p w14:paraId="74AA9831" w14:textId="3D31921C" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F9D84C3" w14:textId="1AB242E8" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Индивидуальная тренировка на льду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68FB1B82" w14:textId="6C169673" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
+          <w:p w14:paraId="68FB1B82" w14:textId="36E92C6D" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4 0</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00841E44">
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="0061046D">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 0</w:t>
+            </w:r>
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>00 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061046D" w14:paraId="2B93B99A" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="2B93B99A" w14:textId="77777777" w:rsidTr="00E846E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5797E5A4" w14:textId="2194B551" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79519D4A" w14:textId="5628F66B" w:rsidR="0061046D" w:rsidRPr="00217386" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Абонемент на 4 индивидуальных занятия по растяжке</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0C227C" w14:textId="25766ACC" w:rsidR="0061046D" w:rsidRPr="00B51AAF" w:rsidRDefault="0061046D" w:rsidP="0061046D">
+          <w:p w14:paraId="4B0C227C" w14:textId="29773495" w:rsidR="0061046D" w:rsidRPr="00B51AAF" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00841E44">
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="0061046D" w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 000 руб. 00 коп</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="0061046D">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061046D" w14:paraId="3DF99415" w14:textId="77777777" w:rsidTr="00B51AAF">
+      <w:tr w:rsidR="0061046D" w14:paraId="3DF99415" w14:textId="77777777" w:rsidTr="00E846E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="283" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39243F19" w14:textId="71E49753" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6096" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E95655E" w14:textId="1D0F27E0" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
             <w:pPr>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Абонемент на 4 индивидуальных занятия на льду</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2126" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="045EA556" w14:textId="3DE307A4" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="0061046D">
+          <w:p w14:paraId="045EA556" w14:textId="0BDCA62F" w:rsidR="0061046D" w:rsidRPr="00841E44" w:rsidRDefault="0061046D" w:rsidP="00E846E1">
             <w:pPr>
-              <w:jc w:val="right"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00E846E1">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00841E44">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 000 руб. 00 коп.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A0C5FAA" w14:textId="27BEE98E" w:rsidR="009241E1" w:rsidRDefault="009241E1" w:rsidP="00B2001C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
@@ -5375,62 +5433,128 @@
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="031537E4" w14:textId="600DE8F6" w:rsidR="009241E1" w:rsidRDefault="009241E1" w:rsidP="007477FE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10AF1BFC" w14:textId="28D14B45" w:rsidR="009241E1" w:rsidRDefault="009241E1" w:rsidP="007477FE">
+    <w:p w14:paraId="0A6510B8" w14:textId="29311A7F" w:rsidR="00E846E1" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
-          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E846E1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>* Аренда льда/зала включена в стоимость занятия</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B2525E" w14:textId="7137F2A8" w:rsidR="00E846E1" w:rsidRPr="00E846E1" w:rsidRDefault="00E846E1" w:rsidP="00E846E1">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E846E1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E846E1">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Зависит от количества занимающихся</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10AF1BFC" w14:textId="28D14B45" w:rsidR="009241E1" w:rsidRPr="00E846E1" w:rsidRDefault="009241E1" w:rsidP="007477FE">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:between w:val="nil"/>
+        </w:pBdr>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:rPr>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00415CCE" w14:textId="77777777" w:rsidR="009241E1" w:rsidRDefault="009241E1" w:rsidP="007477FE">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5946D659" w14:textId="77777777" w:rsidR="003D3817" w:rsidRDefault="003D3817" w:rsidP="007477FE">
       <w:pPr>
         <w:pBdr>
@@ -6048,82 +6172,50 @@
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="176AC756" w14:textId="77777777" w:rsidR="003D3817" w:rsidRDefault="003D3817" w:rsidP="00D800F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="766DDE75" w14:textId="77777777" w:rsidR="003D3817" w:rsidRDefault="003D3817" w:rsidP="00D800F7">
-      <w:pPr>
-[...30 lines deleted...]
-    <w:p w14:paraId="4347A9D8" w14:textId="77777777" w:rsidR="00841E44" w:rsidRDefault="00841E44" w:rsidP="00D800F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43C97E37" w14:textId="77777777" w:rsidR="003D3817" w:rsidRDefault="003D3817" w:rsidP="00D800F7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
@@ -7486,93 +7578,95 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C749B9"/>
     <w:rsid w:val="000567D6"/>
     <w:rsid w:val="00076BD8"/>
     <w:rsid w:val="000C0AAA"/>
     <w:rsid w:val="000E302B"/>
     <w:rsid w:val="000F3099"/>
     <w:rsid w:val="00170ADF"/>
     <w:rsid w:val="00217386"/>
     <w:rsid w:val="00240218"/>
     <w:rsid w:val="002447D1"/>
     <w:rsid w:val="00263812"/>
     <w:rsid w:val="00272547"/>
     <w:rsid w:val="00280AC4"/>
     <w:rsid w:val="003113A8"/>
     <w:rsid w:val="00317468"/>
     <w:rsid w:val="003D3817"/>
     <w:rsid w:val="003E2B89"/>
     <w:rsid w:val="004266C2"/>
     <w:rsid w:val="004C4E61"/>
+    <w:rsid w:val="00587963"/>
     <w:rsid w:val="00592BF0"/>
     <w:rsid w:val="005956C3"/>
     <w:rsid w:val="0061046D"/>
     <w:rsid w:val="00622DE0"/>
     <w:rsid w:val="00660CF5"/>
     <w:rsid w:val="00681A45"/>
     <w:rsid w:val="006D5946"/>
     <w:rsid w:val="006E66C9"/>
     <w:rsid w:val="007116DC"/>
     <w:rsid w:val="00740D63"/>
     <w:rsid w:val="007477FE"/>
     <w:rsid w:val="007B2E92"/>
     <w:rsid w:val="007F1325"/>
     <w:rsid w:val="00814AA2"/>
     <w:rsid w:val="00841E44"/>
     <w:rsid w:val="008543C6"/>
     <w:rsid w:val="008D4FCB"/>
     <w:rsid w:val="008F0E3E"/>
     <w:rsid w:val="00901DC8"/>
     <w:rsid w:val="009241E1"/>
     <w:rsid w:val="00944509"/>
     <w:rsid w:val="009E0B40"/>
     <w:rsid w:val="00A80D84"/>
     <w:rsid w:val="00AC3170"/>
     <w:rsid w:val="00AC3A41"/>
     <w:rsid w:val="00AD4124"/>
     <w:rsid w:val="00AF4CFB"/>
     <w:rsid w:val="00B2001C"/>
     <w:rsid w:val="00B51AAF"/>
     <w:rsid w:val="00B707EF"/>
     <w:rsid w:val="00B740EF"/>
     <w:rsid w:val="00C03AB3"/>
     <w:rsid w:val="00C71F0E"/>
     <w:rsid w:val="00C749B9"/>
     <w:rsid w:val="00C95588"/>
     <w:rsid w:val="00C96D34"/>
     <w:rsid w:val="00CB02D6"/>
     <w:rsid w:val="00D346B4"/>
     <w:rsid w:val="00D6780D"/>
     <w:rsid w:val="00D800F7"/>
     <w:rsid w:val="00DC0643"/>
     <w:rsid w:val="00E14200"/>
     <w:rsid w:val="00E712D2"/>
+    <w:rsid w:val="00E846E1"/>
     <w:rsid w:val="00E9273A"/>
     <w:rsid w:val="00EA0AD0"/>
     <w:rsid w:val="00EE75BF"/>
     <w:rsid w:val="00EF62B6"/>
     <w:rsid w:val="00F144C4"/>
     <w:rsid w:val="00FE2828"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -8474,50 +8568,78 @@
   </w:style>
   <w:style w:type="table" w:styleId="ab">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00AF4CFB"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="510993931">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1739208845">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -8808,66 +8930,66 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1827</Words>
-  <Characters>10420</Characters>
+  <Words>1841</Words>
+  <Characters>10497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
+  <Lines>87</Lines>
   <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12223</CharactersWithSpaces>
+  <CharactersWithSpaces>12314</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Андрей</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>